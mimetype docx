--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -133,490 +133,490 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectories of posttraumatic growth identified from person-centered analyses: A systematic review</w:t>
+                <w:t xml:space="preserve">French validation of the Core Beliefs Inventory and the Event-Related Rumination Inventory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Soubelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Henson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Trauma and Dissociation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejtd.2024.100485⟩</w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22, pp.100990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jadr.2025.100990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04830064v1</w:t>
+                <w:t xml:space="preserve">hal-05352063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French validation of the Core Beliefs Inventory and the Event-Related Rumination Inventory</w:t>
+                <w:t xml:space="preserve">Trajectories of posttraumatic growth identified from person-centered analyses: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Soubelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 22, pp.100990. </w:t>
+              <w:t xml:space="preserve">European Journal of Trauma and Dissociation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (1), pp.100485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jadr.2025.100990⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejtd.2024.100485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05352063v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive Irrational Beliefs Scale: French validation of a measure of positive illusions on a nonclinical sample and on a sample having experienced a traumatic event</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mental Disorders and Suicidality by Sexual Orientation Status Among First-Year College Students in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Germanaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Revranche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Biscond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oceane Pic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/trm0000616⟩</w:t>
+              <w:t xml:space="preserve">Journal of Homosexuality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 72 (3), pp.462-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00918369.2024.2322606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05247449v1</w:t>
+                <w:t xml:space="preserve">hal-04501358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental Disorders and Suicidality by Sexual Orientation Status Among First-Year College Students in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Positive Irrational Beliefs Scale: French validation of a measure of positive illusions on a nonclinical sample and on a sample having experienced a traumatic event</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Soubelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Homosexuality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 72 (3), pp.462-477. </w:t>
+              <w:t xml:space="preserve">Traumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00918369.2024.2322606⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/trm0000616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04501358v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05247449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“What doesn't kill me makes me stronger”: Constructive or illusory posttraumatic growth?</w:t>
               </w:r>
@@ -628,51 +628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Soubelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Psychologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 258, pp.105274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -732,51 +732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Janota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Husky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -849,51 +849,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Janota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Husky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -966,51 +966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Husky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Navarro-Mateu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1070,64 +1070,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Twelve-month suicidal ideation, incidence and persistence among college students pre-pandemic and during the pandemic: A longitudinal study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Husky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oceane Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Navarro-Mateu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1321,51 +1321,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parents d’un enfant en situation de handicap : quelles difficultés, quels besoins ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Perier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1464,51 +1464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lhermine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Psychosis and Therapeutics Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (1), pp.35-46. </w:t>
@@ -1657,291 +1657,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03552284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du sentiment d’efficacité des cliniciens lors d’une formation TCC pour la gestion des hallucinations auditives en groupe : étude Accept Voices©</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maternal fatigue and burnout: From self-forgetfulness to environmental expectations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Olivier</w:t>
+                <w:t xml:space="preserve">R. Sanchez Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania Lecomte</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">E. Laflaquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Orsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pierce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2020.01.010⟩</w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2020.100601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03493393v1</w:t>
+                <w:t xml:space="preserve">hal-04249734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal fatigue and burnout: From self-forgetfulness to environmental expectations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Laflaquière</w:t>
+                <w:t xml:space="preserve">Évaluation du sentiment d’efficacité des cliniciens lors d’une formation TCC pour la gestion des hallucinations auditives en groupe : étude Accept Voices©</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Bourcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Orsini</w:t>
+                <w:t xml:space="preserve">François Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Pierce</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Tania Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 70 (6), </w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 178 (10), pp.989 - 995. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2020.100601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2020.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249734v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptation des « voix » chez les personnes avec ou sans troubles psychiatriques : validation francophone de l’échelle VAAS à 9 items</w:t>
               </w:r>
@@ -1979,51 +1979,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 46 (6), pp.443 - 449. </w:t>
@@ -2074,51 +2074,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and preliminary validation of the Maternal Burnout Scale (MBS) in a French sample of mothers: bifactorial structure, reliability, and validity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Sánchez-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2204,51 +2204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Orsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Laflaquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2321,51 +2321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Sánchez-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Perier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2533,51 +2533,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’épuisement des mères de jeunes enfants : une étude exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Sánchez-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3082,51 +3082,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troubles du comportement alimentaire et symptomatologie dépressive: étude épidémiologique chez les jeunes hommes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Valls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3225,51 +3225,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Choby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Reproductive and Infant Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 32 (4), pp.355-365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3428,51 +3428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Valls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3586,493 +3586,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relationship between maternal self-esteem, maternal competence, infant temperament and post-partum blues</w:t>
+                <w:t xml:space="preserve">Image du corps et grossesse: vécu subjectif de 12 femmes selon une approche mixte et exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Denis</w:t>
+                <w:t xml:space="preserve">Émilie Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Callahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ponsin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stacey Callahan</w:t>
+                <w:t xml:space="preserve">Denis Anne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reproductive and Infant Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 30 (4), pp.388 - 397. </w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 57 (3), pp.205-213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02646838.2012.718751⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2012.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926341v1</w:t>
+                <w:t xml:space="preserve">hal-00980161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image du corps et grossesse: vécu subjectif de 12 femmes selon une approche mixte et exploratoire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The relationship between maternal self-esteem, maternal competence, infant temperament and post-partum blues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ponsin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Anne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2012.04.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Reproductive and Infant Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30 (4), pp.388 - 397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02646838.2012.718751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00980161v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post‐traumatic stress disorder related to birth: a prospective longitudinal study in a French population</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Denis</w:t>
+                <w:t xml:space="preserve">Influences socioculturelles médiatiques et insatisfaction corporelle chez les adolescentes françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Parant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stacey Callahan</w:t>
+                <w:t xml:space="preserve">S. Rusinek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Valls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reproductive and Infant Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 29 (2), pp.125-135. </w:t>
+              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (3), pp.163-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02646838.2010.513048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2010.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04501022v1</w:t>
+                <w:t xml:space="preserve">hal-04362453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influences socioculturelles médiatiques et insatisfaction corporelle chez les adolescentes françaises</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Callahan</w:t>
+                <w:t xml:space="preserve">Post‐traumatic stress disorder related to birth: a prospective longitudinal study in a French population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Parant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2010.07.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Reproductive and Infant Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29 (2), pp.125-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02646838.2010.513048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04362453v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avortement spontané et culpabilité : une étude qualitative</w:t>
               </w:r>
@@ -4242,269 +4242,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support following miscarriage: what women want</w:t>
+                <w:t xml:space="preserve">The utility of a psychological intervention for coping with spontaneous abortion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Reproductive and Infant Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 28 (4), pp.403-411</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 28 (3), pp.287 - 296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02646830903487334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976293v1</w:t>
+                <w:t xml:space="preserve">hal-01926393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The utility of a psychological intervention for coping with spontaneous abortion</w:t>
+                <w:t xml:space="preserve">Support following miscarriage: what women want</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Reproductive and Infant Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 28 (3), pp.287 - 296. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 28 (4), pp.403-411</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02646830903487334⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01926393v1</w:t>
+                <w:t xml:space="preserve">hal-01976293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fausse couche : une expérience difficile et singulière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4650,51 +4650,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévention et traitement de la dépression du post-partum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4758,51 +4758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Hyler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4887,51 +4887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 38 (2), pp.136-141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5060,77 +5060,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue and Breastfeeding: An Inevitable Partnership?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Lactation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 22 (2), pp.182-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5306,51 +5306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Rodgers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Sztulman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5543,51 +5543,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La thérapie comportementale et cognitive appliquée à l'allaitement : Première partie : intérêt et élaboration d'une intervention post-partum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Danel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5638,77 +5638,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La thérapie comportementale et cognitive appliquée à l'allaitement : Deuxième partie : Résultats préliminaires d'une intervention auprès de femmes qui souhaitent allaiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Danel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">nathalie teisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5789,51 +5789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 115 (3), pp.351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5925,51 +5925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Soubelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55th Annual Congress of the European Association for Behavioural and Cognitive Therapies - People Make Glasgow: Connections Drive Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6020,51 +6020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Soubelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème congrès de l'Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6083,217 +6083,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05161369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speed-searching : Ce qui ne nous tue pas nous rend plus fort ?</w:t>
+                <w:t xml:space="preserve">De la perturbation des croyances fondamentales à la croissance post-traumatique : les ruminations liées à l’évènement comme médiateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Soubelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum de la Recherche 2ème édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse - Jean Jaurès, Feb 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Congrès de Psychotraumatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centres Régionaux de Psychotraumatologie Nouvelle-Aquitaine, Nov 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04463212v1</w:t>
+                <w:t xml:space="preserve">hal-04777249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la perturbation des croyances fondamentales à la croissance post-traumatique : les ruminations liées à l’évènement comme médiateur</w:t>
+                <w:t xml:space="preserve">Speed-searching : Ce qui ne nous tue pas nous rend plus fort ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Soubelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de Psychotraumatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centres Régionaux de Psychotraumatologie Nouvelle-Aquitaine, Nov 2024, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Forum de la Recherche 2ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse - Jean Jaurès, Feb 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777249v1</w:t>
+                <w:t xml:space="preserve">hal-04463212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre croissance post-traumatique constructive et illusoire : étude longitudinale des processus après un évènement traumatique</w:t>
               </w:r>
@@ -6305,51 +6305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Soubelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes Journées Doctorales de l'Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6400,51 +6400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Soubelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Journée Scientifique des Doctorant.e.s de l'Ecole Doctorale CLESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6495,51 +6495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Lasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siobhan Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6588,735 +6588,830 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04254491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La honte : dysfonctionnements cognitifs et prise en charge TCC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Callahan</w:t>
+                <w:t xml:space="preserve">Parental burnout among parents with child with chronic condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Perier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Callahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Régionales de Thérapies Comportementales et Cognitives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nantes, Jun 2019, Nantes (44000), France</w:t>
+              <w:t xml:space="preserve">31ème congrès annuel de European Academy of Childhood Disability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04698766v1</w:t>
+                <w:t xml:space="preserve">hal-04505100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parental burnout among parents with child with chronic condition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Natalène Séjourné</w:t>
+                <w:t xml:space="preserve">La honte : dysfonctionnements cognitifs et prise en charge TCC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème congrès annuel de European Academy of Childhood Disability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Régionales de Thérapies Comportementales et Cognitives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, Jun 2019, Nantes (44000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04505100v1</w:t>
+                <w:t xml:space="preserve">hal-04698766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La croissance post-traumatique est-elle hétérogène ? Une revue systématique des trajectoires de croissance identifiées à partir d’analyses centrées sur la personne</w:t>
+                <w:t xml:space="preserve">Quand la recherche de soutien social favorise la croissance post-traumatique : une analyse des trajectoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Soubelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes journées GREPACO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">3ème colloque scientifique international du Cn2r : Soutien social et psychotraumatisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04605125v1</w:t>
+                <w:t xml:space="preserve">hal-05569400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment évaluer les croyances irrationnelles positives ? Validation française de la Positive Irrational Beliefs Scale dans un échantillon non clinique</w:t>
+                <w:t xml:space="preserve">La croissance post-traumatique est-elle hétérogène ? Une revue systématique des trajectoires de croissance identifiées à partir d’analyses centrées sur la personne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Soubelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51ème Congrès annuel de Thérapie Comportementale et Cognitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">19èmes journées GREPACO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04341983v1</w:t>
+                <w:t xml:space="preserve">hal-04605125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Je suis meilleur, j'ai le contrôle et mon futur ne pourra que s'améliorer&amp;quot; : Validation française d'une échelle de mesure des illusions positives</w:t>
+                <w:t xml:space="preserve">Comment évaluer les croyances irrationnelles positives ? Validation française de la Positive Irrational Beliefs Scale dans un échantillon non clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Soubelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Journée Scientifique des Doctorant.e.s de l'Ecole Doctorale CLESCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">51ème Congrès annuel de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255202v1</w:t>
+                <w:t xml:space="preserve">hal-04341983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un état des lieux sur le burnout parental</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Je suis meilleur, j'ai le contrôle et mon futur ne pourra que s'améliorer&amp;quot; : Validation française d'une échelle de mesure des illusions positives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Soubelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque interdisciplinaire international « Bébé, petite Enfance en Contextes »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">13ème Journée Scientifique des Doctorant.e.s de l'Ecole Doctorale CLESCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04505175v1</w:t>
+                <w:t xml:space="preserve">hal-04255202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un état des lieux sur le burnout parental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Sánchez Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Perier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Callahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalène Séjourné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque interdisciplinaire international « Bébé, petite Enfance en Contextes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fatigue et épuisements des mères : du vécu personnel à l’influence environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Sánchez Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Laflaquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Orsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamarha Pierce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque interdisciplinaire international "Bébé, petite Enfance en Contextes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04505202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7326,338 +7421,338 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les thérapies comportementales et cognitives : Fondements théoriques et applications cliniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Traiter la dépréciation de soi : le syndrome de l'imposteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Chassangre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dunod, 2e éd, 2024, Les Ateliers du praticien, 9782100814367</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Chapelle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04786655v1</w:t>
+                <w:t xml:space="preserve">hal-04786657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traiter la dépréciation de soi : le syndrome de l'imposteur</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les thérapies comportementales et cognitives : Fondements théoriques et applications cliniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Callahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dunod, 2e édition, 2024, 9782100861620</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Chassangre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-04786657v1</w:t>
+                <w:t xml:space="preserve">hal-04786655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes de défense et coping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 4e éd, 2024, Univers Psy, 9782100869541</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04786656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traiter la dépréciation de soi - Le syndrome de l'imposteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Chassangre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2100728555</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7667,125 +7762,125 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TSPT, qualité relationnelle du couple et détresse psychologique des conjoints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Gasp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'ABC des psychotraumas approches biologiques et cliniques des psychotraumas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ellipses, pp.359-365, 2024, 9782340-095823</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId195"/>
+      <w:footerReference w:type="default" r:id="rId196"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7932,51 +8027,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830064v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gendre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Soubelet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Callahan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2024.100485" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352063v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Henson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jadr.2025.100990" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247449v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/trm0000616" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501358v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Germanaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Revranche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Biscond" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Pic" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00918369.2024.2322606" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161445v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2025.105274" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674552v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Janota" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Pic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Husky" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10826084.2024.2369162" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04786644v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04786649v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Navarro-Mateu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2023.115669" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466288v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249692v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Langlois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel S&#225;nchez Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bourcier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lamy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Very" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2022.114860" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249715v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Perier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natal&#232;ne S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2020.01.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249732v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Langlois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourcier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lamy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lhermine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17522439.2020.1801817" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03552284v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Ducher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Llorca" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Callahan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Chazeron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0706743720961741" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493393v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Olivier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Lecomte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2020.01.010" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249734v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laflaqui&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Orsini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pierce" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2020.100601" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492595v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Klein" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.01.009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04273877v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel S&#225;nchez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00737-019-00993-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04273863v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Orsini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Laflaqui&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2019.08.031" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04273848v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cap0000168" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974952v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sanchez-Rodriguez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leboullenger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974974v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926428v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacroix" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Got" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2015.06.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4D8GWGDR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01979487v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2013.06.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838741v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10995-014-1630-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362450v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valls" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rousseau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chabrol" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2013.05.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04082944v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Valls" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Rousseau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Chabrol" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976090v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata O&#8217;reilly" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Choby" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976111v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04082642v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Saint Martin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976109v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926341v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Denis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ponsin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646838.2012.718751" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980161v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Bourgoin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Anne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2012.04.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4654F6P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501022v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parant" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646838.2010.513048" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362453v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rusinek" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2010.07.012" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBCT0TGK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976082v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976123v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976293v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926393v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646830903487334" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976296v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976317v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976323v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291312v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Hyler" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2007.05.015" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CM78J7G6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291298v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cjbs2006003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976330v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976332v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114664v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pirlot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sztulman" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peresson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291293v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rodgers" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Sztulman" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.nmd.0000185869.07322.ed" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362521v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carlin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cassan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2004.09.007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WF3MTNFM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147635v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Danel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=nathalie teisseyre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147640v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Walburg" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345120v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Girard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mullet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1423422" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247444v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161369v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04463212v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777249v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04630011v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04510232v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254491v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Lasson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Vicente" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Goutaudier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698766v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505100v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04605125v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04341983v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255202v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505175v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505202v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamarha Pierce" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04786655v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chapelle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04786657v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Chassangre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04786656v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926462v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325037v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gasp" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352063v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gendre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Soubelet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Henson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Callahan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jadr.2025.100990" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830064v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2024.100485" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501358v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Germanaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Revranche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Biscond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Pic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00918369.2024.2322606" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247449v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/trm0000616" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161445v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2025.105274" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674552v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Janota" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Pic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Husky" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10826084.2024.2369162" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04786644v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04786649v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Navarro-Mateu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2023.115669" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466288v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249692v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Langlois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel S&#225;nchez Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bourcier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lamy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Very" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2022.114860" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249715v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Perier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natal&#232;ne S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2020.01.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249732v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Langlois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourcier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lamy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lhermine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17522439.2020.1801817" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03552284v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Ducher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Llorca" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Callahan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Chazeron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0706743720961741" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249734v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laflaqui&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Orsini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pierce" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2020.100601" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493393v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Olivier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Lecomte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2020.01.010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492595v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Klein" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.01.009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04273877v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel S&#225;nchez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00737-019-00993-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04273863v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Orsini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Laflaqui&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2019.08.031" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04273848v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cap0000168" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974952v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sanchez-Rodriguez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leboullenger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974974v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926428v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacroix" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Got" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2015.06.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4D8GWGDR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01979487v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2013.06.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838741v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10995-014-1630-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362450v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valls" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rousseau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chabrol" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2013.05.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04082944v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Valls" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Rousseau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Chabrol" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976090v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata O&#8217;reilly" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Choby" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976111v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04082642v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Saint Martin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976109v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980161v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Bourgoin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Anne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2012.04.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4654F6P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926341v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Denis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ponsin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646838.2012.718751" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362453v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rusinek" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2010.07.012" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBCT0TGK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501022v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parant" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646838.2010.513048" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976082v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976123v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926393v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646830903487334" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976293v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976296v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976317v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976323v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291312v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Hyler" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2007.05.015" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CM78J7G6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291298v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cjbs2006003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976330v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976332v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114664v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pirlot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sztulman" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peresson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291293v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rodgers" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Sztulman" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.nmd.0000185869.07322.ed" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362521v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carlin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cassan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2004.09.007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WF3MTNFM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147635v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Danel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=nathalie teisseyre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147640v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Walburg" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345120v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Girard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mullet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1423422" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247444v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161369v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777249v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04463212v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04630011v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04510232v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254491v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Lasson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Vicente" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Goutaudier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505100v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698766v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569400v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04605125v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04341983v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255202v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505175v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505202v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamarha Pierce" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04786657v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Chassangre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04786655v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chapelle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04786656v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926462v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325037v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gasp" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>