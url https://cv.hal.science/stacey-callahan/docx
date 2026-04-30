--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -133,295 +133,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French validation of the Core Beliefs Inventory and the Event-Related Rumination Inventory</w:t>
+                <w:t xml:space="preserve">Trajectories of posttraumatic growth identified from person-centered analyses: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Soubelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jadr.2025.100990⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Trauma and Dissociation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (1), pp.100485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejtd.2024.100485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05352063v1</w:t>
+                <w:t xml:space="preserve">hal-04830064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectories of posttraumatic growth identified from person-centered analyses: A systematic review</w:t>
+                <w:t xml:space="preserve">French validation of the Core Beliefs Inventory and the Event-Related Rumination Inventory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Soubelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Henson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Trauma and Dissociation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9 (1), pp.100485. </w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22, pp.100990. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejtd.2024.100485⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jadr.2025.100990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04830064v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mental Disorders and Suicidality by Sexual Orientation Status Among First-Year College Students in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Germanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Revranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -524,51 +524,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Soubelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traumatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -628,51 +628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Soubelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Psychologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 258, pp.105274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -732,51 +732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Janota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Husky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -849,51 +849,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Janota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Husky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -966,51 +966,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Husky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Navarro-Mateu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1083,51 +1083,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Husky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oceane Pic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Navarro-Mateu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1321,51 +1321,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parents d’un enfant en situation de handicap : quelles difficultés, quels besoins ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Perier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1464,51 +1464,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lhermine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Psychosis and Therapeutics Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (1), pp.35-46. </w:t>
@@ -1657,291 +1657,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03552284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal fatigue and burnout: From self-forgetfulness to environmental expectations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation du sentiment d’efficacité des cliniciens lors d’une formation TCC pour la gestion des hallucinations auditives en groupe : étude Accept Voices©</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Bourcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Sanchez Rodriguez</w:t>
+                <w:t xml:space="preserve">François Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Laflaquière</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Tania Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2020.100601⟩</w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 178 (10), pp.989 - 995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2020.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04249734v1</w:t>
+                <w:t xml:space="preserve">hal-03493393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du sentiment d’efficacité des cliniciens lors d’une formation TCC pour la gestion des hallucinations auditives en groupe : étude Accept Voices©</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Axel Bourcier</w:t>
+                <w:t xml:space="preserve">Maternal fatigue and burnout: From self-forgetfulness to environmental expectations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sanchez Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Laflaquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Olivier</w:t>
+                <w:t xml:space="preserve">E. Orsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania Lecomte</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">T. Pierce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 178 (10), pp.989 - 995. </w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2020.01.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2020.100601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03493393v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04249734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptation des « voix » chez les personnes avec ou sans troubles psychiatriques : validation francophone de l’échelle VAAS à 9 items</w:t>
               </w:r>
@@ -1979,51 +1979,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 46 (6), pp.443 - 449. </w:t>
@@ -2074,51 +2074,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and preliminary validation of the Maternal Burnout Scale (MBS) in a French sample of mothers: bifactorial structure, reliability, and validity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Sánchez-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2159,477 +2159,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depression, anxiety, and guilt in mothers with burnout of preschool and school-aged children: Insight from a cluster analysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Revue de la littérature relative au burnout parental.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Sánchez-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Perier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2019.08.031⟩</w:t>
+              <w:t xml:space="preserve">Canadian Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (2), pp.77-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/cap0000168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04273863v1</w:t>
+                <w:t xml:space="preserve">hal-04273848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue de la littérature relative au burnout parental.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Depression, anxiety, and guilt in mothers with burnout of preschool and school-aged children: Insight from a cluster analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Sánchez Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Orsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Laflaquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 60 (2), pp.77-89. </w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 259, pp.244-250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/cap0000168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2019.08.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273848v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal burn-out: an exploratory study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’épuisement des mères de jeunes enfants : une étude exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Sánchez-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Callahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reproductive and Infant Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 36 (3), pp.276-288</w:t>
+              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (2), pp.72-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01974952v1</w:t>
+                <w:t xml:space="preserve">hal-01974974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’épuisement des mères de jeunes enfants : une étude exploratoire</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maternal burn-out: an exploratory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sanchez-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leboullenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 28 (2), pp.72-79</w:t>
+              <w:t xml:space="preserve">Journal of Reproductive and Infant Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36 (3), pp.276-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974974v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fausse couche : du côté des hommes</w:t>
               </w:r>
@@ -2738,593 +2738,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examen des propriétés psychométriques de la traduction française de la Maternal Antenatal Attachment Scale (MAAS)</w:t>
+                <w:t xml:space="preserve">Evaluation of the French Version of the Multidimensional Scale of Perceived Social Support During the Postpartum Period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouvard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 41 (1), pp.32-38. </w:t>
+              <w:t xml:space="preserve">Maternal and Child Health Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (6), pp.1245 - 1251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2013.06.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10995-014-1630-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01979487v1</w:t>
+                <w:t xml:space="preserve">hal-01838741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the French Version of the Multidimensional Scale of Perceived Social Support During the Postpartum Period</w:t>
+                <w:t xml:space="preserve">Examen des propriétés psychométriques de la traduction française de la Maternal Antenatal Attachment Scale (MAAS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouvard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maternal and Child Health Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 19 (6), pp.1245 - 1251. </w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (1), pp.32-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10995-014-1630-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2013.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838741v1</w:t>
+                <w:t xml:space="preserve">hal-01979487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Troubles du comportement alimentaire et symptomatologie dépressive : étude épidémiologique chez les jeunes hommes</w:t>
+                <w:t xml:space="preserve">Feelings of control, unconditional self-acceptance and maternal self-esteem in women who had delivered by caesarean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Valls</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Callahan</w:t>
+                <w:t xml:space="preserve">Aminata O’reilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Rousseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Chabrol</w:t>
+                <w:t xml:space="preserve">Delphine Choby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalène Séjourné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Reproductive and Infant Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32 (4), pp.355-365</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04362450v1</w:t>
+                <w:t xml:space="preserve">hal-01976090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Troubles du comportement alimentaire et symptomatologie dépressive: étude épidémiologique chez les jeunes hommes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Troubles du comportement alimentaire et symptomatologie dépressive : étude épidémiologique chez les jeunes hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Valls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Callahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, L'Encéphale, 40 (3), p. 223-230. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+              <w:t xml:space="preserve">, 2014, 40 (3), pp.223-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.encep.2013.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04082944v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feelings of control, unconditional self-acceptance and maternal self-esteem in women who had delivered by caesarean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Troubles du comportement alimentaire et symptomatologie dépressive: étude épidémiologique chez les jeunes hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Valls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Callahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aminata O’reilly</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stacey Callahan</w:t>
+                <w:t xml:space="preserve">Amelie Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reproductive and Infant Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, L'Encéphale, 40 (3), p. 223-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2013.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976090v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de validation française de la version courte du Maternal Self-report Inventory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3353,815 +3353,815 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 39 (3), pp.183-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychometric Evaluation of a Shortened Version of the 40-item Defense Style Questionnaire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Henri Chabrol</w:t>
+                <w:t xml:space="preserve">Les motivations des femmes pour accoucher avec ou sans analgésie péridurale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalène Séjourné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Psychology and Psychological Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, International Journal of Psychology and Psychological Therapy, 13 (2), p. 215-224</w:t>
+              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (1), pp.56-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04082642v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les motivations des femmes pour accoucher avec ou sans analgésie péridurale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Callahan</w:t>
+                <w:t xml:space="preserve">Psychometric Evaluation of a Shortened Version of the 40-item Defense Style Questionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Valls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Callahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 42 (1), pp.56-63</w:t>
+              <w:t xml:space="preserve">International Journal of Psychology and Psychological Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, International Journal of Psychology and Psychological Therapy, 13 (2), p. 215-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976109v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image du corps et grossesse: vécu subjectif de 12 femmes selon une approche mixte et exploratoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The relationship between maternal self-esteem, maternal competence, infant temperament and post-partum blues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Bourgoin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">M. Ponsin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Anne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2012.04.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Reproductive and Infant Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30 (4), pp.388 - 397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02646838.2012.718751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00980161v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relationship between maternal self-esteem, maternal competence, infant temperament and post-partum blues</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Image du corps et grossesse: vécu subjectif de 12 femmes selon une approche mixte et exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalène Séjourné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Anne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reproductive and Infant Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02646838.2012.718751⟩</w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 57 (3), pp.205-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2012.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926341v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00980161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences socioculturelles médiatiques et insatisfaction corporelle chez les adolescentes françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rusinek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Valls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 59 (3), pp.163-168. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2010.07.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2010.07.012⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04362453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post‐traumatic stress disorder related to birth: a prospective longitudinal study in a French population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Parant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Reproductive and Infant Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 29 (2), pp.125-135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/02646838.2010.513048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avortement spontané et culpabilité : une étude qualitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 40 (5), pp.430-436</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -4179,51 +4179,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 40 (5), pp.437-443</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4242,282 +4242,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The utility of a psychological intervention for coping with spontaneous abortion</w:t>
+                <w:t xml:space="preserve">Support following miscarriage: what women want</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Reproductive and Infant Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 28 (3), pp.287 - 296. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 28 (4), pp.403-411</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926393v1</w:t>
+                <w:t xml:space="preserve">hal-01976293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support following miscarriage: what women want</w:t>
+                <w:t xml:space="preserve">The utility of a psychological intervention for coping with spontaneous abortion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Reproductive and Infant Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 28 (4), pp.403-411</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 28 (3), pp.287 - 296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02646830903487334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976293v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fausse couche : une expérience difficile et singulière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Devenir - Revue européenne du développement de l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 21 (3), pp.143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4536,273 +4536,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact psychologique de la fausse couche : revue de travaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prévention et traitement de la dépression du post-partum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Callahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 37 (5), pp.435-440</w:t>
+              <w:t xml:space="preserve">Devenir - Revue européenne du développement de l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (3), pp.211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976317v1</w:t>
+                <w:t xml:space="preserve">hal-01976323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévention et traitement de la dépression du post-partum</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’impact psychologique de la fausse couche : revue de travaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Callahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Devenir - Revue européenne du développement de l'enfant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 20 (3), pp.211</w:t>
+              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 37 (5), pp.435-440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976323v1</w:t>
+                <w:t xml:space="preserve">hal-01976317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency and structure of DSM-IV personality disorder traits in college students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Hyler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4861,77 +4861,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary results of a scale assessing instability of self-esteem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Behavioural Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 38 (2), pp.136-141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4991,51 +4991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 34 (7-8), pp.625-631</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5060,77 +5060,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue and Breastfeeding: An Inevitable Partnership?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Lactation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 22 (2), pp.182-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5149,299 +5149,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity study of the DSQ-40 (Defense tyle questionnaire, 40 items version).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Callahan</w:t>
+                <w:t xml:space="preserve">A Study of the Face Validity of the 40 Item Version of the Defense Style Questionnaire (DSQ-40)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Pirlot</w:t>
+                <w:t xml:space="preserve">Rachel Rodgers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Sztulman</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Henri Sztulman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nervous and Mental Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 193 (11), pp.756-758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/01.nmd.0000185869.07322.ed⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00114664v1</w:t>
+                <w:t xml:space="preserve">hal-04291293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study of the Face Validity of the 40 Item Version of the Defense Style Questionnaire (DSQ-40)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Chabrol</w:t>
+                <w:t xml:space="preserve">Validity study of the DSQ-40 (Defense tyle questionnaire, 40 items version).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Rodgers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stacey Callahan</w:t>
+                <w:t xml:space="preserve">G. Pirlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Sztulman</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Sztulman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Peresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nervous and Mental Disease</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 31, pp.385-386</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291293v1</w:t>
+                <w:t xml:space="preserve">hal-00114664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l’échelle d’estime de soi de Rosenberg dans un échantillon de lycéens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5537,247 +5537,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04362521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La thérapie comportementale et cognitive appliquée à l'allaitement : Première partie : intérêt et élaboration d'une intervention post-partum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La thérapie comportementale et cognitive appliquée à l'allaitement : Deuxième partie : Résultats préliminaires d'une intervention auprès de femmes qui souhaitent allaiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Danel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">nathalie teisseyre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Walburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 13 (3), pp.128-132</w:t>
+              <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04147635v1</w:t>
+                <w:t xml:space="preserve">hal-04147640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La thérapie comportementale et cognitive appliquée à l'allaitement : Deuxième partie : Résultats préliminaires d'une intervention auprès de femmes qui souhaitent allaiter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La thérapie comportementale et cognitive appliquée à l'allaitement : Première partie : intérêt et élaboration d'une intervention post-partum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Danel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">nathalie teisseyre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003</w:t>
+              <w:t xml:space="preserve">, 2003, 13 (3), pp.128-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04147640v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04147635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematics of Forgiveness</w:t>
               </w:r>
@@ -5789,51 +5789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 115 (3), pp.351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5925,51 +5925,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Soubelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55th Annual Congress of the European Association for Behavioural and Cognitive Therapies - People Make Glasgow: Connections Drive Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6020,51 +6020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Soubelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème congrès de l'Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6083,122 +6083,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05161369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la perturbation des croyances fondamentales à la croissance post-traumatique : les ruminations liées à l’évènement comme médiateur</w:t>
+                <w:t xml:space="preserve">Trajectoires de croissance post-traumatique chez les adultes ayant été exposés à un évènement traumatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Soubelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de Psychotraumatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centres Régionaux de Psychotraumatologie Nouvelle-Aquitaine, Nov 2024, Poitiers, France</w:t>
+              <w:t xml:space="preserve">14ème Journée Scientifique des Doctorant.e.s de l'Ecole Doctorale CLESCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777249v1</w:t>
+                <w:t xml:space="preserve">hal-04510232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speed-searching : Ce qui ne nous tue pas nous rend plus fort ?</w:t>
               </w:r>
@@ -6210,51 +6210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Soubelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum de la Recherche 2ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Toulouse - Jean Jaurès, Feb 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6273,273 +6273,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre croissance post-traumatique constructive et illusoire : étude longitudinale des processus après un évènement traumatique</w:t>
+                <w:t xml:space="preserve">De la perturbation des croyances fondamentales à la croissance post-traumatique : les ruminations liées à l’évènement comme médiateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Soubelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées Doctorales de l'Association Francophone de Psychologie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Congrès de Psychotraumatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centres Régionaux de Psychotraumatologie Nouvelle-Aquitaine, Nov 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04630011v1</w:t>
+                <w:t xml:space="preserve">hal-04777249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires de croissance post-traumatique chez les adultes ayant été exposés à un évènement traumatique</w:t>
+                <w:t xml:space="preserve">Entre croissance post-traumatique constructive et illusoire : étude longitudinale des processus après un évènement traumatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Soubelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Journée Scientifique des Doctorant.e.s de l'Ecole Doctorale CLESCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">12èmes Journées Doctorales de l'Association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04510232v1</w:t>
+                <w:t xml:space="preserve">hal-04630011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying psychological processes involved in orthorexia nervosa : a processual transdiagnostic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Lasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siobhan Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6607,51 +6607,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parental burnout among parents with child with chronic condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Perier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6816,51 +6816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Soubelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème colloque scientifique international du Cn2r : Soutien social et psychotraumatisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6911,51 +6911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Soubelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19èmes journées GREPACO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7006,51 +7006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Soubelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51ème Congrès annuel de Thérapie Comportementale et Cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7101,51 +7101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Soubelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Journée Scientifique des Doctorant.e.s de l'Ecole Doctorale CLESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7196,51 +7196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Sánchez Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Perier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7291,90 +7291,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue et épuisements des mères : du vécu personnel à l’influence environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Sánchez Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Laflaquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Orsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamarha Pierce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque interdisciplinaire international "Bébé, petite Enfance en Contextes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
@@ -7448,51 +7448,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traiter la dépréciation de soi : le syndrome de l'imposteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Chassangre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 2e éd, 2024, Les Ateliers du praticien, 9782100814367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7510,51 +7510,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les thérapies comportementales et cognitives : Fondements théoriques et applications cliniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Chapelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7585,64 +7585,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes de défense et coping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 4e éd, 2024, Univers Psy, 9782100869541</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7660,51 +7660,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traiter la dépréciation de soi - Le syndrome de l'imposteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Chassangre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
@@ -7789,51 +7789,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TSPT, qualité relationnelle du couple et détresse psychologique des conjoints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Gasp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'ABC des psychotraumas approches biologiques et cliniques des psychotraumas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ellipses, pp.359-365, 2024, 9782340-095823</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8027,51 +8027,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352063v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gendre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Soubelet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Henson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Callahan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jadr.2025.100990" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830064v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2024.100485" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501358v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Germanaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Revranche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Biscond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Pic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00918369.2024.2322606" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247449v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/trm0000616" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161445v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2025.105274" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674552v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Janota" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Pic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Husky" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10826084.2024.2369162" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04786644v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04786649v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Navarro-Mateu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2023.115669" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466288v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249692v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Langlois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel S&#225;nchez Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bourcier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lamy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Very" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2022.114860" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249715v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Perier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natal&#232;ne S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2020.01.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249732v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Langlois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourcier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lamy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lhermine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17522439.2020.1801817" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03552284v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Ducher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Llorca" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Callahan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Chazeron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0706743720961741" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249734v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laflaqui&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Orsini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pierce" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2020.100601" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493393v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Olivier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Lecomte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2020.01.010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492595v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Klein" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.01.009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04273877v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel S&#225;nchez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00737-019-00993-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04273863v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Orsini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Laflaqui&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2019.08.031" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04273848v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cap0000168" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974952v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sanchez-Rodriguez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leboullenger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974974v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926428v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacroix" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Got" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2015.06.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4D8GWGDR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01979487v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2013.06.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838741v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10995-014-1630-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362450v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valls" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rousseau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chabrol" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2013.05.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04082944v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Valls" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Rousseau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Chabrol" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976090v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata O&#8217;reilly" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Choby" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976111v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04082642v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Saint Martin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976109v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980161v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Bourgoin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Anne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2012.04.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4654F6P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926341v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Denis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ponsin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646838.2012.718751" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362453v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rusinek" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2010.07.012" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBCT0TGK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501022v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parant" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646838.2010.513048" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976082v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976123v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926393v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646830903487334" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976293v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976296v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976317v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976323v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291312v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Hyler" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2007.05.015" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CM78J7G6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291298v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cjbs2006003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976330v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976332v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114664v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pirlot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sztulman" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peresson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291293v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rodgers" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Sztulman" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.nmd.0000185869.07322.ed" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362521v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carlin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cassan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2004.09.007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WF3MTNFM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147635v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Danel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=nathalie teisseyre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147640v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Walburg" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345120v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Girard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mullet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1423422" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247444v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161369v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777249v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04463212v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04630011v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04510232v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254491v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Lasson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Vicente" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Goutaudier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505100v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698766v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569400v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04605125v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04341983v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255202v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505175v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505202v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamarha Pierce" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04786657v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Chassangre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04786655v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chapelle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04786656v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926462v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325037v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gasp" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830064v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gendre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Soubelet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Callahan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2024.100485" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352063v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Henson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jadr.2025.100990" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501358v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Germanaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Revranche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Biscond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Pic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00918369.2024.2322606" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247449v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/trm0000616" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161445v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2025.105274" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674552v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Janota" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Pic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Husky" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10826084.2024.2369162" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04786644v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04786649v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Navarro-Mateu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2023.115669" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466288v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249692v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Langlois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel S&#225;nchez Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bourcier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lamy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Very" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2022.114860" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249715v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Perier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natal&#232;ne S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2020.01.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249732v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Langlois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourcier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lamy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lhermine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17522439.2020.1801817" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03552284v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Ducher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Llorca" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Callahan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Chazeron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0706743720961741" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493393v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Olivier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Lecomte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2020.01.010" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249734v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laflaqui&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Orsini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pierce" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2020.100601" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492595v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Klein" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.01.009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04273877v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel S&#225;nchez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00737-019-00993-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04273848v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cap0000168" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04273863v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Orsini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Laflaqui&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2019.08.031" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974974v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974952v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sanchez-Rodriguez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leboullenger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926428v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacroix" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Got" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2015.06.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4D8GWGDR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838741v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10995-014-1630-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01979487v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2013.06.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976090v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata O&#8217;reilly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Choby" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362450v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valls" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rousseau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Chabrol" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2013.05.003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04082944v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Valls" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Rousseau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976111v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976109v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04082642v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Saint Martin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926341v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Denis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ponsin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646838.2012.718751" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980161v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Bourgoin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Anne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2012.04.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4654F6P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362453v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rusinek" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2010.07.012" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBCT0TGK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501022v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646838.2010.513048" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976082v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chabrol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976123v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976293v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926393v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646830903487334" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976296v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976323v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976317v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291312v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Hyler" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2007.05.015" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CM78J7G6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291298v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cjbs2006003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976330v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976332v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291293v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rodgers" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Sztulman" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.nmd.0000185869.07322.ed" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114664v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pirlot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sztulman" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peresson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362521v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carlin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cassan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2004.09.007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WF3MTNFM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147640v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Danel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=nathalie teisseyre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Walburg" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147635v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345120v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Girard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mullet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1423422" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247444v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161369v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04510232v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04463212v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777249v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04630011v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254491v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Lasson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Vicente" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Goutaudier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505100v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698766v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569400v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04605125v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04341983v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255202v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505175v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505202v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamarha Pierce" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04786657v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Chassangre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04786655v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chapelle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04786656v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926462v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325037v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gasp" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>