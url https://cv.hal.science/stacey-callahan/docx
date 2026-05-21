--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -1657,291 +1657,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03552284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du sentiment d’efficacité des cliniciens lors d’une formation TCC pour la gestion des hallucinations auditives en groupe : étude Accept Voices©</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maternal fatigue and burnout: From self-forgetfulness to environmental expectations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Olivier</w:t>
+                <w:t xml:space="preserve">R. Sanchez Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania Lecomte</w:t>
+                <w:t xml:space="preserve">E. Laflaquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Orsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pierce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2020.01.010⟩</w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2020.100601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03493393v1</w:t>
+                <w:t xml:space="preserve">hal-04249734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal fatigue and burnout: From self-forgetfulness to environmental expectations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Laflaquière</w:t>
+                <w:t xml:space="preserve">Évaluation du sentiment d’efficacité des cliniciens lors d’une formation TCC pour la gestion des hallucinations auditives en groupe : étude Accept Voices©</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Bourcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Orsini</w:t>
+                <w:t xml:space="preserve">François Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Pierce</w:t>
+                <w:t xml:space="preserve">Tania Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 70 (6), </w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 178 (10), pp.989 - 995. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2020.100601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2020.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04249734v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptation des « voix » chez les personnes avec ou sans troubles psychiatriques : validation francophone de l’échelle VAAS à 9 items</w:t>
               </w:r>
@@ -2159,477 +2159,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue de la littérature relative au burnout parental.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarah Perier</w:t>
+                <w:t xml:space="preserve">Depression, anxiety, and guilt in mothers with burnout of preschool and school-aged children: Insight from a cluster analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Sánchez Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Orsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Laflaquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/cap0000168⟩</w:t>
+              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 259, pp.244-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jad.2019.08.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04273848v1</w:t>
+                <w:t xml:space="preserve">hal-04273863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depression, anxiety, and guilt in mothers with burnout of preschool and school-aged children: Insight from a cluster analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elodie Laflaquière</w:t>
+                <w:t xml:space="preserve">Revue de la littérature relative au burnout parental.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Sánchez-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Perier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Affective Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 259, pp.244-250. </w:t>
+              <w:t xml:space="preserve">Canadian Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (2), pp.77-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jad.2019.08.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/cap0000168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273863v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’épuisement des mères de jeunes enfants : une étude exploratoire</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maternal burn-out: an exploratory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sanchez-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leboullenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 28 (2), pp.72-79</w:t>
+              <w:t xml:space="preserve">Journal of Reproductive and Infant Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36 (3), pp.276-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01974974v1</w:t>
+                <w:t xml:space="preserve">hal-01974952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal burn-out: an exploratory study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’épuisement des mères de jeunes enfants : une étude exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Sánchez-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Callahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reproductive and Infant Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 36 (3), pp.276-288</w:t>
+              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (2), pp.72-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974952v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fausse couche : du côté des hommes</w:t>
               </w:r>
@@ -2738,577 +2738,577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the French Version of the Multidimensional Scale of Perceived Social Support During the Postpartum Period</w:t>
+                <w:t xml:space="preserve">Examen des propriétés psychométriques de la traduction française de la Maternal Antenatal Attachment Scale (MAAS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouvard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maternal and Child Health Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 19 (6), pp.1245 - 1251. </w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (1), pp.32-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10995-014-1630-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2013.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838741v1</w:t>
+                <w:t xml:space="preserve">hal-01979487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examen des propriétés psychométriques de la traduction française de la Maternal Antenatal Attachment Scale (MAAS)</w:t>
+                <w:t xml:space="preserve">Evaluation of the French Version of the Multidimensional Scale of Perceived Social Support During the Postpartum Period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouvard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 41 (1), pp.32-38. </w:t>
+              <w:t xml:space="preserve">Maternal and Child Health Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19 (6), pp.1245 - 1251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2013.06.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10995-014-1630-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01979487v1</w:t>
+                <w:t xml:space="preserve">hal-01838741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feelings of control, unconditional self-acceptance and maternal self-esteem in women who had delivered by caesarean</w:t>
+                <w:t xml:space="preserve">Troubles du comportement alimentaire et symptomatologie dépressive : étude épidémiologique chez les jeunes hommes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aminata O’reilly</w:t>
+                <w:t xml:space="preserve">M. Valls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Choby</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stacey Callahan</w:t>
+                <w:t xml:space="preserve">Amélie Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reproductive and Infant Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (3), pp.223-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2013.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976090v1</w:t>
+                <w:t xml:space="preserve">hal-04362450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Troubles du comportement alimentaire et symptomatologie dépressive : étude épidémiologique chez les jeunes hommes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Troubles du comportement alimentaire et symptomatologie dépressive: étude épidémiologique chez les jeunes hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Valls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Callahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 40 (3), pp.223-230. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+              <w:t xml:space="preserve">, 2014, L'Encéphale, 40 (3), p. 223-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.encep.2013.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04362450v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04082944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Troubles du comportement alimentaire et symptomatologie dépressive: étude épidémiologique chez les jeunes hommes</w:t>
+                <w:t xml:space="preserve">Feelings of control, unconditional self-acceptance and maternal self-esteem in women who had delivered by caesarean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Valls</w:t>
+                <w:t xml:space="preserve">Aminata O’reilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Choby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henri Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Reproductive and Infant Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32 (4), pp.355-365</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04082944v1</w:t>
+                <w:t xml:space="preserve">hal-01976090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de validation française de la version courte du Maternal Self-report Inventory</w:t>
               </w:r>
@@ -3383,519 +3383,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les motivations des femmes pour accoucher avec ou sans analgésie péridurale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Callahan</w:t>
+                <w:t xml:space="preserve">Psychometric Evaluation of a Shortened Version of the 40-item Defense Style Questionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Saint Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Valls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Callahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 42 (1), pp.56-63</w:t>
+              <w:t xml:space="preserve">International Journal of Psychology and Psychological Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, International Journal of Psychology and Psychological Therapy, 13 (2), p. 215-224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976109v1</w:t>
+                <w:t xml:space="preserve">hal-04082642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychometric Evaluation of a Shortened Version of the 40-item Defense Style Questionnaire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Henri Chabrol</w:t>
+                <w:t xml:space="preserve">Les motivations des femmes pour accoucher avec ou sans analgésie péridurale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalène Séjourné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Psychology and Psychological Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, International Journal of Psychology and Psychological Therapy, 13 (2), p. 215-224</w:t>
+              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (1), pp.56-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04082642v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relationship between maternal self-esteem, maternal competence, infant temperament and post-partum blues</w:t>
+                <w:t xml:space="preserve">Image du corps et grossesse: vécu subjectif de 12 femmes selon une approche mixte et exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Denis</w:t>
+                <w:t xml:space="preserve">Émilie Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Callahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ponsin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stacey Callahan</w:t>
+                <w:t xml:space="preserve">Denis Anne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reproductive and Infant Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 30 (4), pp.388 - 397. </w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 57 (3), pp.205-213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02646838.2012.718751⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2012.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926341v1</w:t>
+                <w:t xml:space="preserve">hal-00980161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image du corps et grossesse: vécu subjectif de 12 femmes selon une approche mixte et exploratoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Émilie Bourgoin</w:t>
+                <w:t xml:space="preserve">The relationship between maternal self-esteem, maternal competence, infant temperament and post-partum blues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ponsin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Anne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.psfr.2012.04.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Reproductive and Infant Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30 (4), pp.388 - 397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02646838.2012.718751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00980161v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences socioculturelles médiatiques et insatisfaction corporelle chez les adolescentes françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rusinek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Valls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3954,51 +3954,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post‐traumatic stress disorder related to birth: a prospective longitudinal study in a French population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Parant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4274,51 +4274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Reproductive and Infant Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 28 (4), pp.403-411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4369,51 +4369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Reproductive and Infant Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 28 (3), pp.287 - 296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4473,51 +4473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Devenir - Revue européenne du développement de l'enfant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 21 (3), pp.143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4536,260 +4536,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévention et traitement de la dépression du post-partum</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’impact psychologique de la fausse couche : revue de travaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Callahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Devenir - Revue européenne du développement de l'enfant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 20 (3), pp.211</w:t>
+              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 37 (5), pp.435-440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976323v1</w:t>
+                <w:t xml:space="preserve">hal-01976317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact psychologique de la fausse couche : revue de travaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prévention et traitement de la dépression du post-partum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Callahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 37 (5), pp.435-440</w:t>
+              <w:t xml:space="preserve">Devenir - Revue européenne du développement de l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (3), pp.211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976317v1</w:t>
+                <w:t xml:space="preserve">hal-01976323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency and structure of DSM-IV personality disorder traits in college students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4861,64 +4861,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary results of a scale assessing instability of self-esteem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5086,51 +5086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Lactation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 22 (2), pp.182-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5149,269 +5149,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study of the Face Validity of the 40 Item Version of the Defense Style Questionnaire (DSQ-40)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Chabrol</w:t>
+                <w:t xml:space="preserve">Validity study of the DSQ-40 (Defense tyle questionnaire, 40 items version).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Rodgers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stacey Callahan</w:t>
+                <w:t xml:space="preserve">G. Pirlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Sztulman</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Sztulman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Peresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nervous and Mental Disease</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 31, pp.385-386</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291293v1</w:t>
+                <w:t xml:space="preserve">hal-00114664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity study of the DSQ-40 (Defense tyle questionnaire, 40 items version).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Callahan</w:t>
+                <w:t xml:space="preserve">A Study of the Face Validity of the 40 Item Version of the Defense Style Questionnaire (DSQ-40)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Pirlot</w:t>
+                <w:t xml:space="preserve">Rachel Rodgers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Sztulman</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Henri Sztulman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nervous and Mental Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 193 (11), pp.756-758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/01.nmd.0000185869.07322.ed⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00114664v1</w:t>
+                <w:t xml:space="preserve">hal-04291293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l’échelle d’estime de soi de Rosenberg dans un échantillon de lycéens</w:t>
               </w:r>
@@ -5537,247 +5537,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04362521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La thérapie comportementale et cognitive appliquée à l'allaitement : Deuxième partie : Résultats préliminaires d'une intervention auprès de femmes qui souhaitent allaiter</w:t>
+                <w:t xml:space="preserve">La thérapie comportementale et cognitive appliquée à l'allaitement : Première partie : intérêt et élaboration d'une intervention post-partum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Danel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">nathalie teisseyre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003</w:t>
+              <w:t xml:space="preserve">, 2003, 13 (3), pp.128-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04147640v1</w:t>
+                <w:t xml:space="preserve">hal-04147635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La thérapie comportementale et cognitive appliquée à l'allaitement : Première partie : intérêt et élaboration d'une intervention post-partum</w:t>
+                <w:t xml:space="preserve">La thérapie comportementale et cognitive appliquée à l'allaitement : Deuxième partie : Résultats préliminaires d'une intervention auprès de femmes qui souhaitent allaiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Danel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">nathalie teisseyre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Walburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 13 (3), pp.128-132</w:t>
+              <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04147635v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04147640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematics of Forgiveness</w:t>
               </w:r>
@@ -6083,450 +6083,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05161369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires de croissance post-traumatique chez les adultes ayant été exposés à un évènement traumatique</w:t>
+                <w:t xml:space="preserve">Speed-searching : Ce qui ne nous tue pas nous rend plus fort ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Soubelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Journée Scientifique des Doctorant.e.s de l'Ecole Doctorale CLESCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Forum de la Recherche 2ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse - Jean Jaurès, Feb 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04510232v1</w:t>
+                <w:t xml:space="preserve">hal-04463212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speed-searching : Ce qui ne nous tue pas nous rend plus fort ?</w:t>
+                <w:t xml:space="preserve">De la perturbation des croyances fondamentales à la croissance post-traumatique : les ruminations liées à l’évènement comme médiateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Soubelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum de la Recherche 2ème édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse - Jean Jaurès, Feb 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Congrès de Psychotraumatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centres Régionaux de Psychotraumatologie Nouvelle-Aquitaine, Nov 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04463212v1</w:t>
+                <w:t xml:space="preserve">hal-04777249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la perturbation des croyances fondamentales à la croissance post-traumatique : les ruminations liées à l’évènement comme médiateur</w:t>
+                <w:t xml:space="preserve">Entre croissance post-traumatique constructive et illusoire : étude longitudinale des processus après un évènement traumatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Soubelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de Psychotraumatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centres Régionaux de Psychotraumatologie Nouvelle-Aquitaine, Nov 2024, Poitiers, France</w:t>
+              <w:t xml:space="preserve">12èmes Journées Doctorales de l'Association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04777249v1</w:t>
+                <w:t xml:space="preserve">hal-04630011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre croissance post-traumatique constructive et illusoire : étude longitudinale des processus après un évènement traumatique</w:t>
+                <w:t xml:space="preserve">Trajectoires de croissance post-traumatique chez les adultes ayant été exposés à un évènement traumatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Soubelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées Doctorales de l'Association Francophone de Psychologie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">14ème Journée Scientifique des Doctorant.e.s de l'Ecole Doctorale CLESCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04630011v1</w:t>
+                <w:t xml:space="preserve">hal-04510232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying psychological processes involved in orthorexia nervosa : a processual transdiagnostic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Lasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7291,64 +7291,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue et épuisements des mères : du vécu personnel à l’influence environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Sánchez Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Laflaquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Orsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamarha Pierce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7429,207 +7429,207 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traiter la dépréciation de soi : le syndrome de l'imposteur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les thérapies comportementales et cognitives : Fondements théoriques et applications cliniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Callahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Chassangre</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Dunod, 2e éd, 2024, Les Ateliers du praticien, 9782100814367</w:t>
+                <w:t xml:space="preserve">Frederic Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dunod, 2e édition, 2024, 9782100861620</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04786657v1</w:t>
+                <w:t xml:space="preserve">hal-04786655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les thérapies comportementales et cognitives : Fondements théoriques et applications cliniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Traiter la dépréciation de soi : le syndrome de l'imposteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Chassangre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Dunod, 2e édition, 2024, 9782100861620</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dunod, 2e éd, 2024, Les Ateliers du praticien, 9782100814367</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04786655v1</w:t>
+                <w:t xml:space="preserve">hal-04786657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes de défense et coping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7673,51 +7673,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traiter la dépréciation de soi - Le syndrome de l'imposteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Chassangre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2100728555</w:t>
             </w:r>
           </w:p>
@@ -8027,51 +8027,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830064v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gendre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Soubelet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Callahan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2024.100485" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352063v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Henson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jadr.2025.100990" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501358v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Germanaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Revranche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Biscond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Pic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00918369.2024.2322606" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247449v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/trm0000616" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161445v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2025.105274" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674552v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Janota" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Pic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Husky" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10826084.2024.2369162" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04786644v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04786649v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Navarro-Mateu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2023.115669" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466288v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249692v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Langlois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel S&#225;nchez Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bourcier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lamy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Very" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2022.114860" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249715v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Perier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natal&#232;ne S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2020.01.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249732v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Langlois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourcier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lamy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lhermine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17522439.2020.1801817" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03552284v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Ducher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Llorca" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Callahan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Chazeron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0706743720961741" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493393v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Olivier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Lecomte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2020.01.010" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249734v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laflaqui&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Orsini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pierce" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2020.100601" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492595v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Klein" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.01.009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04273877v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel S&#225;nchez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00737-019-00993-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04273848v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cap0000168" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04273863v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Orsini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Laflaqui&#232;re" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2019.08.031" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974974v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974952v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sanchez-Rodriguez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leboullenger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926428v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacroix" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Got" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2015.06.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4D8GWGDR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838741v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10995-014-1630-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01979487v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2013.06.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976090v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata O&#8217;reilly" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Choby" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362450v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valls" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rousseau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Chabrol" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2013.05.003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04082944v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Valls" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Rousseau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976111v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976109v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04082642v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Saint Martin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926341v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Denis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ponsin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646838.2012.718751" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980161v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Bourgoin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Anne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2012.04.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4654F6P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362453v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rusinek" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2010.07.012" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBCT0TGK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501022v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646838.2010.513048" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976082v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chabrol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976123v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976293v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926393v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646830903487334" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976296v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976323v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976317v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291312v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Hyler" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2007.05.015" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CM78J7G6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291298v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cjbs2006003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976330v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976332v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291293v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rodgers" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Sztulman" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.nmd.0000185869.07322.ed" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114664v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pirlot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sztulman" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peresson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362521v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carlin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cassan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2004.09.007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WF3MTNFM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147640v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Danel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=nathalie teisseyre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Walburg" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147635v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345120v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Girard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mullet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1423422" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247444v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161369v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04510232v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04463212v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777249v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04630011v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254491v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Lasson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Vicente" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Goutaudier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505100v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698766v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569400v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04605125v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04341983v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255202v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505175v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505202v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamarha Pierce" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04786657v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Chassangre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04786655v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chapelle" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04786656v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926462v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325037v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gasp" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830064v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Gendre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Soubelet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Callahan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2024.100485" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352063v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Henson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jadr.2025.100990" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501358v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Germanaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Revranche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Biscond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oceane Pic" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00918369.2024.2322606" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247449v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/trm0000616" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161445v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2025.105274" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674552v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Janota" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Pic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Husky" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10826084.2024.2369162" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04786644v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04786649v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Navarro-Mateu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2023.115669" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466288v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249692v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Langlois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel S&#225;nchez Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Bourcier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lamy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Very" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2022.114860" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249715v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Perier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natal&#232;ne S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2020.01.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249732v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Langlois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourcier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lamy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lhermine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17522439.2020.1801817" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03552284v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Ducher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-M. Llorca" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Callahan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. de Chazeron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0706743720961741" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249734v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laflaqui&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Orsini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pierce" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2020.100601" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493393v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Olivier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Lecomte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2020.01.010" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492595v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Klein" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2020.01.009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04273877v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel S&#225;nchez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00737-019-00993-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04273863v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Orsini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Laflaqui&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2019.08.031" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04273848v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cap0000168" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974952v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sanchez-Rodriguez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leboullenger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974974v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926428v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacroix" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Got" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2015.06.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4D8GWGDR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01979487v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouvard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2013.06.006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838741v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10995-014-1630-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362450v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Valls" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rousseau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Chabrol" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2013.05.003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04082944v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Valls" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Rousseau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976090v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata O&#8217;reilly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Choby" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976111v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04082642v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Saint Martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976109v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980161v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Bourgoin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Anne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2012.04.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4654F6P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926341v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Denis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ponsin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646838.2012.718751" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362453v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rusinek" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2010.07.012" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBCT0TGK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501022v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Parant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646838.2010.513048" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976082v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chabrol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976123v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976293v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926393v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646830903487334" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976296v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976317v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976323v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291312v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Hyler" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2007.05.015" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CM78J7G6-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291298v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cjbs2006003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976330v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976332v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00114664v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pirlot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sztulman" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peresson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291293v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rodgers" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Sztulman" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.nmd.0000185869.07322.ed" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362521v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carlin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Michaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cassan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2004.09.007" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WF3MTNFM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147635v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Danel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=nathalie teisseyre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147640v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Walburg" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345120v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Girard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mullet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1423422" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247444v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161369v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04463212v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777249v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04630011v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04510232v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254491v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Lasson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Vicente" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Goutaudier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505100v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698766v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569400v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04605125v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04341983v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255202v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505175v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505202v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamarha Pierce" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04786655v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chapelle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04786657v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Chassangre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04786656v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926462v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325037v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Gasp" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>