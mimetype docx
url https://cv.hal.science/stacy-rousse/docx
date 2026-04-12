--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -1152,452 +1152,577 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission of DNA methylation: genetic or epigenetic ? A transgenerational case study in quails</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marta Godia Perello</w:t>
+                <w:t xml:space="preserve">Integrated analysis of methylome and transcriptome highlights limited impact of DNA methylation on age-related gene regulation in laying hens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Degalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenetic Inheritance Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Zurich, Switzerland. 2025</w:t>
+              <w:t xml:space="preserve">PAG33</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, San diego (Californie), France. , https://plan.core-apps.com/pag33/abstract/415187ea4e428372ccc62388543d5c98, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05218226v1</w:t>
+                <w:t xml:space="preserve">hal-05560755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the transmissibility model to demonstrate transgenerational transmission of environmental effects in quails</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transmission of DNA methylation: genetic or epigenetic ? A transgenerational case study in quails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacy Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sonia E Eynard</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Seraphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Godia Perello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epigenetic Inheritance Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2025, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">, Aug 2025, Zurich, Switzerland. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05216926v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05218226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenerational epigenetics in quail: targeting DNA methylation patterns to address the interplay between genetic and epigenetic mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using the transmissibility model to demonstrate transgenerational transmission of environmental effects in quails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyvan Karami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacy Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Joanna Lledo</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia E Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Epigenetic Inheritance Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04770637v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transgenerational epigenetics in quail: targeting DNA methylation patterns to address the interplay between genetic and epigenetic mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacy Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Terzian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Lledo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgenerational response to endocrine disruptor : phenotypic, genotypic and epigenotypic analyses in quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacy Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1656,51 +1781,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Agronomical Genomics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Toulouse, France. , pp.128, 2024, Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1710,126 +1835,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data from: Transgenerational transmission of an environmental modification in quails</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacy Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Emma Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Emma Eynard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédérique Pitel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.15796145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1839,51 +1964,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgenerational transmission of an environmental modification in quails: changes in phenotypic variance components across three generations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1905,99 +2030,99 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId45"/>
+      <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2144,51 +2269,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117608v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devailly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia E Eynard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cerutti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Durante" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Hubert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461583v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.animsci.100353" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240726v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Karami" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Rousse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Eynard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101636" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478473v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Seraphin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539469v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Godia Perello" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448183v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05489253v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770243v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218226v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216926v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pitel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770637v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Terzian" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lledo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474289v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158831v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Emma Eynard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15796145" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158792v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. David" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117608v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devailly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia E Eynard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cerutti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Durante" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Hubert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461583v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.animsci.100353" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240726v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Karami" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Rousse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Eynard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101636" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478473v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Seraphin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539469v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Godia Perello" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448183v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05489253v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770243v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560755v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cossard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hubert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Degalez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Allain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burlot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218226v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216926v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pitel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770637v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Terzian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lledo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474289v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158831v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Emma Eynard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15796145" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158792v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. David" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>