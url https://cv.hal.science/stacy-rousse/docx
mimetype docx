--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -495,51 +495,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -779,300 +779,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05539469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transgenerational response to an endocrine disruptor ingestion: phenotypic, genetic and epigenetic analyses in quail</w:t>
+                <w:t xml:space="preserve">Tagging non-genetic inheritance using the transmissibility models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rousse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+                <w:t xml:space="preserve">Ingrid David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyvan Karami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacy Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Zerjal</w:t>
+                <w:t xml:space="preserve">Frédérique Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia E Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.624</w:t>
+              <w:t xml:space="preserve">GEroNIMO and RUMIGEN joint final event</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05448183v1</w:t>
+                <w:t xml:space="preserve">hal-05603868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission of DNA methylation: genetic or epigenetic ? A transgenerational case study in quails</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Remi Seraphin</w:t>
+                <w:t xml:space="preserve">Transgenerational response to an endocrine disruptor ingestion: phenotypic, genetic and epigenetic analyses in quail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marta Godia Perello</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Calandreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Zerjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EpiPHASE 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE Toulouse GenPhySE, Nov 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">76. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Innsbruck, Austria. pp.624</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05489253v1</w:t>
+                <w:t xml:space="preserve">hal-05448183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Transmission of DNA methylation: genetic or epigenetic ? A transgenerational case study in quails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacy Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Seraphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Godia Perello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EpiPHASE 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE Toulouse GenPhySE, Nov 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05489253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Transgenerational response to an endocrine disruptor ingestion : phenotypic, genetic and epigenetic analyses in quail.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacy Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1087,88 +1212,88 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Zerjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EpiPHASE 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Saint Pée sur Nivelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1178,426 +1303,426 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated analysis of methylome and transcriptome highlights limited impact of DNA methylation on age-related gene regulation in laying hens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Degalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Burlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG33</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, San diego (Californie), France. , https://plan.core-apps.com/pag33/abstract/415187ea4e428372ccc62388543d5c98, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05560755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission of DNA methylation: genetic or epigenetic ? A transgenerational case study in quails</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using the transmissibility model to demonstrate transgenerational transmission of environmental effects in quails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyvan Karami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacy Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Leroux</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Pitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia E Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marta Godia Perello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epigenetic Inheritance Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2025, Zurich, Switzerland. 2025</w:t>
+              <w:t xml:space="preserve">, Aug 2025, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05218226v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the transmissibility model to demonstrate transgenerational transmission of environmental effects in quails</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transmission of DNA methylation: genetic or epigenetic ? A transgenerational case study in quails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacy Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sonia E Eynard</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Seraphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Godia Perello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epigenetic Inheritance Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2025, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">, Aug 2025, Zurich, Switzerland. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05216926v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05218226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgenerational epigenetics in quail: targeting DNA methylation patterns to address the interplay between genetic and epigenetic mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacy Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1606,123 +1731,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Terzian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Lledo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgenerational response to endocrine disruptor : phenotypic, genotypic and epigenotypic analyses in quail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacy Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1781,51 +1906,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Agronomical Genomics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Toulouse, France. , pp.128, 2024, Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04474289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1835,126 +1960,126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data from: Transgenerational transmission of an environmental modification in quails</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacy Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Emma Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Pitel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15796145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1964,65 +2089,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgenerational transmission of an environmental modification in quails: changes in phenotypic variance components across three generations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2030,99 +2155,99 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Calandreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId51"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2269,51 +2394,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117608v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devailly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia E Eynard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cerutti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Durante" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Hubert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461583v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.animsci.100353" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240726v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Karami" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Rousse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Eynard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101636" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478473v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Seraphin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539469v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Godia Perello" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448183v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05489253v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770243v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560755v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cossard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hubert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Degalez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Allain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burlot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218226v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216926v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pitel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770637v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Terzian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lledo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474289v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158831v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Emma Eynard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15796145" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158792v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. David" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117608v4" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devailly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia E Eynard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Cerutti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Durante" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Hubert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461583v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.animsci.100353" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240726v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyvan Karami" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Rousse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Eynard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gourichon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101636" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478473v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leroux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Calandreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Seraphin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05539469v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Godia Perello" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05603868v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid David" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pitel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05448183v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rousse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05489253v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770243v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05560755v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cossard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hubert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Degalez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Allain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Burlot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216926v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05218226v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04770637v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Terzian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Lledo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474289v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158831v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Emma Eynard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15796145" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05158792v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. David" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>