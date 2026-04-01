--- v0 (2026-03-07)
+++ v1 (2026-04-01)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1199,161 +1199,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04675396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersal syndromes in challenging environments: A cross‐species experiment</w:t>
+                <w:t xml:space="preserve">The macronuclear genomic landscape within Tetrahymena thermophila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cote</w:t>
+                <w:t xml:space="preserve">Romain Derelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Dahirel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Schtickzelle</w:t>
+                <w:t xml:space="preserve">Rik Verdonck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Staffan Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Altermatt</w:t>
+                <w:t xml:space="preserve">Michèle Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Ansart</w:t>
+                <w:t xml:space="preserve">Ildem Akerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 25 (12), pp.2675 - 2687. </w:t>
+              <w:t xml:space="preserve">Microbial Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ele.14124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/mgen.0.001175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04293153v2</w:t>
+                <w:t xml:space="preserve">hal-04269361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersal plasticity driven by variation in fitness across species and environmental gradients</w:t>
               </w:r>
@@ -1378,1544 +1378,1544 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Raffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis S Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 25 (11), pp.2410-2421. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ele.14101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03822123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersal syndromes can link intraspecific trait variability and meta-ecosystem functioning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Dispersal syndromes in challenging environments: A cross‐species experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bart Haegeman</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dahirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schtickzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Altermatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2021.12.001⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (12), pp.2675 - 2687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.14124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03603063v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293153v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic cell morphology changes during dispersal</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dispersal syndromes can link intraspecific trait variability and meta-ecosystem functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Raffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvire Bestion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Haegeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schtickzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 37 (4), pp.322-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2021.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.102915⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03433002v1</w:t>
+                <w:t xml:space="preserve">hal-03603063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal and personal information mediates the use of social cues about predation risk</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Lemoine</w:t>
+                <w:t xml:space="preserve">Phenotypic plasticity through disposable genetic adaptation in ciliates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rik Verdonck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staffan Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/beheco/araa151⟩</w:t>
+              <w:t xml:space="preserve">Trends in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tim.2021.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03233381v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03433044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic plasticity through disposable genetic adaptation in ciliates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maternal and personal information mediates the use of social cues about predation risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurane Winandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Di Gesu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Staffan Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rik Verdonck</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">José Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Behavioral Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (3), pp.518-528. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tim.2021.06.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/beheco/araa151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03433044v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation mediates thermal habitat choice in ciliate microcosms</w:t>
+                <w:t xml:space="preserve">Plastic cell morphology changes during dispersal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Laurent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Schtickzelle</w:t>
+                <w:t xml:space="preserve">Anthony D Junker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staffan Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chad G Pearson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2019.2818⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (8), pp.102915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.102915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03016711v1</w:t>
+                <w:t xml:space="preserve">hal-03433002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of climate change with effects of conspecific and heterospecific density on reproduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fragmentation mediates thermal habitat choice in ciliate microcosms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Balbontín</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estelle Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schtickzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Staffan Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.07305⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 287 (1919), pp.20192818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2019.2818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03038145v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability in Dispersal Syndromes Is a Key Driver of Metapopulation Dynamics in Experimental Microcosms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Staffan Jacob</w:t>
+                <w:t xml:space="preserve">Interaction of climate change with effects of conspecific and heterospecific density on reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Pape Møller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Balbontín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André A Dhondt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Chaine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michèle Huet</w:t>
+                <w:t xml:space="preserve">Frank Adriaensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Clobert</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandr Artemyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 194 (5), pp.613-626. </w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 129 (12), pp.1807-1819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/705410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/oik.07305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02347855v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03038145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation and the context‐dependence of dispersal syndromes: matrix harshness modifies resident‐disperser phenotypic differences in microcosms</w:t>
+                <w:t xml:space="preserve">Variability in Dispersal Syndromes Is a Key Driver of Metapopulation Dynamics in Experimental Microcosms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staffan Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Morel-Journel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Schtickzelle</w:t>
+                <w:t xml:space="preserve">Alexis Chaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Clobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.06857⟩</w:t>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 194 (5), pp.613-626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/705410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03016706v1</w:t>
+                <w:t xml:space="preserve">hal-02347855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered trophic interactions in warming climates: consequences for predator diet breadth and fitness</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrea Soriano-Redondo</w:t>
+                <w:t xml:space="preserve">Fragmentation and the context‐dependence of dispersal syndromes: matrix harshness modifies resident‐disperser phenotypic differences in microcosms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Staffan Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cucherousset</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thibaut Morel-Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schtickzelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2019.2227⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 129 (2), pp.158-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.06857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340138v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat fragmentation experiments on arthropods: what to do next?</w:t>
+                <w:t xml:space="preserve">Altered trophic interactions in warming climates: consequences for predator diet breadth and fitness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Bestion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Cote</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Soriano-Redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staffan Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Insect Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cois.2019.07.011⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 286 (1914), pp.20192227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2019.2227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02340183v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottom-up and top-down control of dispersal across major organismal groups</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emanuel A Fronhofer</w:t>
+                <w:t xml:space="preserve">Habitat fragmentation experiments on arthropods: what to do next?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvire Bestion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Staffan Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurane Winandy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Legrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2 (12), pp.1859-1863. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35, pp.117-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41559-018-0686-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cois.2019.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936819v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02340183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of interspecific coexistence on laying date and clutch size in two closely related species of hole-nesting birds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Pape Møller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Balbontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2923,51 +2923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Dhondt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Remeš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Adriaensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 87 (6), pp.1738-1748. </w:t>
@@ -3161,51 +3161,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Zinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ducamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3250,1807 +3250,1941 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate warming reduces gut microbiota diversity in a vertebrate ectotherm</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bottom-up and top-down control of dispersal across major organismal groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle Richard</w:t>
+                <w:t xml:space="preserve">Emanuel A Fronhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Altermatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 1 (6), pp.0161. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-017-0161⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 2 (12), pp.1859-1863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-018-0686-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01628046v1</w:t>
+                <w:t xml:space="preserve">hal-01936819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social odours covary with bacterial community in the anal secretions of wild meerkats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Leclaire</w:t>
+                <w:t xml:space="preserve">Climate warming reduces gut microbiota diversity in a vertebrate ectotherm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvire Bestion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staffan Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Zinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Di Gesu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia Greene</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Murielle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-03356-x⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (6), pp.0161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-017-0161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02979624v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of dispersal strategies and dispersal syndromes in fragmented landscapes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elvire Bestion</w:t>
+                <w:t xml:space="preserve">Social odours covary with bacterial community in the anal secretions of wild meerkats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staffan Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Greene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justin Travis</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">George Dubay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Drea</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ecog.02538⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.3240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-03356-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121028v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene flow favours local adaptation under habitat choice in ciliate microcosms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of dispersal strategies and dispersal syndromes in fragmented landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvire Bestion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staffan Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Travis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Legrand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Schtickzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-017-0269-5⟩</w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (1), pp.56-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecog.02538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04967687v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecific variation in the relationship between clutch size, laying date and intensity of urbanization in four species of hole-nesting birds.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandr Artemyev</w:t>
+                <w:t xml:space="preserve">Gene flow favours local adaptation under habitat choice in ciliate microcosms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Staffan Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerzy Bańbura</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilio Barba</w:t>
+                <w:t xml:space="preserve">A. S. Chaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dries Bonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schtickzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.2335⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (9), pp.1407-1410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-017-0269-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01386419v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiome affects egg carotenoid investment, nestling development and adult oxidative costs of reproduction in Great tits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Staffan Jacob</w:t>
+                <w:t xml:space="preserve">Interspecific variation in the relationship between clutch size, laying date and intensity of urbanization in four species of hole-nesting birds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vaugoyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Adriaensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Artemyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Parthuisot</w:t>
+                <w:t xml:space="preserve">Jerzy Bańbura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Vallat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Helfenstein</w:t>
+                <w:t xml:space="preserve">Emilio Barba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.12404⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (16), pp.5907-5920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.2335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962728v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01386419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat matching and spatial heterogeneity of phenotypes: implications for metapopulation and metacommunity functioning</w:t>
+                <w:t xml:space="preserve">Microbiome affects egg carotenoid investment, nestling development and adult oxidative costs of reproduction in Great tits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staffan Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Parthuisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Vallat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Ramon-Portugal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Helfenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10682-015-9776-5⟩</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (8), pp.1048-1058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.12404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121015v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social information from immigrants: multiple immigrant based sources of information for dispersal decisions in a ciliate</w:t>
+                <w:t xml:space="preserve">Habitat matching and spatial heterogeneity of phenotypes: implications for metapopulation and metacommunity functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staffan Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvire Bestion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.12380⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (6), pp.851-871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10682-015-9776-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04967716v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clutch-size variation in Western Palaearctic secondary hole-nesting passerine birds in relation to nest box design.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Social information from immigrants: multiple immigrant based sources of information for dispersal decisions in a ciliate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Staffan Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis S Chaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schtickzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Clobert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 84 (5), pp.1373-1383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.12380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.12160⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00994449v1</w:t>
+                <w:t xml:space="preserve">hal-04967716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in clutch size in relation to nest size in birds.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Clutch-size variation in Western Palaearctic secondary hole-nesting passerine birds in relation to nest box design.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Pape Møller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Adriaensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr V. Artemyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerzy Bańbura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Barba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.1189⟩</w:t>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (4), pp.353-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.12160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01092055v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uropygial gland size and composition varies according to experimentally modified microbiome in Great tits</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sarah Leclaire</w:t>
+                <w:t xml:space="preserve">Variation in clutch size in relation to nest size in birds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders P. Møller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Adriaensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandr Artemyev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Parthuisot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Ducamp</w:t>
+                <w:t xml:space="preserve">Jerzy Bańbura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Barba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2148-14-134⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (18), pp.3583-3595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.1189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310939v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do feather-degrading bacteria actually degrade feather colour? No significant effects of plumage microbiome modifications on feather colouration in wild great tits</w:t>
+                <w:t xml:space="preserve">Uropygial gland size and composition varies according to experimentally modified microbiome in Great tits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staffan Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anika Immer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Leclaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Parthuisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ducamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00114-014-1234-7⟩</w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14, pp.134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-14-134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03016683v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouth colour components of begging are dynamic signals of quality in European starling nestlings</w:t>
+                <w:t xml:space="preserve">Do feather-degrading bacteria actually degrade feather colour? No significant effects of plumage microbiome modifications on feather colouration in wild great tits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staffan Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Colmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Parthuisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Heeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Avian Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 101 (11), pp.929-938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00114-014-1234-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1600-048X.2012.05829.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03016525v1</w:t>
+                <w:t xml:space="preserve">hal-03016683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mouth colour components of begging are dynamic signals of quality in European starling nestlings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Staffan Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Heeb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Avian Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44 (1), pp.039-044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-048X.2012.05829.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Multimodal begging signals reflect independent indices of nestling condition in European starlings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staffan Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rieucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Heeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 22 (6), pp.1249-1255. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/beheco/arr121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03016518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5060,293 +5194,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(2016) Social information in cooperation and dispersal in Tetrahymena. In Witzany &amp; Nowacki (Eds) . Springer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staffan Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schtickzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Chaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Witzany; Nowacki. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biocommunication of Ciliates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-32211-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Information in Cooperation and Dispersal in Tetrahymena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staffan Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schtickzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biocommunication of Ciliates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.235-252, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-32211-7_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03016689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5356,100 +5490,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomics of thermal stress response in corals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staffan Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, pp.100028. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24072/pci.ecology.100028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5459,91 +5593,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing multi-generational non-genetic inheritance in experimental studies of evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Zilio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bedhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Fronhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staffan Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5555,65 +5689,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05392935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId172"/>
+      <w:footerReference w:type="default" r:id="rId176"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5760,51 +5894,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341074v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Dupont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Legrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Thierry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staffan Jacob" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qraf030" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391874v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2796" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730178v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Philippe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02535-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761809v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Mazorra-Alonso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Peralta-S&#225;nchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Heeb" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin-Vivaldi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiae106" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622660v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Bestion" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina B Baines" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Bonte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0127" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558931v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Fromm" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Pellerin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Di Gesu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.0220" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035171v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Brans" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Manzi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schtickzelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11291" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523428v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Raffard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.14036" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675396v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Haegeman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Campana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.0256" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04293153v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cote" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dahirel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Altermatt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ansart" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14124" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822123v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L M Campana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis S Chaine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Huet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14101" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603063v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2021.12.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433002v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D Junker" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad G Pearson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102915" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233381v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Winandy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemoine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/araa151" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433044v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Verdonck" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2021.06.007" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016711v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Laurent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.2818" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038145v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Pape M&#248;ller" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Balbont&#237;n" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A Dhondt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Adriaensen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Artemyev" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07305" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02347855v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chaine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clobert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/705410" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016706v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morel-Journel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06857" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340138v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Soriano-Redondo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l White" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.2227" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340183v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2019.07.011" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01936819v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel A Fronhofer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0686-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02413051v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Balbontin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dhondt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Reme&#353;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12896" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016701v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Mortier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Vandegehuchte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.05885" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967678v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Sall&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducamp" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14551" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628046v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0161" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02979624v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leclaire" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Greene" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Dubay" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Drea" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03356-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121028v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Travis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02538" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967687v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Chaine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0269-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386419v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vaugoyeau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Ba&#324;bura" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Barba" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2335" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02962728v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Parthuisot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Vallat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ramon-Portugal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Helfenstein" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12404" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121015v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-015-9776-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967716v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12380" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994449v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr V. Artemyev" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12160" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092055v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders P. M&#248;ller" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1189" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310939v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Immer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-14-134" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016683v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Colmas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-014-1234-7" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016525v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-048X.2012.05829.x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E967C56512D614BEFB5070506450D3BC74537D55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016518v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rieucau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arr121" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967709v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32211-7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016689v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32211-7_14" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611841v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100028" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392935v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Zilio" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bedhomme" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Fronhofer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341074v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Dupont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Legrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Thierry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staffan Jacob" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qraf030" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391874v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2796" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730178v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Philippe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02535-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761809v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Mazorra-Alonso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Peralta-S&#225;nchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Heeb" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin-Vivaldi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiae106" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622660v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Bestion" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina B Baines" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Bonte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0127" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558931v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Fromm" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Pellerin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Di Gesu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.0220" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035171v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Brans" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Manzi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schtickzelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11291" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523428v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Raffard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.14036" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675396v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Haegeman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Campana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.0256" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269361v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Derelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Verdonck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Huet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildem Akerman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001175" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822123v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L M Campana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis S Chaine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14101" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04293153v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cote" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dahirel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Altermatt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ansart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14124" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603063v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2021.12.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433044v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2021.06.007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233381v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Winandy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemoine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/araa151" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433002v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D Junker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad G Pearson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102915" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016711v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Laurent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.2818" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038145v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Pape M&#248;ller" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Balbont&#237;n" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A Dhondt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Adriaensen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Artemyev" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07305" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02347855v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chaine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clobert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/705410" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016706v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morel-Journel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06857" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340138v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Soriano-Redondo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l White" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.2227" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340183v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2019.07.011" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02413051v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Balbontin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dhondt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Reme&#353;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12896" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016701v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Mortier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Vandegehuchte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.05885" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967678v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Sall&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducamp" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14551" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01936819v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel A Fronhofer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0686-0" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628046v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0161" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02979624v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leclaire" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Greene" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Dubay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Drea" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03356-x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121028v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Travis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02538" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967687v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Chaine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0269-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386419v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vaugoyeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Ba&#324;bura" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Barba" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2335" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02962728v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Parthuisot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Vallat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ramon-Portugal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Helfenstein" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12404" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121015v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-015-9776-5" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967716v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12380" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994449v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr V. Artemyev" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12160" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092055v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders P. M&#248;ller" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1189" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310939v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Immer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-14-134" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016683v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Colmas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-014-1234-7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016525v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-048X.2012.05829.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E967C56512D614BEFB5070506450D3BC74537D55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016518v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rieucau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arr121" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967709v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32211-7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016689v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32211-7_14" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611841v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100028" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392935v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Zilio" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bedhomme" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Fronhofer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>