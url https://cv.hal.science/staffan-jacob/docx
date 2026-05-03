--- v1 (2026-04-01)
+++ v2 (2026-05-03)
@@ -961,265 +961,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non‐genetic phenotypic variability affects populations and communities in protist microcosms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenotypic plasticity and the effects of thermal fluctuations on specialists and generalists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Staffan Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allan Raffard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bart Haegeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Campana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.14036⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 291 (2025), pp.20240256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2024.0256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04523428v1</w:t>
+                <w:t xml:space="preserve">hal-04675396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic plasticity and the effects of thermal fluctuations on specialists and generalists</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non‐genetic phenotypic variability affects populations and communities in protist microcosms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Raffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staffan Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schtickzelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 291 (2025), pp.20240256. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 93 (2), pp.221-230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2024.0256⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.14036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675396v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The macronuclear genomic landscape within Tetrahymena thermophila</w:t>
               </w:r>
@@ -1352,51 +1352,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersal plasticity driven by variation in fitness across species and environmental gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie L M Campana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Raffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis S Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1607,90 +1607,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersal syndromes can link intraspecific trait variability and meta-ecosystem functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Raffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvire Bestion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Haegeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schtickzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1735,408 +1735,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03603063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic plasticity through disposable genetic adaptation in ciliates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rik Verdonck</w:t>
+                <w:t xml:space="preserve">Plastic cell morphology changes during dispersal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony D Junker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Staffan Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Philippe</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chad G Pearson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tim.2021.06.007⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (8), pp.102915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.102915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03433044v1</w:t>
+                <w:t xml:space="preserve">hal-03433002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal and personal information mediates the use of social cues about predation risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurane Winandy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Di Gesu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staffan Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 32 (3), pp.518-528. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/beheco/araa151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic cell morphology changes during dispersal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony D Junker</w:t>
+                <w:t xml:space="preserve">Phenotypic plasticity through disposable genetic adaptation in ciliates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rik Verdonck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staffan Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Philippe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chad G Pearson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 24 (8), pp.102915. </w:t>
+              <w:t xml:space="preserve">Trends in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.102915⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tim.2021.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03433002v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03433044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragmentation mediates thermal habitat choice in ciliate microcosms</w:t>
               </w:r>
@@ -2780,51 +2780,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staffan Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurane Winandy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2865,680 +2865,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of interspecific coexistence on laying date and clutch size in two closely related species of hole-nesting birds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bottom-up and top-down control of dispersal across major organismal groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Balbontin</w:t>
+                <w:t xml:space="preserve">Emanuel A Fronhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Altermatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Dhondt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frank Adriaensen</w:t>
+                <w:t xml:space="preserve">Simon Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.12896⟩</w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (12), pp.1859-1863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41559-018-0686-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02413051v1</w:t>
+                <w:t xml:space="preserve">hal-01936819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat choice stabilizes metapopulation dynamics by enabling ecological specialization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of interspecific coexistence on laying date and clutch size in two closely related species of hole-nesting birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Pape Møller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Balbontin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederik Mortier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Staffan Jacob</w:t>
+                <w:t xml:space="preserve">André Dhondt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martijn Vandegehuchte</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vladimir Remeš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Adriaensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 128 (4), pp.529-539. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 87 (6), pp.1738-1748. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/oik.05885⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.12896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03016701v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical regulation of body feather microbiota in a wild bird</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Habitat choice stabilizes metapopulation dynamics by enabling ecological specialization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staffan Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Ducamp</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martijn Vandegehuchte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dries Bonte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 27 (7), pp.1727-1738. </w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 128 (4), pp.529-539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.14551⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/oik.05885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04967678v1</w:t>
+                <w:t xml:space="preserve">hal-03016701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottom-up and top-down control of dispersal across major organismal groups</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical regulation of body feather microbiota in a wild bird</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Staffan Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuel A Fronhofer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Armelle Ansart</w:t>
+                <w:t xml:space="preserve">Louis Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Zinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Blanchet</w:t>
+                <w:t xml:space="preserve">Christine Ducamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2 (12), pp.1859-1863. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (7), pp.1727-1738. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41559-018-0686-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.14551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01936819v1</w:t>
+                <w:t xml:space="preserve">hal-04967678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate warming reduces gut microbiota diversity in a vertebrate ectotherm</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gene flow favours local adaptation under habitat choice in ciliate microcosms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staffan Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucie Di Gesu</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle Richard</w:t>
+                <w:t xml:space="preserve">A. S. Chaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dries Bonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schtickzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 1 (6), pp.0161. </w:t>
+              <w:t xml:space="preserve">, 2017, 1 (9), pp.1407-1410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41559-017-0161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41559-017-0269-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01628046v1</w:t>
+                <w:t xml:space="preserve">hal-04967687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social odours covary with bacterial community in the anal secretions of wild meerkats</w:t>
               </w:r>
@@ -3782,161 +3782,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene flow favours local adaptation under habitat choice in ciliate microcosms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climate warming reduces gut microbiota diversity in a vertebrate ectotherm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvire Bestion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staffan Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delphine Legrand</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Zinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Di Gesu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. S. Chaine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Schtickzelle</w:t>
+                <w:t xml:space="preserve">Murielle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 1 (9), pp.1407-1410. </w:t>
+              <w:t xml:space="preserve">, 2017, 1 (6), pp.0161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41559-017-0269-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41559-017-0161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04967687v1</w:t>
+                <w:t xml:space="preserve">hal-01628046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interspecific variation in the relationship between clutch size, laying date and intensity of urbanization in four species of hole-nesting birds.</w:t>
               </w:r>
@@ -4770,51 +4770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Parthuisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ducamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14, pp.134. </w:t>
@@ -5260,51 +5260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schtickzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Chaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Witzany; Nowacki. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biocommunication of Ciliates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
@@ -5894,51 +5894,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341074v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Dupont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Legrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Thierry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staffan Jacob" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qraf030" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391874v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2796" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730178v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Philippe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02535-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761809v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Mazorra-Alonso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Peralta-S&#225;nchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Heeb" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin-Vivaldi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiae106" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622660v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Bestion" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina B Baines" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Bonte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0127" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558931v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Fromm" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Pellerin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Di Gesu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.0220" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035171v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Brans" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Manzi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schtickzelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11291" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523428v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Raffard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.14036" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675396v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Haegeman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Campana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.0256" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269361v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Derelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Verdonck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Huet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildem Akerman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001175" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822123v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L M Campana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis S Chaine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14101" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04293153v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cote" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dahirel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Altermatt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ansart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14124" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603063v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2021.12.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433044v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2021.06.007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233381v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Winandy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemoine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/araa151" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433002v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D Junker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad G Pearson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102915" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016711v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Laurent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.2818" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038145v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Pape M&#248;ller" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Balbont&#237;n" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A Dhondt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Adriaensen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Artemyev" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07305" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02347855v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chaine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clobert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/705410" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016706v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morel-Journel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06857" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340138v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Soriano-Redondo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l White" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.2227" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340183v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2019.07.011" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02413051v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Balbontin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dhondt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Reme&#353;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12896" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016701v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Mortier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Vandegehuchte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.05885" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967678v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Sall&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducamp" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14551" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01936819v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel A Fronhofer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0686-0" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628046v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0161" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02979624v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leclaire" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Greene" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Dubay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Drea" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03356-x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121028v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Travis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02538" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967687v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Chaine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0269-5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386419v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vaugoyeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Ba&#324;bura" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Barba" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2335" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02962728v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Parthuisot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Vallat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ramon-Portugal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Helfenstein" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12404" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121015v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-015-9776-5" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967716v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12380" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994449v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr V. Artemyev" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12160" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092055v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders P. M&#248;ller" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1189" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310939v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Immer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-14-134" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016683v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Colmas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-014-1234-7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016525v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-048X.2012.05829.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E967C56512D614BEFB5070506450D3BC74537D55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016518v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rieucau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arr121" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967709v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32211-7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016689v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32211-7_14" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611841v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100028" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392935v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Zilio" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bedhomme" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Fronhofer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341074v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Dupont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Legrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Thierry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staffan Jacob" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qraf030" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391874v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2796" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730178v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Philippe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02535-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761809v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Mazorra-Alonso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Peralta-S&#225;nchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Heeb" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin-Vivaldi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiae106" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622660v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Bestion" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina B Baines" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Bonte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0127" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558931v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Fromm" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Pellerin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Di Gesu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.0220" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035171v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Brans" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Manzi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schtickzelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11291" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675396v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Haegeman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Campana" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.0256" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523428v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Raffard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.14036" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269361v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Derelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Verdonck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Huet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildem Akerman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001175" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822123v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L M Campana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis S Chaine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14101" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04293153v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cote" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dahirel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Altermatt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ansart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14124" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603063v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2021.12.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433002v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D Junker" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad G Pearson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102915" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233381v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Winandy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemoine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/araa151" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433044v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2021.06.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016711v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Laurent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.2818" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038145v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Pape M&#248;ller" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Balbont&#237;n" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A Dhondt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Adriaensen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Artemyev" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07305" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02347855v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chaine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clobert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/705410" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016706v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morel-Journel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06857" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340138v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Soriano-Redondo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l White" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.2227" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340183v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2019.07.011" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01936819v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel A Fronhofer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0686-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02413051v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Balbontin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dhondt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Reme&#353;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12896" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016701v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Mortier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Vandegehuchte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.05885" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967678v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Sall&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducamp" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14551" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967687v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Chaine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0269-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02979624v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leclaire" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Greene" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Dubay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Drea" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03356-x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121028v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Travis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02538" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628046v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0161" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386419v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vaugoyeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Ba&#324;bura" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Barba" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2335" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02962728v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Parthuisot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Vallat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ramon-Portugal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Helfenstein" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12404" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121015v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-015-9776-5" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967716v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12380" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994449v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr V. Artemyev" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12160" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092055v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders P. M&#248;ller" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1189" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310939v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Immer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-14-134" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016683v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Colmas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-014-1234-7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016525v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-048X.2012.05829.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E967C56512D614BEFB5070506450D3BC74537D55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016518v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rieucau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arr121" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967709v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32211-7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016689v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32211-7_14" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611841v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100028" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392935v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Zilio" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bedhomme" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Fronhofer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>