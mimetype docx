--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -334,403 +334,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientist engagement and the knowledge-action gap</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léonard Dupont</w:t>
+                <w:t xml:space="preserve">Microbiota and the volatile profile of avian nests are associated with each other and with the intensity of parasitism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mónica Mazorra-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Manuel Peralta-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Heeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staffan Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Martin-Vivaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-024-02535-0⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 100 (10), pp.fiae106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiae106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04730178v1</w:t>
+                <w:t xml:space="preserve">hal-04761809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota and the volatile profile of avian nests are associated with each other and with the intensity of parasitism</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Species interactions affect dispersal: a meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Martin-Vivaldi</w:t>
+                <w:t xml:space="preserve">Elvire Bestion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celina B Baines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dries Bonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiae106⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Diversity-dependence of dispersal: interspecific interactions determine spatial dynamics, 379 (1907), pp.20230127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2023.0127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04761809v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species interactions affect dispersal: a meta-analysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dries Bonte</w:t>
+                <w:t xml:space="preserve">Scientist engagement and the knowledge-action gap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Staffan Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Coulon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hervé Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Diversity-dependence of dispersal: interspecific interactions determine spatial dynamics, 379 (1907), pp.20230127. </w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2023.0127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41559-024-02535-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04622660v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Warming effects on lizard gut microbiome depend on habitat connectivity</w:t>
               </w:r>
@@ -961,265 +961,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic plasticity and the effects of thermal fluctuations on specialists and generalists</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Non‐genetic phenotypic variability affects populations and communities in protist microcosms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Raffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staffan Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schtickzelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2024.0256⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 93 (2), pp.221-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.14036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04675396v1</w:t>
+                <w:t xml:space="preserve">hal-04523428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non‐genetic phenotypic variability affects populations and communities in protist microcosms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenotypic plasticity and the effects of thermal fluctuations on specialists and generalists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Staffan Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bart Haegeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allan Raffard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julie Campana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 93 (2), pp.221-230. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 291 (2025), pp.20240256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.14036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2024.0256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04523428v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The macronuclear genomic landscape within Tetrahymena thermophila</w:t>
               </w:r>
@@ -1352,51 +1352,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersal plasticity driven by variation in fitness across species and environmental gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie L M Campana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Raffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis S Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1607,90 +1607,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersal syndromes can link intraspecific trait variability and meta-ecosystem functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Raffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Bestion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart Haegeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schtickzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1735,408 +1735,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03603063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic cell morphology changes during dispersal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony D Junker</w:t>
+                <w:t xml:space="preserve">Phenotypic plasticity through disposable genetic adaptation in ciliates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rik Verdonck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staffan Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Philippe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chad G Pearson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.102915⟩</w:t>
+              <w:t xml:space="preserve">Trends in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tim.2021.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03433002v1</w:t>
+                <w:t xml:space="preserve">hal-03433044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal and personal information mediates the use of social cues about predation risk</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Lemoine</w:t>
+                <w:t xml:space="preserve">Plastic cell morphology changes during dispersal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony D Junker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staffan Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chad G Pearson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/beheco/araa151⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (8), pp.102915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2021.102915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03233381v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03433002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic plasticity through disposable genetic adaptation in ciliates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Legrand</w:t>
+                <w:t xml:space="preserve">Maternal and personal information mediates the use of social cues about predation risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurane Winandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Di Gesu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staffan Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Behavioral Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (3), pp.518-528. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tim.2021.06.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/beheco/araa151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03433044v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03233381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragmentation mediates thermal habitat choice in ciliate microcosms</w:t>
               </w:r>
@@ -2354,304 +2354,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03038145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability in Dispersal Syndromes Is a Key Driver of Metapopulation Dynamics in Experimental Microcosms</w:t>
+                <w:t xml:space="preserve">Fragmentation and the context‐dependence of dispersal syndromes: matrix harshness modifies resident‐disperser phenotypic differences in microcosms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staffan Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Chaine</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Delphine Legrand</w:t>
+                <w:t xml:space="preserve">Thibaut Morel-Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schtickzelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/705410⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 129 (2), pp.158-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.06857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347855v1</w:t>
+                <w:t xml:space="preserve">hal-03016706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation and the context‐dependence of dispersal syndromes: matrix harshness modifies resident‐disperser phenotypic differences in microcosms</w:t>
+                <w:t xml:space="preserve">Variability in Dispersal Syndromes Is a Key Driver of Metapopulation Dynamics in Experimental Microcosms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staffan Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Estelle Laurent</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Morel-Journel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Schtickzelle</w:t>
+                <w:t xml:space="preserve">Jean Clobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 129 (2), pp.158-169. </w:t>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 194 (5), pp.613-626. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/oik.06857⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/705410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03016706v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altered trophic interactions in warming climates: consequences for predator diet breadth and fitness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Bestion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Soriano-Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2741,90 +2741,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat fragmentation experiments on arthropods: what to do next?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Bestion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staffan Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurane Winandy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2865,853 +2865,853 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02340183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottom-up and top-down control of dispersal across major organismal groups</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of interspecific coexistence on laying date and clutch size in two closely related species of hole-nesting birds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Pape Møller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuel A Fronhofer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Armelle Ansart</w:t>
+                <w:t xml:space="preserve">Javier Balbontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Blanchet</w:t>
+                <w:t xml:space="preserve">André Dhondt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Remeš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Adriaensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-018-0686-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 87 (6), pp.1738-1748. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2656.12896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01936819v1</w:t>
+                <w:t xml:space="preserve">hal-02413051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of interspecific coexistence on laying date and clutch size in two closely related species of hole-nesting birds</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Habitat choice stabilizes metapopulation dynamics by enabling ecological specialization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Dhondt</w:t>
+                <w:t xml:space="preserve">Frederik Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Staffan Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Remeš</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martijn Vandegehuchte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dries Bonte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 87 (6), pp.1738-1748. </w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 128 (4), pp.529-539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2656.12896⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/oik.05885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413051v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat choice stabilizes metapopulation dynamics by enabling ecological specialization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical regulation of body feather microbiota in a wild bird</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Staffan Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederik Mortier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Staffan Jacob</w:t>
+                <w:t xml:space="preserve">Louis Sallé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Zinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martijn Vandegehuchte</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christine Ducamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 128 (4), pp.529-539. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (7), pp.1727-1738. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/oik.05885⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.14551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03016701v1</w:t>
+                <w:t xml:space="preserve">hal-04967678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical regulation of body feather microbiota in a wild bird</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bottom-up and top-down control of dispersal across major organismal groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Sallé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexis Chaine</w:t>
+                <w:t xml:space="preserve">Emanuel A Fronhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Altermatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Ducamp</w:t>
+                <w:t xml:space="preserve">Simon Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 27 (7), pp.1727-1738. </w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (12), pp.1859-1863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.14551⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41559-018-0686-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04967678v1</w:t>
+                <w:t xml:space="preserve">hal-01936819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene flow favours local adaptation under habitat choice in ciliate microcosms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Social odours covary with bacterial community in the anal secretions of wild meerkats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Leclaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staffan Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Greene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Dubay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Drea</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41559-017-0269-5⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.3240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-03356-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04967687v1</w:t>
+                <w:t xml:space="preserve">hal-02979624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social odours covary with bacterial community in the anal secretions of wild meerkats</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gene flow favours local adaptation under habitat choice in ciliate microcosms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staffan Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">George Dubay</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Drea</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. S. Chaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dries Bonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schtickzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7, pp.3240. </w:t>
+              <w:t xml:space="preserve">Nature Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (9), pp.1407-1410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-03356-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41559-017-0269-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02979624v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of dispersal strategies and dispersal syndromes in fragmented landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Bestion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staffan Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3788,51 +3788,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate warming reduces gut microbiota diversity in a vertebrate ectotherm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Bestion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staffan Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4203,77 +4203,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habitat matching and spatial heterogeneity of phenotypes: implications for metapopulation and metacommunity functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staffan Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvire Bestion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4372,51 +4372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schtickzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 84 (5), pp.1373-1383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4744,77 +4744,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staffan Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anika Immer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Parthuisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ducamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14, pp.134. </w:t>
@@ -4891,51 +4891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Colmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Parthuisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Heeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 101 (11), pp.929-938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4982,51 +4982,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouth colour components of begging are dynamic signals of quality in European starling nestlings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staffan Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Heeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Avian Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 44 (1), pp.039-044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5098,51 +5098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staffan Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Rieucau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Heeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 22 (6), pp.1249-1255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5221,90 +5221,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(2016) Social information in cooperation and dispersal in Tetrahymena. In Witzany &amp; Nowacki (Eds) . Springer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staffan Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schtickzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Chaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Witzany; Nowacki. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biocommunication of Ciliates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
@@ -5355,90 +5355,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Information in Cooperation and Dispersal in Tetrahymena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staffan Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Clobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schtickzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biocommunication of Ciliates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.235-252, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5894,51 +5894,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341074v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Dupont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Legrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Thierry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staffan Jacob" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qraf030" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391874v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2796" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730178v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Philippe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02535-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761809v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Mazorra-Alonso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Peralta-S&#225;nchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Heeb" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin-Vivaldi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiae106" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622660v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Bestion" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina B Baines" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Bonte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0127" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558931v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Fromm" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Pellerin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Di Gesu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.0220" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035171v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Brans" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Manzi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schtickzelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11291" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675396v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Haegeman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Campana" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.0256" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523428v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Raffard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.14036" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269361v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Derelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Verdonck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Huet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildem Akerman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001175" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822123v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L M Campana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis S Chaine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14101" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04293153v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cote" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dahirel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Altermatt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ansart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14124" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603063v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2021.12.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433002v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D Junker" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad G Pearson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102915" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233381v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Winandy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemoine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/araa151" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433044v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2021.06.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016711v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Laurent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.2818" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038145v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Pape M&#248;ller" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Balbont&#237;n" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A Dhondt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Adriaensen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Artemyev" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07305" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02347855v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chaine" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clobert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/705410" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016706v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morel-Journel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06857" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340138v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Soriano-Redondo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l White" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.2227" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340183v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2019.07.011" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01936819v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel A Fronhofer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0686-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02413051v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Balbontin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dhondt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Reme&#353;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12896" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016701v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Mortier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Vandegehuchte" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.05885" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967678v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Sall&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducamp" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14551" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967687v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Chaine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0269-5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02979624v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leclaire" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Greene" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Dubay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Drea" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03356-x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121028v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Travis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02538" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628046v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0161" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386419v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vaugoyeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Ba&#324;bura" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Barba" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2335" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02962728v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Parthuisot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Vallat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ramon-Portugal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Helfenstein" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12404" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121015v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-015-9776-5" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967716v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12380" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994449v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr V. Artemyev" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12160" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092055v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders P. M&#248;ller" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1189" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310939v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Immer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-14-134" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016683v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Colmas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-014-1234-7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016525v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-048X.2012.05829.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E967C56512D614BEFB5070506450D3BC74537D55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016518v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rieucau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arr121" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967709v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32211-7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016689v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32211-7_14" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611841v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100028" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392935v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Zilio" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bedhomme" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Fronhofer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341074v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Dupont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Legrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Thierry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staffan Jacob" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/evlett/qraf030" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391874v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2796" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761809v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Mazorra-Alonso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Peralta-S&#225;nchez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Heeb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Martin-Vivaldi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiae106" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622660v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire Bestion" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina B Baines" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Bonte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Coulon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0127" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730178v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Philippe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-024-02535-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558931v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Fromm" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Zinger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Pellerin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Di Gesu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.0220" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035171v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Brans" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Manzi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schtickzelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.11291" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523428v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Raffard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.14036" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675396v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Haegeman" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Campana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.0256" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269361v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Derelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Verdonck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Huet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildem Akerman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001175" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822123v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie L M Campana" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis S Chaine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14101" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04293153v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cote" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dahirel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Altermatt" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ansart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14124" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603063v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2021.12.001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433044v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2021.06.007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433002v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D Junker" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chad G Pearson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2021.102915" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233381v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Winandy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lemoine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/araa151" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016711v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Laurent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.2818" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038145v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Pape M&#248;ller" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Balbont&#237;n" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A Dhondt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Adriaensen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Artemyev" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07305" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016706v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Morel-Journel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.06857" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02347855v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chaine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clobert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/705410" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340138v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Soriano-Redondo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l White" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2019.2227" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02340183v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2019.07.011" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02413051v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Balbontin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Dhondt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Reme&#353;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12896" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016701v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Mortier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn Vandegehuchte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.05885" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967678v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Sall&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducamp" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14551" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01936819v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel A Fronhofer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-018-0686-0" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02979624v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Leclaire" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Greene" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Dubay" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Drea" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03356-x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967687v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Chaine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0269-5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121028v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Travis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02538" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628046v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41559-017-0161" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386419v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vaugoyeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Ba&#324;bura" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Barba" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2335" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02962728v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Parthuisot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Vallat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Ramon-Portugal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Helfenstein" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12404" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121015v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-015-9776-5" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967716v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2656.12380" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994449v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr V. Artemyev" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12160" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092055v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders P. M&#248;ller" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1189" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310939v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Immer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-14-134" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016683v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Colmas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-014-1234-7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016525v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-048X.2012.05829.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E967C56512D614BEFB5070506450D3BC74537D55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016518v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rieucau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/beheco/arr121" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967709v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32211-7" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016689v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32211-7_14" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611841v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100028" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392935v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Zilio" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bedhomme" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Fronhofer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>