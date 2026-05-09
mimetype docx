--- v1 (2026-03-27)
+++ v2 (2026-05-09)
@@ -66,906 +66,975 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tale of two SUSYs</w:t>
+                <w:t xml:space="preserve">The stochastic approach for anomalies in supersymmetric theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stam Nicolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corfu Summer Institute 2024 "School and Workshops on Elementary Particle Physics and Gravity" (CORFU2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Corfu, Greece</w:t>
+              <w:t xml:space="preserve">Corfu Summer Institute, Workshop on the Standard Model and Beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Corfu, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05015002v1</w:t>
+                <w:t xml:space="preserve">hal-05575206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavor and Fluctuations</w:t>
+                <w:t xml:space="preserve">A tale of two SUSYs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stam Nicolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corfu 2023: Workshop on the Standard Model and Beyond</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Corfu, Greece</w:t>
+              <w:t xml:space="preserve">Corfu Summer Institute 2024 "School and Workshops on Elementary Particle Physics and Gravity" (CORFU2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Corfu, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04536152v1</w:t>
+                <w:t xml:space="preserve">hal-05015002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noisy SUSY</w:t>
+                <w:t xml:space="preserve">Flavor and Fluctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stam Nicolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corfu Summer Institute 2022 "School and Workshops on Elementary Particle Physics and Gravity"</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Corfu 2023: Workshop on the Standard Model and Beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Corfu, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04055934v1</w:t>
+                <w:t xml:space="preserve">hal-04536152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hidden fluxes, that control the fluctuations of scalar fields</w:t>
+                <w:t xml:space="preserve">Noisy SUSY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stam Nicolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th Conference on Recent Developments in High Energy Physics and Cosmology of the Hellenic Society for the Study of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/2105/1/012003⟩</w:t>
+              <w:t xml:space="preserve">Corfu Summer Institute 2022 "School and Workshops on Elementary Particle Physics and Gravity"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EISA, Aug 2022, Corfu, Greece. pp.108, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.436.0108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281341v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04055934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The continuum limit of the modular discretization of AdS$_2$</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The hidden fluxes, that control the fluctuations of scalar fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stam Nicolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 Corfu Workshops, "Elementary Particle Physics and Gravity"</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22323/1.406.0243⟩</w:t>
+              <w:t xml:space="preserve">38th Conference on Recent Developments in High Energy Physics and Cosmology of the Hellenic Society for the Study of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Thessaloniki, Greece. pp.012003, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2105/1/012003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663399v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supersymmetry and deterministic chaos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The continuum limit of the modular discretization of AdS$_2$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minos Axenides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Floratos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stam Nicolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supersymmetry and Quantum Symmetries 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 Corfu Workshops, "Elementary Particle Physics and Gravity"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Corfu, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/1.406.0243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426037v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The layered phase of anisotropic gauge theories: A model for topological insulators</w:t>
+                <w:t xml:space="preserve">Supersymmetry and deterministic chaos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stam Nicolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNFP2019: Workshop ``Lattice Field Theories and Condensed Matter Physics''</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Kolymbari, Greece</w:t>
+              <w:t xml:space="preserve">Supersymmetry and Quantum Symmetries 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Yerevan, Armenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02496749v1</w:t>
+                <w:t xml:space="preserve">hal-02426037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the holomorphic anomaly of the $D=2, \mathcal{N}=2$, Wess-Zumino model on the lattice</w:t>
+                <w:t xml:space="preserve">The layered phase of anisotropic gauge theories: A model for topological insulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stam Nicolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supersymmetries and Quantum Symmetries 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Dubna, Russia</w:t>
+              <w:t xml:space="preserve">ICNFP2019: Workshop ``Lattice Field Theories and Condensed Matter Physics''</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Kolymbari, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01668738v1</w:t>
+                <w:t xml:space="preserve">hal-02496749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-dimensional colored fluctuation-dissipation theorem for spin systems</w:t>
+                <w:t xml:space="preserve">Probing the holomorphic anomaly of the $D=2, \mathcal{N}=2$, Wess-Zumino model on the lattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stam Nicolis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Tranchida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61st Annual Conference on Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">Supersymmetries and Quantum Symmetries 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Dubna, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01377522v1</w:t>
+                <w:t xml:space="preserve">hal-01668738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layered Phase Investigations</w:t>
+                <w:t xml:space="preserve">Finite-dimensional colored fluctuation-dissipation theorem for spin systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stam Nicolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Thibaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tranchida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXV International Symposium on Lattice Field Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Regensburg, Germany</w:t>
+              <w:t xml:space="preserve">61st Annual Conference on Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00283696v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Layered Phase Investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stam Nicolis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXV International Symposium on Lattice Field Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Regensburg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Unitary Evolution on a Discrete Phase Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stam Nicolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. G. Floratos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIrd International Symposium on Lattice Field Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Dublin, Ireland. pp.260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -975,2229 +1044,2125 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exponential mixing of all orders for Arnol'd cat map lattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minos Axenides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Floratos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stam Nicolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Higher time derivatives in the microcanonical ensemble describe dynamics of flux-coupled classical and quantum oscillators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stam Nicolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unitary Evolution on a Phase Space with Power of Two Discretization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stam Nicolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. G. Floratos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of contact epidemic models for finite populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stam Nicolis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02532082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path Integral Spin Dynamics for Quantum Paramagnets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Path integral spin dynamics for quantum paramagnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nussle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Thibaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stam Nicolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Physics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 4 (8), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+              <w:t xml:space="preserve">, 2024, 4 (8), pp.2400057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/apxr.202400057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05445200v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path integral spin dynamics for quantum paramagnets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Numerical Simulations of a Spin Dynamics Model Based on a Path Integral Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nussle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stam Nicolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Barker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Physics Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/apxr.202400057⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, pp.043075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.5.043075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04565444v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04011602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulations of a Spin Dynamics Model Based on a Path Integral Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Nussle</w:t>
+                <w:t xml:space="preserve">Arnol'd cat map lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minos Axenides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Floratos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stam Nicolis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Barker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.5.043075⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (6), pp.064206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.107.064206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04011602v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03747767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnol'd cat map lattices</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Floratos</w:t>
+                <w:t xml:space="preserve">Route to chaos in a branching model of neural network dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rashid V. Williams-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stam Nicolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.107.064206⟩</w:t>
+              <w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 165 (Part 1), pp.112739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chaos.2022.112739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03747767v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03667164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Route to chaos in a branching model of neural network dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rashid V. Williams-García</w:t>
+                <w:t xml:space="preserve">Emerging magnetic nutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Thibaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stam Nicolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chaos, Solitons &amp; Fractals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chaos.2022.112739⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 94 (10), pp.196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/s10051-021-00211-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03667164v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03162639v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging magnetic nutation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Thibaudeau</w:t>
+                <w:t xml:space="preserve">The arithmetic geometry of AdS$_2$ and its continuum limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minos Axenides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Floratos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stam Nicolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjb/s10051-021-00211-x⟩</w:t>
+              <w:t xml:space="preserve">Symmetry, Integrability and Geometry : Methods and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17, pp.004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3842/sigma.2021.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03162639v2</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The arithmetic geometry of AdS$_2$ and its continuum limit</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Floratos</w:t>
+                <w:t xml:space="preserve">Nutation Wave as a Platform for Ultrafast Spin Dynamics in Ferromagnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imam Makhfudz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrick Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stam Nicolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symmetry, Integrability and Geometry : Methods and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3842/sigma.2021.004⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (13), pp.132403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0013062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267951v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutation Wave as a Platform for Ultrafast Spin Dynamics in Ferromagnets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Enrick Olive</w:t>
+                <w:t xml:space="preserve">Coupling magneto-elastic Lagrangians to spin transfer torque sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nussle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Thibaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stam Nicolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0013062⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 469, pp.633-637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2018.09.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338986v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing magneto-elastic phenomena through an effective spin-bath coupling model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nussle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Thibaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stam Nicolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjb/e2019-90539-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01880502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling magneto-elastic Lagrangians to spin transfer torque sources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Dynamic magnetostriction for antiferromagnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nussle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Thibaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stam Nicolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100, pp.214428</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01645405v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02168016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic magnetostriction for antiferromagnets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Thibaudeau</w:t>
+                <w:t xml:space="preserve">The quantum cat map on the modular discretization of extremal black hole horizons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minos Axenides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Floratos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stam Nicolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 100, pp.214428</w:t>
+              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 78, pp.412</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02168016v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01358068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The quantum cat map on the modular discretization of extremal black hole horizons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Floratos</w:t>
+                <w:t xml:space="preserve">Nambu mechanics for stochastic magnetization dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Thibaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nussle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stam Nicolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 78, pp.412</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 432, pp.175-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01358068v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite-dimensional colored fluctuation-dissipation theorem for spin systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stam Nicolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Thibaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Tranchida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (5), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4975132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05445918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nambu mechanics for stochastic magnetization dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Non-Markovian Magnetization Dynamics for Uniaxial Nanomagnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Thibaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Nussle</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tranchida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stam Nicolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (7), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tmag.2016.2522502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01382369v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05446610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Markovian Magnetization Dynamics for Uniaxial Nanomagnets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Probing the hue of the stochastic magnetization dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stam Nicolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tranchida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Thibaudeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stam Nicolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 52 (7), pp.1-4. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 738 (7), pp.012005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/tmag.2016.2522502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05446610v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05445265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the hue of the stochastic magnetization dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Colored-Noise Magnetization Dynamics: From Weakly to Strongly Correlated Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Tranchida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Thibaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stam Nicolis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Thibaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tmag.2016.2522502⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (7), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tmag.2016.2527362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05445265v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05445248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colored-Noise Magnetization Dynamics: From Weakly to Strongly Correlated Noise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Closing the hierarchy for non-Markovian magnetization dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tranchida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Tranchida</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascal Thibaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stam Nicolis</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nicolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tmag.2016.2527362⟩</w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 486, pp.57-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2015.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05445248v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05446645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closing the hierarchy for non-Markovian magnetization dynamics</w:t>
+                <w:t xml:space="preserve">Quantum Magnets and Matrix Lorenz Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Tranchida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...103 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Thibaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nicolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3475,51 +3440,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AiiDA-MAGNEFLOW : a high-throughput framework for deriving magnetic materials properties for spintronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Thibaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stam Nicolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3602,64 +3567,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A group action principle for Nambu dynamics of spin degrees of freedom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stam Nicolis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Thibaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nussle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dobrev V. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum Theory and Symmetries with Lie Theory and Its Applications in Physics Volume 2. LT-XII/QTS-X 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 255, Springer, pp.411-420, 2018, Springer Proceedings in Mathematics &amp; Statistics, 978-981-13-2178-8. </w:t>
@@ -4063,51 +4028,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015002v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stam Nicolis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536152v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055934v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.436.0108" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281341v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2105/1/012003" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663399v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minos Axenides" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Floratos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.406.0243" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426037v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496749v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668738v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377522v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thibaudeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tranchida" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283696v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784946v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. Floratos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400088v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796789v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784947v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532082v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05445200v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nussle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apxr.202400057" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565444v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011602v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Barker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.5.043075" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747767v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.064206" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667164v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid V. Williams-Garc&#237;a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2022.112739" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03162639v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/s10051-021-00211-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267951v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3842/sigma.2021.004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338986v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imam Makhfudz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrick Olive" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0013062" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880502v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2019-90539-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645405v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2018.09.030" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02168016v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358068v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05445918v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4975132" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382369v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05446610v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2016.2522502" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05445265v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05445248v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2016.2527362" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05446645v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tranchida" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicolis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2015.10.012" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05445274v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/574/1/012146" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782303v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Krokhotin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti J. Niemi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4865933" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787609v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zerkak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967984v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fayolle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681319v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-2179-5_32" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01295226v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01502663v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575206v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stam Nicolis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015002v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536152v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055934v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.436.0108" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281341v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2105/1/012003" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663399v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minos Axenides" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Floratos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.406.0243" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426037v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496749v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668738v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377522v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thibaudeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Tranchida" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283696v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784946v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. G. Floratos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400088v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796789v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784947v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532082v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565444v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nussle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/apxr.202400057" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011602v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Barker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.5.043075" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03747767v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.064206" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667164v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid V. Williams-Garc&#237;a" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chaos.2022.112739" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03162639v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/s10051-021-00211-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267951v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3842/sigma.2021.004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338986v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imam Makhfudz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrick Olive" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0013062" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645405v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2018.09.030" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880502v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2019-90539-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02168016v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358068v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382369v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05445918v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4975132" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05446610v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2016.2522502" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05445265v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05445248v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2016.2527362" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05446645v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tranchida" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nicolis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2015.10.012" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05445274v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/574/1/012146" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782303v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Krokhotin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti J. Niemi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4865933" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787609v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zerkak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967984v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fayolle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681319v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-2179-5_32" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01295226v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01502663v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>