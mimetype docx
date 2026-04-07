--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -829,209 +829,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site-specific artistic practices as potential ways of urban co-existence and intercultural communication</w:t>
+                <w:t xml:space="preserve">Le territoire euro-méditerranéen, mobilité artistique et productions discursives du dialogue interculturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eirini Iliopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comunicazioni sociali</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26350/001200_000150⟩</w:t>
+              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 52 (Territoires et discours du transfrontalier), pp.41-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/semen.18308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03616379v1</w:t>
+                <w:t xml:space="preserve">hal-03616386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le territoire euro-méditerranéen, mobilité artistique et productions discursives du dialogue interculturel</w:t>
+                <w:t xml:space="preserve">Site-specific artistic practices as potential ways of urban co-existence and intercultural communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Protonotariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eirini Iliopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 52 (Territoires et discours du transfrontalier), pp.41-54. </w:t>
+              <w:t xml:space="preserve">Comunicazioni sociali</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, XLIV (1 [Migrations/Mediations]), pp.105-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/semen.18308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26350/001200_000150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03616386v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activism and bottom-up narratives of change in Greek cultural policy</w:t>
               </w:r>
@@ -1502,51 +1502,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UrbanDig Project: sport practices and artistic interventions for co-creating urban space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dikaia Chatziefstathiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eirini Iliopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2765,225 +2765,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05031963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux culturels européens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Questionner la diversité culturelle depuis Iași</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Renucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camelia Beciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">épi-revel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questionner la diversité culturelle. Organisations, médias et création à l’ère de la mondialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editura Universităţii Alexandru Ioan Cuza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.19-29, 2023, 978-606-714-933-3</w:t>
+              <w:t xml:space="preserve">, pp.11-15, 2023, 978-606-714-933-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05008196v1</w:t>
+                <w:t xml:space="preserve">hal-05008133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionner la diversité culturelle depuis Iași</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réseaux culturels européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">épi-revel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questionner la diversité culturelle. Organisations, médias et création à l’ère de la mondialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editura Universităţii Alexandru Ioan Cuza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.11-15, 2023, 978-606-714-933-3</w:t>
+              <w:t xml:space="preserve">, pp.19-29, 2023, 978-606-714-933-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05008133v1</w:t>
+                <w:t xml:space="preserve">hal-05008196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 2005 UNESCO Convention as an instrument for international cooperation</w:t>
               </w:r>
@@ -3064,51 +3064,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UrbanDig Project: sport practices and artistic interventions for co-creating urban space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dikaia Chatziefstathiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eirini Iliopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4328,320 +4328,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tiers-lieux culturels comme dispositifs de création, de critique et de sociabilité dans la société numérique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Table-ronde #3 - Tiers-lieux culturels, communs et ESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matina Magkou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pamart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Rasse</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lambert</w:t>
+                <w:t xml:space="preserve">Gaëlle Dechamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIème Congrès de la SFSIC "La numérisation des sociétés"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC), Jun 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">3ème édition du PAM Festival</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ancoats; Pioche; Le Sample, Oct 2023, Bagnolet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04402919v1</w:t>
+                <w:t xml:space="preserve">hal-04397572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table-ronde #3 - Tiers-lieux culturels, communs et ESS</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les tiers-lieux culturels comme dispositifs de création, de critique et de sociabilité dans la société numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Roussel</w:t>
+                <w:t xml:space="preserve">Paul Rasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Renucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billel Aroufoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème édition du PAM Festival</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ancoats; Pioche; Le Sample, Oct 2023, Bagnolet, France</w:t>
+              <w:t xml:space="preserve">XXIIIème Congrès de la SFSIC "La numérisation des sociétés"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC), Jun 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397572v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tiers lieux culturels sous le prisme d’une approche socio-économique : proposition d’une grille de lecture conceptuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5135,208 +5135,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Getting on like a house on fire: Theatre censorship and conditions of crisis In Greece post-2010</w:t>
+                <w:t xml:space="preserve">Unpacking fairness in international cultural relations and communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olga Kolokytha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociological Knowledges for Alternative Futures. 15th Conference of the European Sociological Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Creativity and Innovations in Theatre, Media and Cultural Production: Visions and Values for the Future, University of Arts Belgrade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03616429v1</w:t>
+                <w:t xml:space="preserve">hal-03616440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unpacking fairness in international cultural relations and communication</w:t>
+                <w:t xml:space="preserve">Getting on like a house on fire: Theatre censorship and conditions of crisis In Greece post-2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Kolokytha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Creativity and Innovations in Theatre, Media and Cultural Production: Visions and Values for the Future, University of Arts Belgrade</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">Sociological Knowledges for Alternative Futures. 15th Conference of the European Sociological Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03616440v1</w:t>
+                <w:t xml:space="preserve">hal-03616429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omonia- a place of urban co-existence, artistic expression and participatory action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Protonotariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5678,51 +5678,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9ACB4076"/>
+    <w:nsid w:val="E6DD5414"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5909,51 +5909,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stamatina-magkou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4007-2087" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/276449231" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/57171395815730521898" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000514723696" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384945v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matina Magkou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/141ck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027038v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414036v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Borchi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10286632.2025.2518142" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922394v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Pamart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12svo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026770v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;lissier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.036.0031" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026549v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405087v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Poli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9771/pcr.v15i2.49520" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616379v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Protonotariou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Iliopoulou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26350/001200_000150" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616386v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.18308" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026844v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kolokytha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leda Tsene" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/zkmm-2022-0209" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519402v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/extraprensa2021.188937" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03385184v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lambert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/v12g-mz13" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026892v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ejcmp.2023.v11iss1-article-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026978v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Imperiale" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Fasiello" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa de Matteis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027009v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dikaia Chatziefstathiou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2018.1430485" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484671v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billel Aroufoune" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pamart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_tiers_lieux_culturels_tome_2_experimenter_vivre_et_travailler_autrement_maud_pelissier_billel_aroufoune_matina_magkou_emile_pamart-9782336444918-79399.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271622v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Beciu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renucci" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Ilie Farte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epi-revel.univ-cotedazur.fr/publication/frsic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027408v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Schwalbach" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Spruyt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037098v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/panorama-de-la-recherche-sur-les-tiers-lieux-en-france/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484689v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epi-revel.univ-cotedazur.fr/publication/tlc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709781v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dechamp" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-tiers-lieux-culturels-1/16265" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986784v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;guin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636886v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ferrari-Giovanangeli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031967v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Belinskaya" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47788/LHYH5122" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031963v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Joffre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudebi Thakurata" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katelijn Verstraete" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arts.bg.ac.rs/wp-content/uploads/2024/02/CULTURAL-DIPLOMACY-AND-CULTURAL-RELATIONS.pdf?fbclid=IwAR0DA9Buo7qDgJ-gVChDs5oyfqaQ9HhwYHI49ZBrDF2HFzyKMVe5S1rjilM" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008196v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008133v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032234v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Steinkamp" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032242v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032248v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03385358v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Huret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003134671-15" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032250v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032266v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier Landabidea" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ortega" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032273v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936407v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189477v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025694v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405180v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405334v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405338v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402768v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405297v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402919v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rasse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397572v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dechamp" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Roussel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787744v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998250v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dechamp Gaelle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615685v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Kaminska" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813443v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620313v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616464v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lida Tsene" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616429v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616440v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616453v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanis Papageorgiou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027428v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041340v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stamatina-magkou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4007-2087" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/276449231" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/57171395815730521898" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000514723696" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384945v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matina Magkou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/141ck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027038v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414036v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Borchi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10286632.2025.2518142" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922394v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Pamart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12svo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026770v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;lissier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.036.0031" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026549v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405087v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Poli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9771/pcr.v15i2.49520" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616386v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.18308" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616379v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Protonotariou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Iliopoulou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26350/001200_000150" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026844v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kolokytha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leda Tsene" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/zkmm-2022-0209" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519402v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/extraprensa2021.188937" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03385184v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lambert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/v12g-mz13" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026892v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ejcmp.2023.v11iss1-article-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026978v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Imperiale" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Fasiello" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa de Matteis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027009v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dikaia Chatziefstathiou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2018.1430485" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484671v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billel Aroufoune" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pamart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_tiers_lieux_culturels_tome_2_experimenter_vivre_et_travailler_autrement_maud_pelissier_billel_aroufoune_matina_magkou_emile_pamart-9782336444918-79399.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271622v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Beciu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renucci" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Ilie Farte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epi-revel.univ-cotedazur.fr/publication/frsic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027408v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Schwalbach" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Spruyt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037098v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/panorama-de-la-recherche-sur-les-tiers-lieux-en-france/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484689v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epi-revel.univ-cotedazur.fr/publication/tlc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709781v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dechamp" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-tiers-lieux-culturels-1/16265" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986784v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;guin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636886v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ferrari-Giovanangeli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031967v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Belinskaya" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47788/LHYH5122" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031963v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Joffre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudebi Thakurata" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katelijn Verstraete" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arts.bg.ac.rs/wp-content/uploads/2024/02/CULTURAL-DIPLOMACY-AND-CULTURAL-RELATIONS.pdf?fbclid=IwAR0DA9Buo7qDgJ-gVChDs5oyfqaQ9HhwYHI49ZBrDF2HFzyKMVe5S1rjilM" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008133v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008196v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032234v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Steinkamp" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032242v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032248v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03385358v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Huret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003134671-15" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032250v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032266v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier Landabidea" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ortega" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032273v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936407v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189477v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025694v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405180v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405334v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405338v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402768v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405297v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397572v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dechamp" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Roussel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402919v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rasse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787744v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998250v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dechamp Gaelle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615685v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Kaminska" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813443v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620313v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616464v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lida Tsene" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616440v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616429v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616453v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanis Papageorgiou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027428v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041340v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>