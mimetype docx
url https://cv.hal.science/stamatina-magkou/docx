--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -223,174 +223,174 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réseaux européens des espaces culturels alternatifs : concepts fondateurs et convergences avec les tiers-lieux culturels</w:t>
+                <w:t xml:space="preserve">Les réseaux européens des espaces culturels alternatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture et Musées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 45, pp.104-129. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384945v1</w:t>
+                <w:t xml:space="preserve">hal-05027038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réseaux européens des espaces culturels alternatifs</w:t>
+                <w:t xml:space="preserve">Les réseaux européens des espaces culturels alternatifs : concepts fondateurs et convergences avec les tiers-lieux culturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture et Musées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 45, pp.104-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/141ck⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05027038v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rise of the commons, cultural spaces and policy in Southern Europe: why did this happen and why do we care?</w:t>
               </w:r>
@@ -1115,287 +1115,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05026844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Being together, doing together and going forward together – echoes from France’s cultural third places in times of covid-19</w:t>
+                <w:t xml:space="preserve">Communication et tiers lieux culturels pendant et après le Covid-19. Vers une communication solidaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maud Pélissier</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Extraprensa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11606/extraprensa2021.188937⟩</w:t>
+              <w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (2 (28. Public Relations &amp; Communications during the Covid-19 Pandemic)), pp.88-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21409/v12g-mz13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03519402v1</w:t>
+                <w:t xml:space="preserve">halshs-03385184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication et tiers lieux culturels pendant et après le Covid-19. Vers une communication solidaire ?</w:t>
+                <w:t xml:space="preserve">Communicating the needs of a sector in times of crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (2 (28. Public Relations &amp; Communications during the Covid-19 Pandemic)), pp.88-99. </w:t>
+              <w:t xml:space="preserve">European journal of cultural management &amp; policy (EJCMP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.31-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21409/v12g-mz13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/ejcmp.2023.v11iss1-article-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03385184v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05026892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communicating the needs of a sector in times of crisis</w:t>
+                <w:t xml:space="preserve">Being together, doing together and going forward together – echoes from France’s cultural third places in times of covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Pélissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European journal of cultural management &amp; policy (EJCMP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.31-44. </w:t>
+              <w:t xml:space="preserve">Revista Extraprensa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (2 (Gestão cultural para a próxima década)), pp.327-343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/ejcmp.2023.v11iss1-article-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11606/extraprensa2021.188937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05026892v1</w:t>
+                <w:t xml:space="preserve">hal-03519402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural and Creative Industries in pandemic times</w:t>
               </w:r>
@@ -2101,971 +2101,971 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05037098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiers-lieux culturels : des espèces d’espaces à haut potentiel heuristique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le 109 change de peau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Billel Aroufoune</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Béguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Billel Aroufoune; Matina Magkou; Emilie Pamart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les tiers lieux culturels. Expérimenter, vivre et travailler autrement ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.23-33, 2024, 978-2-336-44491-8</w:t>
+              <w:t xml:space="preserve">, pp.81-96, 2024, 978-2-336-44491-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484689v1</w:t>
+                <w:t xml:space="preserve">hal-04986784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion de tiers lieux culturels hors des frontières françaises : un champ à explorer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Poli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David Galli; Clara Galliano; Vincent Lambert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les tiers lieux culturels. Tome 1 - Identités en création</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.233-248, 2024, Communication et Civilisation, 978-2-336-44488-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le 109 change de peau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une création sans frontières ? La dimension politique des Tiers lieux à l’épreuve des médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les tiers lieux culturels. Expérimenter, vivre et travailler autrement ?</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.81-96, 2024, 978-2-336-44491-8</w:t>
+              <w:t xml:space="preserve">Aux frontières du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.189-200, 2024, Des Hauts &amp; Débats, 978-2-336-47447-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04986784v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une création sans frontières ? La dimension politique des Tiers lieux à l’épreuve des médias</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pélissier</w:t>
+                <w:t xml:space="preserve">Silencing Greek theatre in the twenty-first century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Kolokytha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulia Belinskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">University of Exeter press. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aux frontières du politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theater Censorship in Contemporary Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9781804130513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47788/LHYH5122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04636886v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05031967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silencing Greek theatre in the twenty-first century</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yulia Belinskaya</w:t>
+                <w:t xml:space="preserve">Tiers-lieux culturels : des espèces d’espaces à haut potentiel heuristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pamart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">University of Exeter press. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billel Aroufoune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Billel Aroufoune; Matina Magkou; Emilie Pamart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theater Censorship in Contemporary Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les tiers lieux culturels. Expérimenter, vivre et travailler autrement ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.23-33, 2024, 978-2-336-44491-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.47788/LHYH5122⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05031967v1</w:t>
+                <w:t xml:space="preserve">hal-04484689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring fairness in cultural relations through the lens of dilemnas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Questionner la diversité culturelle depuis Iași</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Renucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camelia Beciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">University of Arts in Belgrade. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">épi-revel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultural Diplomacy and Cultural Relations: Strengthening Fair Cooperation, Diversity and Dialogue</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.46-62, 2023</w:t>
+              <w:t xml:space="preserve">Questionner la diversité culturelle. Organisations, médias et création à l’ère de la mondialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editura Universităţii Alexandru Ioan Cuza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-15, 2023, 978-606-714-933-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05031963v1</w:t>
+                <w:t xml:space="preserve">hal-05008133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionner la diversité culturelle depuis Iași</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réseaux culturels européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">épi-revel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questionner la diversité culturelle. Organisations, médias et création à l’ère de la mondialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editura Universităţii Alexandru Ioan Cuza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.11-15, 2023, 978-606-714-933-3</w:t>
+              <w:t xml:space="preserve">, pp.19-29, 2023, 978-606-714-933-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008133v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux culturels européens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The 2005 UNESCO Convention as an instrument for international cooperation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Steinkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questionner la diversité culturelle. Organisations, médias et création à l’ère de la mondialisation</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.19-29, 2023, 978-606-714-933-3</w:t>
+              <w:t xml:space="preserve">15 Years of the UNESCO Diversity of Cultural Expressions Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bloomsbury, pp.29-44, 2023, 9781509961443</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008196v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2005 UNESCO Convention as an instrument for international cooperation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring fairness in cultural relations through the lens of dilemnas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avril Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudebi Thakurata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katelijn Verstraete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">University of Arts in Belgrade. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15 Years of the UNESCO Diversity of Cultural Expressions Convention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bloomsbury, pp.29-44, 2023, 9781509961443</w:t>
+              <w:t xml:space="preserve">Cultural Diplomacy and Cultural Relations: Strengthening Fair Cooperation, Diversity and Dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clio publishing house</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.46-62, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05032234v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05031963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UrbanDig Project: sport practices and artistic interventions for co-creating urban space</w:t>
               </w:r>
@@ -3232,51 +3232,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community-Driven Cultural Spaces and the Covid-19 Pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Huret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3810,328 +3810,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05189477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daring to care?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atelier participatif. Tiers-lieux culturels, laboratoires d'expérimentation des transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pamart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The future of Collaborative Workspaces: a multi-scalar &amp; interdisciplinary approach</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Romantso, Jan 2023, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Journée d'étude "Tiers-Lieux Culturels, communs et ESS"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Creamed, Jul 2023, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05025694v1</w:t>
+                <w:t xml:space="preserve">hal-04405338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural third places and commons in a world of transformations-evidence from France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atelier participatif. Tiers-lieux culturels, ESS et territoire : enjeux et défis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pamart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maud Pélissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAMCR2023 "Inhabiting the planet: challenges for media, communication and beyond"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association for Media and Communication Research (IAMCR); SciencesPo Lyon; Université de Lyon, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude "Tiers-Lieux Culturels, communs et ESS"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Creamed, Jul 2023, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04405180v1</w:t>
+                <w:t xml:space="preserve">hal-04405334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier participatif. Tiers-lieux culturels, ESS et territoire : enjeux et défis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tiers lieux culturels : des nouveaux laboratoires d’expérimentation de communs d’un monde en transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "Tiers-Lieux Culturels, communs et ESS"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Creamed, Jul 2023, Avignon, France</w:t>
+              <w:t xml:space="preserve">XXIIIème Congrès de la SFSIC "La numérisation des sociétés"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC), Jun 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04405334v1</w:t>
+                <w:t xml:space="preserve">hal-04402768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier participatif. Tiers-lieux culturels, laboratoires d'expérimentation des transitions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Présentation des premiers résultats de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4140,711 +4140,685 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "Tiers-Lieux Culturels, communs et ESS"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Creamed, Jul 2023, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04405338v1</w:t>
+                <w:t xml:space="preserve">hal-04405297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiers lieux culturels : des nouveaux laboratoires d’expérimentation de communs d’un monde en transitions</w:t>
+                <w:t xml:space="preserve">Table-ronde #3 - Tiers-lieux culturels, communs et ESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pamart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dechamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIème Congrès de la SFSIC "La numérisation des sociétés"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC), Jun 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">3ème édition du PAM Festival</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ancoats; Pioche; Le Sample, Oct 2023, Bagnolet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04402768v1</w:t>
+                <w:t xml:space="preserve">hal-04397572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation des premiers résultats de la recherche</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les tiers-lieux culturels comme dispositifs de création, de critique et de sociabilité dans la société numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Rasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Renucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billel Aroufoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "Tiers-Lieux Culturels, communs et ESS"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Creamed, Jul 2023, Avignon, France</w:t>
+              <w:t xml:space="preserve">XXIIIème Congrès de la SFSIC "La numérisation des sociétés"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC), Jun 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04405297v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table-ronde #3 - Tiers-lieux culturels, communs et ESS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daring to care?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème édition du PAM Festival</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ancoats; Pioche; Le Sample, Oct 2023, Bagnolet, France</w:t>
+              <w:t xml:space="preserve">The future of Collaborative Workspaces: a multi-scalar &amp; interdisciplinary approach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Romantso, Jan 2023, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397572v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tiers-lieux culturels comme dispositifs de création, de critique et de sociabilité dans la société numérique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cultural third places and commons in a world of transformations-evidence from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matina Magkou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIème Congrès de la SFSIC "La numérisation des sociétés"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC), Jun 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">IAMCR2023 "Inhabiting the planet: challenges for media, communication and beyond"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Media and Communication Research (IAMCR); SciencesPo Lyon; Université de Lyon, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402919v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tiers lieux culturels sous le prisme d’une approche socio-économique : proposition d’une grille de lecture conceptuelle</w:t>
+                <w:t xml:space="preserve">Tiers-lieux culturels comme des communs : réflexions ouvertes autour des fondements conceptuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Dechamp</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dechamp Gaelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karina Poli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international pluridisciplinaires "Tiers lieux culturels: regards croisés entre chercheurs, professionnels et artistes", Université de Toulon, mars 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Toulon, France</w:t>
+              <w:t xml:space="preserve">COMMUNS, COMMUNAUTÉS, TERRITOIRES : QUELLES VOIES POUR LES TRANSITIONS ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIODD, Nov 2022, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03787744v1</w:t>
+                <w:t xml:space="preserve">hal-03998250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiers-lieux culturels comme des communs : réflexions ouvertes autour des fondements conceptuels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dechamp Gaelle</w:t>
+                <w:t xml:space="preserve">Les tiers lieux culturels, un aperçu problématisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMMUNS, COMMUNAUTÉS, TERRITOIRES : QUELLES VOIES POUR LES TRANSITIONS ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RIODD, Nov 2022, Aubervilliers (Campus Condorcet), France</w:t>
+              <w:t xml:space="preserve">Tiers lieux culturels, de quoi parle-t-on ? webinaire #1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, agence régionale du livre Provence-Alpes-Côte d’Azur; médiathèque départementale des Alpes-Maritimes, Oct 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03998250v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le 109 change de peau&amp;quot; Transformation d'un tiers-lieu culturel niçois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4889,519 +4863,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tiers lieux culturels, un aperçu problématisé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lambert</w:t>
+                <w:t xml:space="preserve">Les tiers lieux culturels sous le prisme d’une approche socio-économique : proposition d’une grille de lecture conceptuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Poli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tiers lieux culturels, de quoi parle-t-on ? webinaire #1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, agence régionale du livre Provence-Alpes-Côte d’Azur; médiathèque départementale des Alpes-Maritimes, Oct 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">Colloque international pluridisciplinaires "Tiers lieux culturels: regards croisés entre chercheurs, professionnels et artistes", Université de Toulon, mars 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03813443v1</w:t>
+                <w:t xml:space="preserve">hal-03787744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tiers-lieux, un espace hyperurbain ? Enquête sur les Fabriques Numériques de Territoires</w:t>
+                <w:t xml:space="preserve">Unpacking fairness in international cultural relations and communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pélissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HYPERURBAIN.8- Technologies de l’Information et de la Communication en milieu urbain. Le numérique au service de la créativité et de l’innovation territoriale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Cannes, France</w:t>
+              <w:t xml:space="preserve">Creativity and Innovations in Theatre, Media and Cultural Production: Visions and Values for the Future, University of Arts Belgrade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03620313v1</w:t>
+                <w:t xml:space="preserve">hal-03616440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital transformation and small cultural organisations: the case of Comicdom Press and Ohi Pezoume</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Getting on like a house on fire: Theatre censorship and conditions of crisis In Greece post-2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Kolokytha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Conference on Cultural and Creative Industries, Panteion University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Sociological Knowledges for Alternative Futures. 15th Conference of the European Sociological Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03616464v1</w:t>
+                <w:t xml:space="preserve">hal-03616429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unpacking fairness in international cultural relations and communication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Omonia- a place of urban co-existence, artistic expression and participatory action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Protonotariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanis Papageorgiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Creativity and Innovations in Theatre, Media and Cultural Production: Visions and Values for the Future, University of Arts Belgrade</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">Participatory Design: City, environment and climate change. Experiences, challenges, potentials,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03616440v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Getting on like a house on fire: Theatre censorship and conditions of crisis In Greece post-2010</w:t>
+                <w:t xml:space="preserve">Les tiers-lieux, un espace hyperurbain ? Enquête sur les Fabriques Numériques de Territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olga Kolokytha</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pélissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociological Knowledges for Alternative Futures. 15th Conference of the European Sociological Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">HYPERURBAIN.8- Technologies de l’Information et de la Communication en milieu urbain. Le numérique au service de la créativité et de l’innovation territoriale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03616429v1</w:t>
+                <w:t xml:space="preserve">hal-03620313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omonia- a place of urban co-existence, artistic expression and participatory action</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katerina Protonotariou</w:t>
+                <w:t xml:space="preserve">Digital transformation and small cultural organisations: the case of Comicdom Press and Ohi Pezoume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lida Tsene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanis Papageorgiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Participatory Design: City, environment and climate change. Experiences, challenges, potentials,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">5th Conference on Cultural and Creative Industries, Panteion University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03616453v1</w:t>
+                <w:t xml:space="preserve">hal-03616464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5678,51 +5678,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E6DD5414"/>
+    <w:nsid w:val="478F07DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5909,51 +5909,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stamatina-magkou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4007-2087" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/276449231" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/57171395815730521898" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000514723696" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384945v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matina Magkou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/141ck" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027038v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414036v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Borchi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10286632.2025.2518142" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922394v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Pamart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12svo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026770v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;lissier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.036.0031" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026549v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405087v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Poli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9771/pcr.v15i2.49520" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616386v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.18308" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616379v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Protonotariou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Iliopoulou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26350/001200_000150" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026844v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kolokytha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leda Tsene" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/zkmm-2022-0209" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519402v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/extraprensa2021.188937" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03385184v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lambert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/v12g-mz13" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026892v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ejcmp.2023.v11iss1-article-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026978v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Imperiale" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Fasiello" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa de Matteis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027009v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dikaia Chatziefstathiou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2018.1430485" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484671v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billel Aroufoune" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pamart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_tiers_lieux_culturels_tome_2_experimenter_vivre_et_travailler_autrement_maud_pelissier_billel_aroufoune_matina_magkou_emile_pamart-9782336444918-79399.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271622v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Beciu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renucci" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Ilie Farte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epi-revel.univ-cotedazur.fr/publication/frsic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027408v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Schwalbach" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Spruyt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037098v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/panorama-de-la-recherche-sur-les-tiers-lieux-en-france/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484689v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epi-revel.univ-cotedazur.fr/publication/tlc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709781v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dechamp" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-tiers-lieux-culturels-1/16265" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986784v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;guin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636886v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ferrari-Giovanangeli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031967v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Belinskaya" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47788/LHYH5122" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031963v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Joffre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudebi Thakurata" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katelijn Verstraete" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arts.bg.ac.rs/wp-content/uploads/2024/02/CULTURAL-DIPLOMACY-AND-CULTURAL-RELATIONS.pdf?fbclid=IwAR0DA9Buo7qDgJ-gVChDs5oyfqaQ9HhwYHI49ZBrDF2HFzyKMVe5S1rjilM" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008133v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008196v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032234v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Steinkamp" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032242v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032248v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03385358v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Huret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003134671-15" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032250v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032266v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier Landabidea" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ortega" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032273v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936407v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189477v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025694v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405180v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405334v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405338v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402768v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405297v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397572v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dechamp" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Roussel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402919v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rasse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787744v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998250v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dechamp Gaelle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615685v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Kaminska" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813443v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620313v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616464v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lida Tsene" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616440v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616429v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616453v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanis Papageorgiou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027428v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041340v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stamatina-magkou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4007-2087" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/276449231" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/57171395815730521898" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000514723696" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027038v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matina Magkou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384945v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/141ck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414036v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Borchi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10286632.2025.2518142" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922394v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Pamart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12svo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026770v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;lissier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.036.0031" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026549v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405087v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Poli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9771/pcr.v15i2.49520" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616386v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.18308" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616379v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Protonotariou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Iliopoulou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26350/001200_000150" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026844v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kolokytha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leda Tsene" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/zkmm-2022-0209" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03385184v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lambert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/v12g-mz13" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026892v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ejcmp.2023.v11iss1-article-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519402v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/extraprensa2021.188937" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026978v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Imperiale" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Fasiello" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa de Matteis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027009v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dikaia Chatziefstathiou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2018.1430485" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484671v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billel Aroufoune" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pamart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_tiers_lieux_culturels_tome_2_experimenter_vivre_et_travailler_autrement_maud_pelissier_billel_aroufoune_matina_magkou_emile_pamart-9782336444918-79399.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271622v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Beciu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renucci" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Ilie Farte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epi-revel.univ-cotedazur.fr/publication/frsic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027408v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Schwalbach" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Spruyt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037098v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/panorama-de-la-recherche-sur-les-tiers-lieux-en-france/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986784v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;guin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epi-revel.univ-cotedazur.fr/publication/tlc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709781v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dechamp" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-tiers-lieux-culturels-1/16265" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636886v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ferrari-Giovanangeli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031967v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Belinskaya" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47788/LHYH5122" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484689v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008133v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008196v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032234v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Steinkamp" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031963v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Joffre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudebi Thakurata" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katelijn Verstraete" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arts.bg.ac.rs/wp-content/uploads/2024/02/CULTURAL-DIPLOMACY-AND-CULTURAL-RELATIONS.pdf?fbclid=IwAR0DA9Buo7qDgJ-gVChDs5oyfqaQ9HhwYHI49ZBrDF2HFzyKMVe5S1rjilM" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032242v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032248v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03385358v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Huret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003134671-15" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032250v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032266v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier Landabidea" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ortega" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032273v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936407v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189477v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405338v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405334v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402768v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405297v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397572v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dechamp" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Roussel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402919v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rasse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025694v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405180v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998250v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dechamp Gaelle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813443v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615685v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Kaminska" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787744v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616440v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616429v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616453v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanis Papageorgiou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620313v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616464v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lida Tsene" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027428v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041340v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>