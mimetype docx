--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -134,53 +134,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">57171395815730521898</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=sV1vgfsAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000514723696</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -215,1393 +236,1393 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réseaux européens des espaces culturels alternatifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les réseaux européens des espaces culturels alternatifs : concepts fondateurs et convergences avec les tiers-lieux culturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture et Musées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 45, pp.104-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/141ck⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05027038v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réseaux européens des espaces culturels alternatifs : concepts fondateurs et convergences avec les tiers-lieux culturels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les réseaux européens des espaces culturels alternatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture et Musées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 45, pp.104-129. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05384945v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05027038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rise of the commons, cultural spaces and policy in Southern Europe: why did this happen and why do we care?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Borchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pélissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cultural Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10286632.2025.2518142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05414036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Mieux connaître, reconnaître et apprendre » par la mise en récit des expériences de ratage au sein des arts dans l’espace public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Pamart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture et Musées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Le ratage : quand l’expérience culturelle est contrariée, 44, pp.52-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12svo⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04922394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friche ou tiers-lieu ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pélissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Enjeux de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24/4 (2), pp.31-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/enic.036.0031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05026770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A creative hub for creative hubs or the emergence of a translocal entrepreneurial ecosystem for cultural entrepreneurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 23 (2), pp.115-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05026549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participação social e espaços culturais intermediário nas políticas culturais contemporâneas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pélissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Políticas Culturais em Revista</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Dossiê - Movimentos e Políticas Culturais de Base Comunitária, 15 (2), pp.82-100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.9771/pcr.v15i2.49520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le territoire euro-méditerranéen, mobilité artistique et productions discursives du dialogue interculturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 52 (Territoires et discours du transfrontalier), pp.41-54. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/semen.18308⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site-specific artistic practices as potential ways of urban co-existence and intercultural communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katerina Protonotariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eirini Iliopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comunicazioni sociali</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, XLIV (1 [Migrations/Mediations]), pp.105-120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26350/001200_000150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activism and bottom-up narratives of change in Greek cultural policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Kolokytha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leda Tsene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cultural Management and Cultural Policy / Zeitschrift für Kulturmanagement und Kulturpolitik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8 (2), pp.193-212. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14361/zkmm-2022-0209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05026844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communication et tiers lieux culturels pendant et après le Covid-19. Vers une communication solidaire ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Being together, doing together and going forward together – echoes from France’s cultural third places in times of covid-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lambert</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Pélissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 14 (2 (28. Public Relations &amp; Communications during the Covid-19 Pandemic)), pp.88-99. </w:t>
+              <w:t xml:space="preserve">Revista Extraprensa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (2 (Gestão cultural para a próxima década)), pp.327-343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21409/v12g-mz13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11606/extraprensa2021.188937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03385184v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communicating the needs of a sector in times of crisis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Communication et tiers lieux culturels pendant et après le Covid-19. Vers une communication solidaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European journal of cultural management &amp; policy (EJCMP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/ejcmp.2023.v11iss1-article-3⟩</w:t>
+              <w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (2 (28. Public Relations &amp; Communications during the Covid-19 Pandemic)), pp.88-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21409/v12g-mz13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05026892v1</w:t>
+                <w:t xml:space="preserve">halshs-03385184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Being together, doing together and going forward together – echoes from France’s cultural third places in times of covid-19</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Communicating the needs of a sector in times of crisis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maud Pélissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Extraprensa</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European journal of cultural management &amp; policy (EJCMP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.31-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/ejcmp.2023.v11iss1-article-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11606/extraprensa2021.188937⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03519402v1</w:t>
+                <w:t xml:space="preserve">hal-05026892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultural and Creative Industries in pandemic times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Imperiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Fasiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarissa de Matteis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economia, Aziende e Sviluppo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.5-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05026978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UrbanDig Project: sport practices and artistic interventions for co-creating urban space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dikaia Chatziefstathiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eirini Iliopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport in Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 22 (5 (Interrelationships between Sport and the Arts Community)), pp.871-884. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17430437.2018.1430485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1611,240 +1632,240 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tiers lieux culturels. Expérimenter, vivre et travailler autrement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billel Aroufoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matina Magkou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pamart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">épi-revel. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, pp.252, 2024, Communication et civilisation, 978-2-336-44491-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionner la diversité culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camelia Beciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Renucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gheorghe Ilie Farte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editura Universitatii Alexandru Ioan Cuza din Iasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, pp.184, 2023, 978-606-714-933-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...59 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04271622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1854,124 +1875,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspective on youth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhard Schwalbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bram Spruyt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspective on youth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, pp.120, 2018, Perspective on youth</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1981,315 +2002,328 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration du concept de &amp;quot;tiers-lieu culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Pamart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pélissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile Gauthier; Rémy Seiller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Panorama de la recherche sur les tiers-lieux en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bord de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Cahiers de recherche de France Tiers-Lieux, 978-2-38519-136-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05037098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le 109 change de peau</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Tiers-lieux culturels : des espèces d’espaces à haut potentiel heuristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pamart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Béguin</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billel Aroufoune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Billel Aroufoune; Matina Magkou; Emilie Pamart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les tiers lieux culturels. Expérimenter, vivre et travailler autrement ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.81-96, 2024, 978-2-336-44491-8</w:t>
+              <w:t xml:space="preserve">, pp.23-33, 2024, 978-2-336-44491-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04986784v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion de tiers lieux culturels hors des frontières françaises : un champ à explorer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Dechamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Poli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David Galli; Clara Galliano; Vincent Lambert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les tiers lieux culturels. Tome 1 - Identités en création</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -2325,1284 +2359,1271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une création sans frontières ? La dimension politique des Tiers lieux à l’épreuve des médias</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Le 109 change de peau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Camille Béguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Billel Aroufoune; Matina Magkou; Emilie Pamart. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aux frontières du politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.189-200, 2024, Des Hauts &amp; Débats, 978-2-336-47447-2</w:t>
+              <w:t xml:space="preserve">Les tiers lieux culturels. Expérimenter, vivre et travailler autrement ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.81-96, 2024, 978-2-336-44491-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04636886v1</w:t>
+                <w:t xml:space="preserve">hal-04986784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silencing Greek theatre in the twenty-first century</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olga Kolokytha</w:t>
+                <w:t xml:space="preserve">Une création sans frontières ? La dimension politique des Tiers lieux à l’épreuve des médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yulia Belinskaya</w:t>
-[...21 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theater Censorship in Contemporary Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aux frontières du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.189-200, 2024, Des Hauts &amp; Débats, 978-2-336-47447-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05031967v1</w:t>
+                <w:t xml:space="preserve">hal-04636886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiers-lieux culturels : des espèces d’espaces à haut potentiel heuristique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Silencing Greek theatre in the twenty-first century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Kolokytha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulia Belinskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Billel Aroufoune; Matina Magkou; Emilie Pamart. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">University of Exeter press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les tiers lieux culturels. Expérimenter, vivre et travailler autrement ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theater Censorship in Contemporary Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9781804130513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47788/LHYH5122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04484689v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05031967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionner la diversité culturelle depuis Iași</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Exploring fairness in cultural relations through the lens of dilemnas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">épi-revel. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avril Joffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudebi Thakurata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katelijn Verstraete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">University of Arts in Belgrade. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questionner la diversité culturelle. Organisations, médias et création à l’ère de la mondialisation</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.11-15, 2023, 978-606-714-933-3</w:t>
+              <w:t xml:space="preserve">Cultural Diplomacy and Cultural Relations: Strengthening Fair Cooperation, Diversity and Dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clio publishing house</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.46-62, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05008133v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05031963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux culturels européens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">épi-revel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questionner la diversité culturelle. Organisations, médias et création à l’ère de la mondialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editura Universităţii Alexandru Ioan Cuza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.19-29, 2023, 978-606-714-933-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2005 UNESCO Convention as an instrument for international cooperation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Questionner la diversité culturelle depuis Iași</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Renucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camelia Beciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">épi-revel. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15 Years of the UNESCO Diversity of Cultural Expressions Convention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bloomsbury, pp.29-44, 2023, 9781509961443</w:t>
+              <w:t xml:space="preserve">Questionner la diversité culturelle. Organisations, médias et création à l’ère de la mondialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editura Universităţii Alexandru Ioan Cuza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.11-15, 2023, 978-606-714-933-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05032234v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring fairness in cultural relations through the lens of dilemnas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The 2005 UNESCO Convention as an instrument for international cooperation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Steinkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultural Diplomacy and Cultural Relations: Strengthening Fair Cooperation, Diversity and Dialogue</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15 Years of the UNESCO Diversity of Cultural Expressions Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bloomsbury, pp.29-44, 2023, 9781509961443</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clio publishing house</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05031963v1</w:t>
+                <w:t xml:space="preserve">hal-05032234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UrbanDig Project: sport practices and artistic interventions for co-creating urban space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dikaia Chatziefstathiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eirini Iliopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Taylor&amp;Francis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interrelations between sports and the arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routeldge, pp.160-178, 2022, 9781003324973</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Η πολιτιστική διπλωματία των πόλεων: η περίπτωση της Αθήνας</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ελληνική Πολιτιστική Διπλωματία</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Επίκεντρο, pp.229- 245, 2021, 9789604586493</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community-Driven Cultural Spaces and the Covid-19 Pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Huret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The metamorphosis of organisational space in cultural &amp; creative sectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.177-191, 2021, The metamorphosis of organisational space in cultural &amp; creative sectors, 9781000469110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003134671-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03385358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young people in a digitalised world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinhard Schwalbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bram Spruyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Partnerariat jeunesse de la Commission européenne et du Conseil de l’Europe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Point de vue sur la jeunesse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, , pp.5-8, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Still moving and learning ? Questioning previous and further research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xabier Landabidea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Ortega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cambridge Scholars Publishing. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Challenges of Mobility. Research, Debates and Practices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.101-109, 2015, 978-1-4438-7703-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographies of artistic mobility for the formation and confirmation of European cultural citizenship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">European House of Culture. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The cultural component of citizenship : an inventory of challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.54-78, 2012, 978-90-81140-46-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3612,1884 +3633,1884 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiers-lieux culturels, chefs de file d’un “changement de culture” sans transition ? Étude de cas comparée de projets de transformation des pratiques professionnelles dans les arts et la culture.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Pamart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La « transition écologique » dans les arts et la culture En partenariat avec le RT38 “Sociologie de l’environnement et des risques“</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau thématique RT14 Association française de sociologie, Nov 2024, Site Pouchet, salle de conférences, 59-61 rue Pouchet, 75017 Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04936407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formes d’engagement en direction de la transition écologique : vers une typologie des tiers lieux culturels ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Pamart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pélissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ÈME CONGRÈS DU RIODD, Imaginer, expérimenter et pérenniser la soutenabilité forte.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICHEC BRUSSELS MANAGEMENT SCHOOL – BELGIQUE - RIODD, Sep 2024, Bruxelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05189477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier participatif. Tiers-lieux culturels, laboratoires d'expérimentation des transitions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Cultural third places and commons in a world of transformations-evidence from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matina Magkou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pélissier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "Tiers-Lieux Culturels, communs et ESS"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Creamed, Jul 2023, Avignon, France</w:t>
+              <w:t xml:space="preserve">IAMCR2023 "Inhabiting the planet: challenges for media, communication and beyond"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Media and Communication Research (IAMCR); SciencesPo Lyon; Université de Lyon, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04405338v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier participatif. Tiers-lieux culturels, ESS et territoire : enjeux et défis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Daring to care?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "Tiers-Lieux Culturels, communs et ESS"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Creamed, Jul 2023, Avignon, France</w:t>
+              <w:t xml:space="preserve">The future of Collaborative Workspaces: a multi-scalar &amp; interdisciplinary approach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Romantso, Jan 2023, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04405334v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05025694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiers lieux culturels : des nouveaux laboratoires d’expérimentation de communs d’un monde en transitions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Atelier participatif. Tiers-lieux culturels, ESS et territoire : enjeux et défis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pamart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIème Congrès de la SFSIC "La numérisation des sociétés"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC), Jun 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude "Tiers-Lieux Culturels, communs et ESS"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Creamed, Jul 2023, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402768v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation des premiers résultats de la recherche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Atelier participatif. Tiers-lieux culturels, laboratoires d'expérimentation des transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pamart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "Tiers-Lieux Culturels, communs et ESS"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Creamed, Jul 2023, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04405297v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table-ronde #3 - Tiers-lieux culturels, communs et ESS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Tiers lieux culturels : des nouveaux laboratoires d’expérimentation de communs d’un monde en transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème édition du PAM Festival</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ancoats; Pioche; Le Sample, Oct 2023, Bagnolet, France</w:t>
+              <w:t xml:space="preserve">XXIIIème Congrès de la SFSIC "La numérisation des sociétés"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC), Jun 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04397572v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04402768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tiers-lieux culturels comme dispositifs de création, de critique et de sociabilité dans la société numérique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Présentation des premiers résultats de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matina Magkou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIème Congrès de la SFSIC "La numérisation des sociétés"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC), Jun 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude "Tiers-Lieux Culturels, communs et ESS"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Creamed, Jul 2023, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04402919v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daring to care?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Table-ronde #3 - Tiers-lieux culturels, communs et ESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pamart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dechamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The future of Collaborative Workspaces: a multi-scalar &amp; interdisciplinary approach</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Romantso, Jan 2023, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">3ème édition du PAM Festival</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ancoats; Pioche; Le Sample, Oct 2023, Bagnolet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05025694v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural third places and commons in a world of transformations-evidence from France</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les tiers-lieux culturels comme dispositifs de création, de critique et de sociabilité dans la société numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Rasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Renucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billel Aroufoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Ferrari-Giovanangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAMCR2023 "Inhabiting the planet: challenges for media, communication and beyond"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Association for Media and Communication Research (IAMCR); SciencesPo Lyon; Université de Lyon, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">XXIIIème Congrès de la SFSIC "La numérisation des sociétés"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française des sciences de l'information et de la communication (SFSIC), Jun 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04405180v1</w:t>
+                <w:t xml:space="preserve">hal-04402919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiers-lieux culturels comme des communs : réflexions ouvertes autour des fondements conceptuels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Les tiers lieux culturels sous le prisme d’une approche socio-économique : proposition d’une grille de lecture conceptuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Dechamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Poli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMMUNS, COMMUNAUTÉS, TERRITOIRES : QUELLES VOIES POUR LES TRANSITIONS ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, RIODD, Nov 2022, Aubervilliers (Campus Condorcet), France</w:t>
+              <w:t xml:space="preserve">Colloque international pluridisciplinaires "Tiers lieux culturels: regards croisés entre chercheurs, professionnels et artistes", Université de Toulon, mars 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03998250v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03787744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tiers lieux culturels, un aperçu problématisé</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Tiers-lieux culturels comme des communs : réflexions ouvertes autour des fondements conceptuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dechamp Gaelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tiers lieux culturels, de quoi parle-t-on ? webinaire #1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, agence régionale du livre Provence-Alpes-Côte d’Azur; médiathèque départementale des Alpes-Maritimes, Oct 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">COMMUNS, COMMUNAUTÉS, TERRITOIRES : QUELLES VOIES POUR LES TRANSITIONS ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RIODD, Nov 2022, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03813443v1</w:t>
+                <w:t xml:space="preserve">hal-03998250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le 109 change de peau&amp;quot; Transformation d'un tiers-lieu culturel niçois</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les tiers lieux culturels, un aperçu problématisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Renata Kaminska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tiers-Lieux Culturels. Regards croisés entre chercheurs, professionnels et artistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CREAMED, Mar 2022, Toulon, France</w:t>
+              <w:t xml:space="preserve">Tiers lieux culturels, de quoi parle-t-on ? webinaire #1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, agence régionale du livre Provence-Alpes-Côte d’Azur; médiathèque départementale des Alpes-Maritimes, Oct 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615685v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03813443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tiers lieux culturels sous le prisme d’une approche socio-économique : proposition d’une grille de lecture conceptuelle</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Le 109 change de peau&amp;quot; Transformation d'un tiers-lieu culturel niçois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karina Poli</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Béguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pélissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Kaminska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international pluridisciplinaires "Tiers lieux culturels: regards croisés entre chercheurs, professionnels et artistes", Université de Toulon, mars 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Toulon, France</w:t>
+              <w:t xml:space="preserve">Tiers-Lieux Culturels. Regards croisés entre chercheurs, professionnels et artistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREAMED, Mar 2022, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03787744v1</w:t>
+                <w:t xml:space="preserve">hal-03615685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unpacking fairness in international cultural relations and communication</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les tiers-lieux, un espace hyperurbain ? Enquête sur les Fabriques Numériques de Territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pélissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Creativity and Innovations in Theatre, Media and Cultural Production: Visions and Values for the Future, University of Arts Belgrade</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">HYPERURBAIN.8- Technologies de l’Information et de la Communication en milieu urbain. Le numérique au service de la créativité et de l’innovation territoriale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03616440v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Getting on like a house on fire: Theatre censorship and conditions of crisis In Greece post-2010</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Digital transformation and small cultural organisations: the case of Comicdom Press and Ohi Pezoume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lida Tsene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olga Kolokytha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociological Knowledges for Alternative Futures. 15th Conference of the European Sociological Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">5th Conference on Cultural and Creative Industries, Panteion University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03616429v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omonia- a place of urban co-existence, artistic expression and participatory action</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Getting on like a house on fire: Theatre censorship and conditions of crisis In Greece post-2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fanis Papageorgiou</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Kolokytha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Participatory Design: City, environment and climate change. Experiences, challenges, potentials,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Sociological Knowledges for Alternative Futures. 15th Conference of the European Sociological Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03616453v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tiers-lieux, un espace hyperurbain ? Enquête sur les Fabriques Numériques de Territoires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Unpacking fairness in international cultural relations and communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pélissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HYPERURBAIN.8- Technologies de l’Information et de la Communication en milieu urbain. Le numérique au service de la créativité et de l’innovation territoriale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Cannes, France</w:t>
+              <w:t xml:space="preserve">Creativity and Innovations in Theatre, Media and Cultural Production: Visions and Values for the Future, University of Arts Belgrade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03620313v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital transformation and small cultural organisations: the case of Comicdom Press and Ohi Pezoume</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Omonia- a place of urban co-existence, artistic expression and participatory action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katerina Protonotariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanis Papageorgiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Conference on Cultural and Creative Industries, Panteion University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Participatory Design: City, environment and climate change. Experiences, challenges, potentials,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03616464v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Book review : Arts and Economics in the City – New Cultural Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05027428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5499,118 +5520,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les communs culturels sont passés du numérique aux territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matina Magkou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, https://theconversation.com/comment-les-communs-culturels-sont-passes-du-numerique-aux-territoires-223760</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05041340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId127"/>
+      <w:footerReference w:type="default" r:id="rId128"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5678,51 +5699,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="478F07DF"/>
+    <w:nsid w:val="49A5AF74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5909,51 +5930,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stamatina-magkou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4007-2087" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/276449231" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/57171395815730521898" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000514723696" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027038v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matina Magkou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384945v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/141ck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414036v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Borchi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10286632.2025.2518142" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922394v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Pamart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12svo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026770v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;lissier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.036.0031" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026549v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405087v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Poli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9771/pcr.v15i2.49520" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616386v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.18308" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616379v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Protonotariou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Iliopoulou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26350/001200_000150" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026844v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kolokytha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leda Tsene" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/zkmm-2022-0209" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03385184v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lambert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/v12g-mz13" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026892v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ejcmp.2023.v11iss1-article-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519402v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/extraprensa2021.188937" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026978v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Imperiale" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Fasiello" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa de Matteis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027009v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dikaia Chatziefstathiou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2018.1430485" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484671v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billel Aroufoune" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pamart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_tiers_lieux_culturels_tome_2_experimenter_vivre_et_travailler_autrement_maud_pelissier_billel_aroufoune_matina_magkou_emile_pamart-9782336444918-79399.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271622v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Beciu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renucci" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Ilie Farte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epi-revel.univ-cotedazur.fr/publication/frsic" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027408v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Schwalbach" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Spruyt" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037098v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/panorama-de-la-recherche-sur-les-tiers-lieux-en-france/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986784v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;guin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epi-revel.univ-cotedazur.fr/publication/tlc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709781v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dechamp" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-tiers-lieux-culturels-1/16265" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636886v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ferrari-Giovanangeli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031967v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Belinskaya" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47788/LHYH5122" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484689v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008133v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008196v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032234v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Steinkamp" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031963v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Joffre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudebi Thakurata" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katelijn Verstraete" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arts.bg.ac.rs/wp-content/uploads/2024/02/CULTURAL-DIPLOMACY-AND-CULTURAL-RELATIONS.pdf?fbclid=IwAR0DA9Buo7qDgJ-gVChDs5oyfqaQ9HhwYHI49ZBrDF2HFzyKMVe5S1rjilM" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032242v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032248v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03385358v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Huret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003134671-15" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032250v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032266v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier Landabidea" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ortega" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032273v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936407v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189477v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405338v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405334v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402768v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405297v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397572v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dechamp" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Roussel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402919v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rasse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025694v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405180v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998250v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dechamp Gaelle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813443v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615685v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Kaminska" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787744v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616440v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616429v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616453v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanis Papageorgiou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620313v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616464v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lida Tsene" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027428v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041340v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stamatina-magkou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4007-2087" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/276449231" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/57171395815730521898" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=sV1vgfsAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000514723696" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384945v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matina Magkou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/141ck" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027038v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414036v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Borchi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud P&#233;lissier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10286632.2025.2518142" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922394v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Pamart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12svo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026770v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;lissier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/enic.036.0031" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026549v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405087v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Poli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9771/pcr.v15i2.49520" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616386v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.18308" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616379v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Protonotariou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eirini Iliopoulou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26350/001200_000150" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026844v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kolokytha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leda Tsene" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/zkmm-2022-0209" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519402v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/extraprensa2021.188937" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03385184v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lambert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/v12g-mz13" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026892v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ejcmp.2023.v11iss1-article-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026978v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Imperiale" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Fasiello" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa de Matteis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027009v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dikaia Chatziefstathiou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2018.1430485" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484671v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billel Aroufoune" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pamart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-les_tiers_lieux_culturels_tome_2_experimenter_vivre_et_travailler_autrement_maud_pelissier_billel_aroufoune_matina_magkou_emile_pamart-9782336444918-79399.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271622v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Beciu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Renucci" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gheorghe Ilie Farte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epi-revel.univ-cotedazur.fr/publication/frsic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027408v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Schwalbach" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bram Spruyt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037098v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsbdl.com/produit/panorama-de-la-recherche-sur-les-tiers-lieux-en-france/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484689v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epi-revel.univ-cotedazur.fr/publication/tlc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709781v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dechamp" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/les-tiers-lieux-culturels-1/16265" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986784v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;guin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636886v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ferrari-Giovanangeli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031967v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Belinskaya" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47788/LHYH5122" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031963v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avril Joffre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudebi Thakurata" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katelijn Verstraete" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arts.bg.ac.rs/wp-content/uploads/2024/02/CULTURAL-DIPLOMACY-AND-CULTURAL-RELATIONS.pdf?fbclid=IwAR0DA9Buo7qDgJ-gVChDs5oyfqaQ9HhwYHI49ZBrDF2HFzyKMVe5S1rjilM" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008196v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008133v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032234v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Steinkamp" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032242v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032248v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03385358v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Huret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003134671-15" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032250v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032266v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier Landabidea" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ortega" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032273v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936407v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189477v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405180v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025694v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405334v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405338v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402768v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405297v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397572v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dechamp" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Roussel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402919v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rasse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787744v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998250v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dechamp Gaelle" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813443v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615685v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Kaminska" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620313v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616464v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lida Tsene" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616429v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616440v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616453v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanis Papageorgiou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027428v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05041340v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>