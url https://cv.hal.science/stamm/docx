--- v0 (2026-03-17)
+++ v1 (2026-05-07)
@@ -93,51 +93,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -612,3790 +612,3816 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04306791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Feshbach-Schur method for the Fourier Spectral discretizations of Schrödinger operators</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-center decomposition of molecular densities: A numerical perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Israel Michael Sigal</w:t>
+                <w:t xml:space="preserve">Yingxing Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cancès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ehrlacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alston Misquitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stamm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1090/mcom/3774⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 162 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2405.08455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02919770v2</w:t>
+                <w:t xml:space="preserve">hal-04697190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Quasi-Optimal Factorization Preconditioner for Periodic Schrödinger Eigenstates in Anisotropically Expanding Domains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the Feshbach-Schur method for the Fourier Spectral discretizations of Schrödinger operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Dusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Michael Sigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stamm</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lambert Theisen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/21M1456005⟩</w:t>
+              <w:t xml:space="preserve">Mathematics of Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/mcom/3774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04671832v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919770v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-processing of the planewave approximation of Schrödinger equations. Part I: linear operators</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Quasi-Optimal Factorization Preconditioner for Periodic Schrödinger Eigenstates in Anisotropically Expanding Domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stamm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Vohralík</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambert Theisen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/imanum/draa044⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60 (5), pp.2508-2537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/21M1456005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908039v4</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Integral Equation Formulation of the $N$-Body Dielectric Spheres Problem. Part II: Complexity Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bérenger Bramas</w:t>
+                <w:t xml:space="preserve">Post-processing of the planewave approximation of Schrödinger equations. Part I: linear operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cancès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Dusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Hassan</w:t>
+                <w:t xml:space="preserve">Yvon Maday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stamm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vohralík</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/m2an/2020055⟩</w:t>
+              <w:t xml:space="preserve">IMA Journal of Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (4), pp.2423-2455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imanum/draa044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913501v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908039v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An embedded corrector problem for homogenization. Part I: Theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Guaranteed a posteriori bounds for eigenvalues and eigenvectors: multiplicities and clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Legoll</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Dusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Maday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stamm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shuyang Xiang</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vohralík</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/18M120035X⟩</w:t>
+              <w:t xml:space="preserve">Mathematics of Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 89 (326), pp.2563-2611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/mcom/3549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840993v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127954v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guaranteed a posteriori bounds for eigenvalues and eigenvectors: multiplicities and clusters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">An embedded corrector problem for homogenization. Part II: Algorithms and discretization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yvon Maday</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ehrlacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stamm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Vohralík</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuyang Xiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 89 (326), pp.2563-2611. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 407, pp.109254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1090/mcom/3549⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2020.109254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127954v3</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01903486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An embedded corrector problem for homogenization. Part II: Algorithms and discretization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">An embedded corrector problem for homogenization. Part I: Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Ehrlacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Legoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stamm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuyang Xiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 407, pp.109254. </w:t>
+              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (3), pp.1179-1209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2020.109254⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/18M120035X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01903486v1</w:t>
+                <w:t xml:space="preserve">hal-01840993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Domain Decomposition Method for the Poisson-Boltzmann Solvation Models</w:t>
+                <w:t xml:space="preserve">An Integral Equation Formulation of the $N$-Body Dielectric Spheres Problem. Part II: Complexity Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaoyu Quan</w:t>
+                <w:t xml:space="preserve">Bérenger Bramas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stamm</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvon Maday</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/18M119553X⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2020055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02170834v1</w:t>
+                <w:t xml:space="preserve">hal-02913501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to make continuum solvation incredibly fast in a few simple steps: a practical guide to the domain decomposition paradigm for the Conductor-like Screening Model Continuum Solvation, Linear Scaling, Domain Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stamm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lagardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Scalmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Gatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Quantum Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 119, pp.e25669. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/qua.25669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01793770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tinker-HP: a Massively Parallel Molecular Dynamics Package for Multiscale Simulations of Large Complex Systems with Advanced Point Dipole Polarizable Force Fields</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Domain Decomposition Method for the Poisson-Boltzmann Solvation Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filippo Lipparini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Félix Aviat</w:t>
+                <w:t xml:space="preserve">Chaoyu Quan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stamm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Maday</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7SC04531J⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/18M119553X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01648245v3</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guaranteed and robust a posteriori bounds for Laplace eigenvalues and eigenvectors: a unified framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Dusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Maday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stamm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Vohralík</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerische Mathematik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 140 (4), pp.1033-1079. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00211-018-0984-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483461v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A coherent derivation of the Ewald summation for arbitrary orders of multipoles: The self-terms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stamm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lagardere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Lagardere</w:t>
+                <w:t xml:space="preserve">Etienne Polack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Maday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Piquemal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 149 (12), pp.124103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5044541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01897263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meshing molecular surfaces based on analytical implicit representation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chaoyu Quan</w:t>
+                <w:t xml:space="preserve">Tinker-HP: a Massively Parallel Molecular Dynamics Package for Multiscale Simulations of Large Complex Systems with Advanced Point Dipole Polarizable Force Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lagardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc-Henri Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Lipparini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Aviat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stamm</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Graphics and Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmgm.2016.11.008⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.956-972 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7SC04531J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01248532v2</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01648245v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guaranteed and robust a posteriori bounds for Laplace eigenvalues and eigenvectors: conforming approximations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yvon Maday</w:t>
+                <w:t xml:space="preserve">Meshing molecular surfaces based on analytical implicit representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaoyu Quan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stamm</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Vohralík</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/15M1038633⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Graphics and Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 71, pp.200-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmgm.2016.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194364v3</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248532v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical Analysis and Calculation of Molecular Surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chaoyu Quan</w:t>
+                <w:t xml:space="preserve">Guaranteed and robust a posteriori bounds for Laplace eigenvalues and eigenvectors: conforming approximations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cancès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Dusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Maday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stamm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vohralík</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2016.07.007⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55 (5), pp.2228-2254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/15M1038633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01205580v2</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194364v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A perturbation-method-based post-processing for the planewave discretization of Kohn–Sham models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yvon Maday</w:t>
+                <w:t xml:space="preserve">Mathematical Analysis and Calculation of Molecular Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaoyu Quan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stamm</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Vohralík</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 307, pp.446-459. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2015.12.012⟩</w:t>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2016.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01140818v2</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01205580v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new discretization for the polarizable continuum model within the domain decomposition paradigm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A perturbation-method-based post-processing for the planewave discretization of Kohn–Sham models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cancès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Dusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Maday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stamm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yvon Maday</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vohralík</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4940136⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 307, pp.446-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2015.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01435973v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140818v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable Evaluation of Polarization Energy and Associated Forces in Polarizable Molecular Dynamics: II. Towards Massively Parallel Computations using Smooth Particle Mesh Ewald</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">A new discretization for the polarizable continuum model within the domain decomposition paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Stamm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cancès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Lipparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Maday</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.5b00171⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 144 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4940136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01223161v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Total Variation Discontinuous Galerkin Approach for Image Restoration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An embedded corrector problem to approximate the homogenized coefficients of an elliptic equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cancès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ehrlacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stamm</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas P. Wihler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Numerical Analysis and Modeling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 353 (9), pp.801-806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2015.06.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01090959v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarizable Molecular Dynamics in a Polarizable Continuum Solvent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Achieving Linear Scaling in Computational Cost for a Fully Polarizable MM/Continuum Embedding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Capresecca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandro Jurinovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lagardere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Stamm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Lipparini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 11 (2), pp.623-634. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 11 (2), pp.694-704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ct501087m⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ct500998q⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01114784v1</w:t>
+                <w:t xml:space="preserve">hal-01223159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achieving Linear Scaling in Computational Cost for a Fully Polarizable MM/Continuum Embedding</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Louis Lagardere</w:t>
+                <w:t xml:space="preserve">Polarizable Molecular Dynamics in a Polarizable Continuum Solvent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Lipparini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lagardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stamm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cancès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 11 (2), pp.694-704. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 11 (2), pp.623-634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ct500998q⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ct501087m⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01223159v1</w:t>
+                <w:t xml:space="preserve">hal-01114784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An embedded corrector problem to approximate the homogenized coefficients of an elliptic equation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Legoll</w:t>
+                <w:t xml:space="preserve">A posteriori error estimates for discontinuous Galerkin methods using non-polynomial basis functions. Part I: Second order linear PDE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stamm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2015.06.019⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50 (4), pp.1193 - 1222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2015069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01100681v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A posteriori error estimates for discontinuous Galerkin methods using non-polynomial basis functions. Part I: Second order linear PDE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lin Lin</w:t>
+                <w:t xml:space="preserve">Scalable Evaluation of Polarization Energy and Associated Forces in Polarizable Molecular Dynamics: II. Towards Massively Parallel Computations using Smooth Particle Mesh Ewald</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lagardere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Lipparini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Polack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stamm</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cancès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/m2an/2015069⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (6), pp.2589-2599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.5b00171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01223165v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable Evaluation of Polarization Energy and Associated Forces in Polarizable Molecular Dynamics: I. Toward Massively Parallel Direct Space Computations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Total Variation Discontinuous Galerkin Approach for Image Restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stamm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas P. Wihler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Numerical Analysis and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (1), pp.81--93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ct401096t⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01090942v1</w:t>
+                <w:t xml:space="preserve">hal-01090959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient greedy algorithms for high-dimensional parameter spaces with applications to empirical interpolation and reduced basis methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan S. Hesthaven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stamm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shun Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 48 (1), pp.259-283. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/m2an/2013100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum, classical, and hybrid QM/MM calculations in solution: General implementation of the ddCOSMO linear scaling strategy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Quantum Calculations in Solution for Large to Very Large Molecules: A New Linear Scaling QM/Continuum Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Lipparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Louis Lagardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Giovanni Scalmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stamm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.953-958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jz5002506⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4901304⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01090954v1</w:t>
+                <w:t xml:space="preserve">hal-00956401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Calculations in Solution for Large to Very Large Molecules: A New Linear Scaling QM/Continuum Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Quantum, classical, and hybrid QM/MM calculations in solution: General implementation of the ddCOSMO linear scaling strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Lipparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Scalmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lagardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stamm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 141 (18), pp.184108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4901304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jz5002506⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00956401v1</w:t>
+                <w:t xml:space="preserve">hal-01090954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A perturbation-method-based a posteriori estimator for the planewave discretization of nonlinear Schrödinger equations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Scalable Evaluation of Polarization Energy and Associated Forces in Polarizable Molecular Dynamics: I. Toward Massively Parallel Direct Space Computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Lipparini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lagardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Stamm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Schnieders</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (4), pp.1638-1651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ct401096t⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2014.09.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00994568v1</w:t>
+                <w:t xml:space="preserve">hal-01090942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locally Adaptive Greedy Approximations for Anisotropic Parameter Reduced Basis Spaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">A perturbation-method-based a posteriori estimator for the planewave discretization of nonlinear Schrödinger equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cancès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Dusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Maday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stamm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vohralík</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/120873868⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 352 (11), pp.941-946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2014.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00690830v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Domain Decomposition Algorithm for Continuum Solvation Models: Energy and First Derivatives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Locally Adaptive Greedy Approximations for Anisotropic Parameter Reduced Basis Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Maday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stamm</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benedetta Mennucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35 (6), pp.A2417-A2441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/120873868⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ct400280b⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00956397v1</w:t>
+                <w:t xml:space="preserve">hal-00690830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domain decomposition for implicit solvation models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Fast Domain Decomposition Algorithm for Continuum Solvation Models: Energy and First Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Lipparini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Maday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Stamm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Stamm</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedetta Mennucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9, pp.3637-3648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ct400280b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4816767⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00916139v1</w:t>
+                <w:t xml:space="preserve">hal-00956397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reduced basis method for electromagnetic scattering by multiple particles in three dimensions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.S. Hesthaven</w:t>
+                <w:t xml:space="preserve">Domain decomposition for implicit solvation models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cancès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Maday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stamm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 231 (23), pp.7756-7779. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 139, pp.054111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2012.07.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4816767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01090927v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certified Reduced Basis Method for the Electric Field Integral Equation</w:t>
               </w:r>
@@ -4582,156 +4608,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The reduced basis method for the electric field integral equation</w:t>
+                <w:t xml:space="preserve">A reduced basis method for electromagnetic scattering by multiple particles in three dimensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fares</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">M. Ganesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Hesthaven</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yvon Maday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stamm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 230 (14), pp.5532--5555. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2011.03.023⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 231 (23), pp.7756-7779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2012.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01090913v1</w:t>
+                <w:t xml:space="preserve">hal-01090927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bubble stabilized discontinuous Galerkin methods on conforming and non-conforming meshes</w:t>
               </w:r>
@@ -4802,1000 +4803,1012 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A posteriori estimates for the Bubble Stabilized Discontinuous Galerkin Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The reduced basis method for the electric field integral equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Hesthaven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Maday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stamm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cam.2011.03.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 230 (14), pp.5532--5555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2011.03.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01090960v1</w:t>
+                <w:t xml:space="preserve">hal-01090913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$hp$-Optimal discontinuous Galerkin methods for linear elliptic problems</w:t>
+                <w:t xml:space="preserve">A posteriori estimates for the Bubble Stabilized Discontinuous Galerkin Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stamm</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas P. Wihler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopedia of Computational Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1090/S0025-5718-10-02335-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 235 (15), pp.4309-4324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2011.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01090918v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interior Penalty Continuous and Discontinuous Finite Element Approximations of Hyperbolic Equations</w:t>
+                <w:t xml:space="preserve">Bubble stabilized discontinuous Galerkin method for parabolic and elliptic problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Burman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alfio Quarteroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stamm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Numerische Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 116 (2), pp.213-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00211-010-0304-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10915-008-9232-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01090920v1</w:t>
+                <w:t xml:space="preserve">hal-01090929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bubble stabilized discontinuous Galerkin method for parabolic and elliptic problems</w:t>
+                <w:t xml:space="preserve">BUBBLE STABILIZED DISCONTINUOUS GALERKIN METHOD FOR STOKES' PROBLEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Burman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stamm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerische Mathematik</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (02), pp.297--313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218202510004234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00211-010-0304-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01090929v1</w:t>
+                <w:t xml:space="preserve">hal-01090930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BUBBLE STABILIZED DISCONTINUOUS GALERKIN METHOD FOR STOKES' PROBLEM</w:t>
+                <w:t xml:space="preserve">Interior Penalty Continuous and Discontinuous Finite Element Approximations of Hyperbolic Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Burman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfio Quarteroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stamm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (3), pp.293-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10915-008-9232-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218202510004234⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01090930v1</w:t>
+                <w:t xml:space="preserve">hal-01090920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Order Discontinuous Galerkin Methods for Second Order Elliptic Problems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">$hp$-Optimal discontinuous Galerkin methods for linear elliptic problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stamm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas P. Wihler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Encyclopedia of Computational Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 79 (272), pp.2117-2133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/S0025-5718-10-02335-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/070685105⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01090916v1</w:t>
+                <w:t xml:space="preserve">hal-01090918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local discontinuous Galerkin method with reduced stabilization for diffusion equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erik Burman</w:t>
+                <w:t xml:space="preserve">Low Order Discontinuous Galerkin Methods for Second Order Elliptic Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Burman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stamm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Computational Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (1), pp.508-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/070685105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01090926v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetric and non-symmetric discontinuous Galerkin methods stabilized using bubble enrichment</w:t>
+                <w:t xml:space="preserve">Local discontinuous Galerkin method with reduced stabilization for diffusion equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Burman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stamm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Communications in Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5, pp.498-514</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01090921v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization Strategies for High Order Methods for Transport Dominated Problems</w:t>
+                <w:t xml:space="preserve">Symmetric and non-symmetric discontinuous Galerkin methods stabilized using bubble enrichment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Burman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alfio Quarteroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stamm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bollettino dell'Unione Matematica Italiana</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 346 (1-2), pp.103-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2007.11.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01090933v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The symmetric discontinuous Galerkin method does not need stabilization in 1D for polynomial orders</w:t>
+                <w:t xml:space="preserve">Stabilization Strategies for High Order Methods for Transport Dominated Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Burman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Igor Mozolevski</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfio Quarteroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stamm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bollettino dell'Unione Matematica Italiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1 (1), pp.57-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2007.10.028⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01090911v1</w:t>
+                <w:t xml:space="preserve">hal-01090933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimal Stabilization for Discontinuous Galerkin Finite Element Methods for Hyperbolic Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Burman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stamm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5813,112 +5826,229 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10915-007-9149-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The symmetric discontinuous Galerkin method does not need stabilization in 1D for polynomial orders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Burman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Mozolevski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Stamm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 345 (10), pp.599--602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2007.10.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction de diagrammes d'Apollonius 3D sur GPU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Plateau--Holleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stamm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5959,51 +6089,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les journées Françaises de l'Informatique Graphique (JFIG24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFIG; Eurographics, Oct 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05246934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6013,135 +6143,135 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certified Reduced Basis Methods for Parametrized Partial Differential Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan S. Hesthaven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluigi Rozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stamm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, SpringerBriefs in Mathematics, 978-3-319-22469-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-22470-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01223456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6151,128 +6281,128 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of some Reduced Representation Approximations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Bebendorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Maday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stamm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Quarteroni, Alfio and Rozza, Gianluigi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reduced Order Methods for Modeling and Computational Reduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, pp.67-100, 2014, MS&amp;A - Modeling, Simulation and Applications, 978-3-319-02090-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00825315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6282,51 +6412,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of the magnetic Ginzburg-Landau equation via vortex tracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Carvalho Corso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6361,483 +6491,483 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stamm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Scalable Two-Level Domain Decomposition Eigensolver for Periodic Schrödinger Eigenstates in Anisotropically Expanding Domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lambert Theisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stamm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04671835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A BOUNDARY-PARTITION-BASED DIAGRAM OF D-DIMENSIONAL BALLS: DEFINITION, PROPERTIES AND APPLICATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xianglong Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaoyu Quan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stamm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01883443v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Domain Decomposition Method for the Polarizable Continuum Model based on the Solvent Excluded Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaoyu Quan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stamm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Maday</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489262v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model Order Reduction for Problems with large Convection Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cagniart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Maday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stamm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01395571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A posteriori error estimates for the Electric Field Integral Equation on polyhedra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo H. Nochetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stamm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId181"/>
+      <w:footerReference w:type="default" r:id="rId185"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6984,51 +7114,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576571v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Carvalho Corso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Kemlin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Melcher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Stamm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/4071" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246943v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Plateau-Holleville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nivoliers" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maria" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;rillou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3730868" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699502v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bordignon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Canc&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dusson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Antonio Lainez Reyes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/25M1735676" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306791v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#233;ve Dusson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Garrigue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2305.08151" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919770v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Michael Sigal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3774" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671832v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Theisen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1456005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908039v4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Canc&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Maday" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vohral&#237;k" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/draa044" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02913501v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Bramas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hassan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2020055" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840993v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ehrlacher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legoll" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyang Xiang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M120035X" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127954v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3549" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903486v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109254" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02170834v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyu Quan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M119553X" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793770v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagard&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Scalmani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gatto" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.25669" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648245v3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Henri Jolly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Lipparini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Aviat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SC04531J" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01483461v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-018-0984-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897263v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagardere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Polack" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Piquemal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5044541" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01248532v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmgm.2016.11.008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194364v3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1038633" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01205580v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.07.007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01140818v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.12.012" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435973v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940136" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223161v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5b00171" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090959v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P. Wihler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114784v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct500998q" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223159v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Capresecca" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Jurinovich" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct501087m" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100681v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.06.019" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223165v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Lin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2015069" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090942v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schnieders" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct401096t" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090919v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan S. Hesthaven" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Zhang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2013100" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090954v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4901304" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00956401v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz5002506" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994568v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2014.09.014" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690830v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120873868" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00956397v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Mennucci" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct400280b" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916139v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4816767" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090927v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ganesh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Hesthaven" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.07.008" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090932v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Hesthaven" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110848268" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090915v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens L. Eftang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3327" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0SPFNVZH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090913v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fares" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.03.023" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1W1P5N4C-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090946v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Burman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-010-0036-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090960v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2011.03.017" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090918v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-10-02335-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090920v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfio Quarteroni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-008-9232-6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090929v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-010-0304-9" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090930v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202510004234" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090916v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Burman" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070685105" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090926v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090921v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.11.016" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZM1ZG28-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090933v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090911v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ern" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Mozolevski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.10.028" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090917v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-007-9149-5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246934v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Plateau--Holleville" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223456v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Rozza" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319224695" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22470-1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825315v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Bebendorf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372556v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671835v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883443v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianglong Duan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489262v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01395571v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cagniart" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090944v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo H. Nochetto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576571v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Carvalho Corso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Kemlin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Melcher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Stamm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/4071" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246943v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Plateau-Holleville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nivoliers" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maria" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;rillou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3730868" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699502v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bordignon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Canc&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dusson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Antonio Lainez Reyes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/25M1735676" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306791v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#233;ve Dusson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Garrigue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2305.08151" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697190v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingxing Cheng" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Canc&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ehrlacher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alston Misquitta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2405.08455" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919770v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Michael Sigal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3774" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671832v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Theisen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1456005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908039v4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Maday" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vohral&#237;k" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/draa044" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127954v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3549" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903486v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legoll" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyang Xiang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109254" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840993v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M120035X" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02913501v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Bramas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hassan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2020055" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793770v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagard&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Scalmani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gatto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.25669" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02170834v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyu Quan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M119553X" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01483461v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-018-0984-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897263v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagardere" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Polack" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Piquemal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5044541" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648245v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Henri Jolly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Lipparini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Aviat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SC04531J" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01248532v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmgm.2016.11.008" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194364v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1038633" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01205580v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.07.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01140818v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.12.012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435973v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940136" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100681v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.06.019" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223159v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Capresecca" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Jurinovich" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct501087m" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114784v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct500998q" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223165v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Lin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2015069" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223161v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5b00171" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090959v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P. Wihler" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090919v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan S. Hesthaven" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Zhang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2013100" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00956401v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz5002506" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090954v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4901304" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090942v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schnieders" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct401096t" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994568v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2014.09.014" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690830v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120873868" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00956397v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Mennucci" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct400280b" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916139v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4816767" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090932v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Hesthaven" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110848268" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090915v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens L. Eftang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3327" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0SPFNVZH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090927v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ganesh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Hesthaven" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.07.008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090946v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Burman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-010-0036-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090913v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fares" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.03.023" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1W1P5N4C-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090960v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2011.03.017" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090929v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-010-0304-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090930v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202510004234" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090920v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfio Quarteroni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-008-9232-6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090918v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-10-02335-5" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090916v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Burman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070685105" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090926v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090921v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.11.016" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZM1ZG28-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090933v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090917v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-007-9149-5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090911v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ern" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Mozolevski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.10.028" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246934v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Plateau--Holleville" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223456v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Rozza" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319224695" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22470-1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825315v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Bebendorf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372556v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671835v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883443v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianglong Duan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489262v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01395571v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cagniart" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090944v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo H. Nochetto" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>