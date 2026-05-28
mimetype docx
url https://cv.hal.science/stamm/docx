--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -2414,248 +2414,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01194364v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical Analysis and Calculation of Molecular Surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chaoyu Quan</w:t>
+                <w:t xml:space="preserve">A perturbation-method-based post-processing for the planewave discretization of Kohn–Sham models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cancès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Dusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Maday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stamm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Vohralík</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">, 2016, 307, pp.446-459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2016.07.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2015.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205580v2</w:t>
+                <w:t xml:space="preserve">hal-01140818v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A perturbation-method-based post-processing for the planewave discretization of Kohn–Sham models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yvon Maday</w:t>
+                <w:t xml:space="preserve">Mathematical Analysis and Calculation of Molecular Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaoyu Quan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stamm</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Vohralík</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 307, pp.446-459. </w:t>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2015.12.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2016.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01140818v2</w:t>
+                <w:t xml:space="preserve">hal-01205580v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new discretization for the polarizable continuum model within the domain decomposition paradigm</w:t>
               </w:r>
@@ -2752,187 +2752,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01435973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An embedded corrector problem to approximate the homogenized coefficients of an elliptic equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polarizable Molecular Dynamics in a Polarizable Continuum Solvent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Lipparini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lagardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Stamm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2015.06.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (2), pp.623-634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ct500998q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01100681v1</w:t>
+                <w:t xml:space="preserve">hal-01114784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achieving Linear Scaling in Computational Cost for a Fully Polarizable MM/Continuum Embedding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Capresecca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Jurinovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lagardere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2950,210 +2967,193 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Lipparini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 (2), pp.694-704. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ct501087m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01223159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarizable Molecular Dynamics in a Polarizable Continuum Solvent</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+                <w:t xml:space="preserve">An embedded corrector problem to approximate the homogenized coefficients of an elliptic equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cancès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Ehrlacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Legoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stamm</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11 (2), pp.623-634. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 353 (9), pp.801-806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ct500998q⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2015.06.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114784v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A posteriori error estimates for discontinuous Galerkin methods using non-polynomial basis functions. Part I: Second order linear PDE</w:t>
               </w:r>
@@ -3440,533 +3440,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient greedy algorithms for high-dimensional parameter spaces with applications to empirical interpolation and reduced basis methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan S. Hesthaven</w:t>
+                <w:t xml:space="preserve">Quantum, classical, and hybrid QM/MM calculations in solution: General implementation of the ddCOSMO linear scaling strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Lipparini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Scalmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lagardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stamm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cancès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/m2an/2013100⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 141 (18), pp.184108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4901304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01090919v1</w:t>
+                <w:t xml:space="preserve">hal-01090954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Calculations in Solution for Large to Very Large Molecules: A New Linear Scaling QM/Continuum Approach</w:t>
+                <w:t xml:space="preserve">Scalable Evaluation of Polarization Energy and Associated Forces in Polarizable Molecular Dynamics: I. Toward Massively Parallel Direct Space Computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Lipparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lagardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stamm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cancès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Schnieders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jz5002506⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (4), pp.1638-1651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ct401096t⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00956401v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum, classical, and hybrid QM/MM calculations in solution: General implementation of the ddCOSMO linear scaling strategy</w:t>
+                <w:t xml:space="preserve">Quantum Calculations in Solution for Large to Very Large Molecules: A New Linear Scaling QM/Continuum Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Lipparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lagardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Scalmani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Lagardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stamm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cancès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4901304⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.953-958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jz5002506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01090954v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00956401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable Evaluation of Polarization Energy and Associated Forces in Polarizable Molecular Dynamics: I. Toward Massively Parallel Direct Space Computations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis Lagardère</w:t>
+                <w:t xml:space="preserve">Efficient greedy algorithms for high-dimensional parameter spaces with applications to empirical interpolation and reduced basis methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan S. Hesthaven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stamm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Schnieders</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10 (4), pp.1638-1651. </w:t>
+              <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (1), pp.259-283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ct401096t⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2013100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01090942v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A perturbation-method-based a posteriori estimator for the planewave discretization of nonlinear Schrödinger equations</w:t>
               </w:r>
@@ -4401,234 +4401,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00916139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certified Reduced Basis Method for the Electric Field Integral Equation</w:t>
+                <w:t xml:space="preserve">Parameter multi-domain ‘hp’ empirical interpolation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. S. Hesthaven</w:t>
+                <w:t xml:space="preserve">Jens L. Eftang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stamm</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90 (4), pp.412--428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.3327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/110848268⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01090932v1</w:t>
+                <w:t xml:space="preserve">hal-01090915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter multi-domain ‘hp’ empirical interpolation</w:t>
+                <w:t xml:space="preserve">Certified Reduced Basis Method for the Electric Field Integral Equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens L. Eftang</w:t>
+                <w:t xml:space="preserve">J. S. Hesthaven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stamm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nme.3327⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34 (3), pp.A1777-A1799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/110848268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01090915v1</w:t>
+                <w:t xml:space="preserve">hal-01090932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A reduced basis method for electromagnetic scattering by multiple particles in three dimensions</w:t>
               </w:r>
@@ -4712,247 +4712,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bubble stabilized discontinuous Galerkin methods on conforming and non-conforming meshes</w:t>
+                <w:t xml:space="preserve">The reduced basis method for the electric field integral equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Burman</w:t>
+                <w:t xml:space="preserve">M. Fares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Hesthaven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Maday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stamm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calcolo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 48 (2), pp.189-209. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 230 (14), pp.5532--5555. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10092-010-0036-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2011.03.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01090946v1</w:t>
+                <w:t xml:space="preserve">hal-01090913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The reduced basis method for the electric field integral equation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yvon Maday</w:t>
+                <w:t xml:space="preserve">Bubble stabilized discontinuous Galerkin methods on conforming and non-conforming meshes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Burman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stamm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2011.03.023⟩</w:t>
+              <w:t xml:space="preserve">Calcolo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48 (2), pp.189-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10092-010-0036-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01090913v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A posteriori estimates for the Bubble Stabilized Discontinuous Galerkin Method</w:t>
               </w:r>
@@ -5010,313 +5010,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bubble stabilized discontinuous Galerkin method for parabolic and elliptic problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Interior Penalty Continuous and Discontinuous Finite Element Approximations of Hyperbolic Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Burman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfio Quarteroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stamm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerische Mathematik</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00211-010-0304-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (3), pp.293-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10915-008-9232-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01090929v1</w:t>
+                <w:t xml:space="preserve">hal-01090920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BUBBLE STABILIZED DISCONTINUOUS GALERKIN METHOD FOR STOKES' PROBLEM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Bubble stabilized discontinuous Galerkin method for parabolic and elliptic problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Burman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stamm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Numerische Mathematik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 116 (2), pp.213-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00211-010-0304-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218202510004234⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01090930v1</w:t>
+                <w:t xml:space="preserve">hal-01090929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interior Penalty Continuous and Discontinuous Finite Element Approximations of Hyperbolic Equations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">BUBBLE STABILIZED DISCONTINUOUS GALERKIN METHOD FOR STOKES' PROBLEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Burman</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alfio Quarteroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stamm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 43 (3), pp.293-312. </w:t>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (02), pp.297--313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10915-008-9232-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0218202510004234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01090920v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">$hp$-Optimal discontinuous Galerkin methods for linear elliptic problems</w:t>
               </w:r>
@@ -5484,51 +5484,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local discontinuous Galerkin method with reduced stabilization for diffusion equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Burman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stamm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5566,51 +5566,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetric and non-symmetric discontinuous Galerkin methods stabilized using bubble enrichment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Burman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stamm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5669,64 +5669,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization Strategies for High Order Methods for Transport Dominated Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Burman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfio Quarteroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stamm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5758,235 +5758,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal Stabilization for Discontinuous Galerkin Finite Element Methods for Hyperbolic Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Burman</w:t>
+                <w:t xml:space="preserve">The symmetric discontinuous Galerkin method does not need stabilization in 1D for polynomial orders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Burman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Mozolevski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stamm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10915-007-9149-5⟩</w:t>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 345 (10), pp.599--602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2007.10.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01090917v1</w:t>
+                <w:t xml:space="preserve">hal-01090911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The symmetric discontinuous Galerkin method does not need stabilization in 1D for polynomial orders</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Igor Mozolevski</w:t>
+                <w:t xml:space="preserve">Minimal Stabilization for Discontinuous Galerkin Finite Element Methods for Hyperbolic Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Burman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Stamm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 345 (10), pp.599--602. </w:t>
+              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 33 (2), pp.183-208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2007.10.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10915-007-9149-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01090911v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01090917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6157,51 +6157,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certified Reduced Basis Methods for Parametrized Partial Differential Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan S. Hesthaven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluigi Rozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7114,51 +7114,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576571v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Carvalho Corso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Kemlin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Melcher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Stamm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/4071" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246943v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Plateau-Holleville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nivoliers" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maria" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;rillou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3730868" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699502v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bordignon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Canc&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dusson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Antonio Lainez Reyes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/25M1735676" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306791v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#233;ve Dusson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Garrigue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2305.08151" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697190v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingxing Cheng" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Canc&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ehrlacher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alston Misquitta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2405.08455" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919770v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Michael Sigal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3774" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671832v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Theisen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1456005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908039v4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Maday" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vohral&#237;k" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/draa044" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127954v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3549" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903486v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legoll" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyang Xiang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109254" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840993v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M120035X" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02913501v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Bramas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hassan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2020055" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793770v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagard&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Scalmani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gatto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.25669" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02170834v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyu Quan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M119553X" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01483461v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-018-0984-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897263v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagardere" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Polack" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Piquemal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5044541" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648245v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Henri Jolly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Lipparini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Aviat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SC04531J" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01248532v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmgm.2016.11.008" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194364v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1038633" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01205580v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.07.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01140818v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.12.012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435973v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940136" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100681v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.06.019" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223159v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Capresecca" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Jurinovich" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct501087m" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114784v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct500998q" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223165v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Lin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2015069" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223161v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5b00171" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090959v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P. Wihler" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090919v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan S. Hesthaven" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Zhang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2013100" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00956401v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz5002506" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090954v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4901304" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090942v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schnieders" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct401096t" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994568v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2014.09.014" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690830v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120873868" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00956397v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Mennucci" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct400280b" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916139v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4816767" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090932v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Hesthaven" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110848268" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090915v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens L. Eftang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3327" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0SPFNVZH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090927v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ganesh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Hesthaven" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.07.008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090946v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Burman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-010-0036-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090913v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fares" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.03.023" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1W1P5N4C-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090960v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2011.03.017" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090929v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-010-0304-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090930v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202510004234" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090920v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfio Quarteroni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-008-9232-6" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090918v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-10-02335-5" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090916v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Burman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070685105" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090926v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090921v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.11.016" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZM1ZG28-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090933v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090917v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-007-9149-5" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090911v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ern" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Mozolevski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.10.028" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246934v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Plateau--Holleville" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223456v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Rozza" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319224695" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22470-1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825315v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Bebendorf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372556v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671835v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883443v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianglong Duan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489262v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01395571v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cagniart" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090944v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo H. Nochetto" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576571v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Carvalho Corso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Kemlin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Melcher" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Stamm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/4071" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246943v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Plateau-Holleville" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nivoliers" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maria" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane M&#233;rillou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3730868" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699502v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bordignon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Canc&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Dusson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Antonio Lainez Reyes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/25M1735676" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306791v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#233;ve Dusson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Garrigue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2305.08151" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697190v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingxing Cheng" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Canc&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ehrlacher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alston Misquitta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2405.08455" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919770v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Michael Sigal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3774" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671832v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Theisen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1456005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908039v4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Maday" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vohral&#237;k" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imanum/draa044" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127954v3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3549" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903486v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Legoll" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuyang Xiang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109254" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840993v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M120035X" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02913501v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Bramas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hassan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2020055" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793770v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagard&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Scalmani" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gatto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.25669" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02170834v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyu Quan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M119553X" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01483461v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-018-0984-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897263v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagardere" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Polack" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Piquemal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5044541" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648245v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Henri Jolly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Lipparini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Aviat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SC04531J" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01248532v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmgm.2016.11.008" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194364v3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1038633" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01140818v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.12.012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01205580v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.07.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435973v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4940136" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114784v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct500998q" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223159v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Capresecca" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Jurinovich" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct501087m" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100681v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.06.019" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223165v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Lin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2015069" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223161v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5b00171" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090959v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas P. Wihler" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090954v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4901304" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090942v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schnieders" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct401096t" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00956401v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz5002506" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090919v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan S. Hesthaven" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Zhang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2013100" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994568v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2014.09.014" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690830v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120873868" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00956397v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Mennucci" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct400280b" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916139v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4816767" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090915v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens L. Eftang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3327" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0SPFNVZH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090932v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Hesthaven" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110848268" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090927v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ganesh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Hesthaven" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2012.07.008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090913v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fares" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2011.03.023" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1W1P5N4C-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090946v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Burman" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10092-010-0036-3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090960v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2011.03.017" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090920v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfio Quarteroni" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-008-9232-6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090929v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-010-0304-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090930v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202510004234" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090918v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/S0025-5718-10-02335-5" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090916v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Burman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070685105" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090926v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090921v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.11.016" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZM1ZG28-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090933v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090911v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ern" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Mozolevski" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.10.028" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090917v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-007-9149-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246934v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Plateau--Holleville" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01223456v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Rozza" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319224695" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22470-1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825315v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Bebendorf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372556v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671835v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883443v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianglong Duan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489262v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01395571v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cagniart" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090944v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo H. Nochetto" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>