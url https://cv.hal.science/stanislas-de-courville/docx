--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -564,165 +564,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’enfant comme réceptacle et véhicule du “choc” de la guerre au cinéma »</w:t>
+                <w:t xml:space="preserve">« “Russie, où cours-tu ainsi ?” Du Retour à Faute d’amour, itinéraire d’une nation sans avenir »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas de Courville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international pluridisciplinaire War Memories (Le Mans-Université), Atelier « L’enfance en guerre »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sylvie Servoise, Jun 2021, Le Mans (Sarthe), France</w:t>
+              <w:t xml:space="preserve">Le cinéma d’Andreï Zviaguintsev : traversées d’un monde en crise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eugénie Zvonkine; Damien Marguet; Céline Gailleurd, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04229476v1</w:t>
+                <w:t xml:space="preserve">hal-04229451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« “Russie, où cours-tu ainsi ?” Du Retour à Faute d’amour, itinéraire d’une nation sans avenir »</w:t>
+                <w:t xml:space="preserve">« L’enfant comme réceptacle et véhicule du “choc” de la guerre au cinéma »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas de Courville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le cinéma d’Andreï Zviaguintsev : traversées d’un monde en crise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eugénie Zvonkine; Damien Marguet; Céline Gailleurd, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international pluridisciplinaire War Memories (Le Mans-Université), Atelier « L’enfance en guerre »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvie Servoise, Jun 2021, Le Mans (Sarthe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04229451v1</w:t>
+                <w:t xml:space="preserve">hal-04229476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le “terreau” de la modernité. L’excrétion des masses dans la littérature du XIXe siècle »</w:t>
               </w:r>
@@ -941,274 +941,274 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Écran des siècles. Deleuze, le cinéma et la guerre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cinema of the body, cinema of the brain.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Rebecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Bodini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas de Courville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mimésis. pp.356, 2024, 978-88-6976-440-0</w:t>
+              <w:t xml:space="preserve">Mimésis. 2024, 9788869763847</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04828435v1</w:t>
+                <w:t xml:space="preserve">hal-04963652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinema of the body, cinema of the brain.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Cinéma du corps, cinéma du cerveau. Deleuze aux frontières de la spectatorialité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Giansanto Bodini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas de Courville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Rebecchi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimésis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, L’œil et l’esprit, 978-88-6976-384-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacopo Bodini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-04963652v1</w:t>
+                <w:t xml:space="preserve">hal-04476224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinéma du corps, cinéma du cerveau. Deleuze aux frontières de la spectatorialité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'Écran des siècles. Deleuze, le cinéma et la guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas de Courville</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mimésis. pp.356, 2024, 978-88-6976-440-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mimésis</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04476224v1</w:t>
+                <w:t xml:space="preserve">hal-04828435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1251,51 +1251,64 @@
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas de Courville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacopo Bodini; Stanislas de Courville; Marie Rebecchi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinéma du corps, cinéma du cerveau. Deleuze aux frontières de la spectatorialité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mimésis, pp.29-53, 2024, L’œil et l’esprit, 978-88-6976-384-7</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimésis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.29-53, 2024, L’œil et l’esprit, 978-88-6976-384-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04476275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1803,51 +1816,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502499v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas de Courville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229323v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229305v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/chiasmi20222428" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04227533v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas De Courville" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.8962" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229356v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229368v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229476v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229451v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229463v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229425v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229413v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828435v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04963652v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rebecchi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Bodini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476224v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Giansanto Bodini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/cinema-du-corps-cinema-du-cerveau/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476275v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229393v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/technologies-de-la-visibilite/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02011729v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02011731v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229434v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.8754" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502499v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas de Courville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229323v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229305v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/chiasmi20222428" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04227533v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas De Courville" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.8962" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229356v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229368v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229451v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229476v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229463v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229425v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229413v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04963652v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rebecchi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Bodini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476224v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Giansanto Bodini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/cinema-du-corps-cinema-du-cerveau/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828435v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476275v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229393v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/technologies-de-la-visibilite/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02011729v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02011731v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229434v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.8754" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>