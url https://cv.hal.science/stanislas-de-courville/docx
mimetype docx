--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -316,174 +316,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Andreï Biély et Alexandre Blok. Le cinématographe est une baraque de foire »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stanislas De Courville</w:t>
+                <w:t xml:space="preserve">« Entre “perception auratique” et “perception sous forme de choc”. Une lecture benjaminienne de Baudelaire, Flaubert et Proust »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas de Courville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1895 revue d’histoire du cinéma</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Facta Universitatis, Series: Linguistics and Literature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (2), pp.305-313</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04227533v1</w:t>
+                <w:t xml:space="preserve">hal-04229356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Entre “perception auratique” et “perception sous forme de choc”. Une lecture benjaminienne de Baudelaire, Flaubert et Proust »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stanislas de Courville</w:t>
+                <w:t xml:space="preserve">« Andreï Biély et Alexandre Blok. Le cinématographe est une baraque de foire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas De Courville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Facta Universitatis, Series: Linguistics and Literature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1895 revue d’histoire du cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 95, pp.32-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1895.8962⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04229356v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« De Hans-Jürgen Syberberg à Elem Klimov : combattre “Hitler comme cinéaste” »</w:t>
               </w:r>
@@ -1816,51 +1816,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502499v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas de Courville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229323v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229305v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/chiasmi20222428" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04227533v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas De Courville" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.8962" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229356v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229368v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229451v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229476v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229463v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229425v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229413v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04963652v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rebecchi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Bodini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476224v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Giansanto Bodini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/cinema-du-corps-cinema-du-cerveau/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828435v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476275v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229393v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/technologies-de-la-visibilite/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02011729v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02011731v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229434v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.8754" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502499v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas de Courville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229323v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229305v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/chiasmi20222428" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229356v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04227533v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas De Courville" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.8962" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229368v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229451v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229476v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229463v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229425v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229413v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04963652v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Rebecchi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Bodini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476224v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Giansanto Bodini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/cinema-du-corps-cinema-du-cerveau/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828435v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476275v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229393v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmimesis.fr/catalogue/technologies-de-la-visibilite/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02011729v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02011731v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229434v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.8754" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>