--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -230,2557 +230,2557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working memory deficit in patients with focal epilepsy is associated with higher interictal theta connectivity</w:t>
+                <w:t xml:space="preserve">Extracellular vesicle microRNAs are biomarkers of focal epilepsy but not epilepsy‐related respiratory dysfunction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simge Aykan</w:t>
+                <w:t xml:space="preserve">Sylvain Rheims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Laguitton</w:t>
+                <w:t xml:space="preserve">Hayet Kouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
+                <w:t xml:space="preserve">Florence Busato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julia Makhalova</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Derbala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2024.11.019⟩</w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epi.18641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913274v1</w:t>
+                <w:t xml:space="preserve">hal-05283894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The different subtypes of temporal lobe seizures networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Specialized Large Language Model Outperforms Neurologists at Complex Diagnosis in Blinded Case-Based Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Makhalova</w:t>
+                <w:t xml:space="preserve">Sami Barrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Benoit</w:t>
+                <w:t xml:space="preserve">Nathan Torcida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lagarde</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurelien Mazeraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2025.03.004⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (4), pp.347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci15040347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05490578v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalp‐negative medial temporal interictal epileptic discharges alter large‐scale brain networks: A simultaneous high‐density electroencephalographic and intracranial electroencephalographic study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Working memory deficit in patients with focal epilepsy is associated with higher interictal theta connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Spinelli</w:t>
+                <w:t xml:space="preserve">Simge Aykan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Marquis</w:t>
+                <w:t xml:space="preserve">Virginie Laguitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Makhalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/epi.70061⟩</w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 170, pp.49-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2024.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05429098v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personalized multichannel transcranial direct current electrical stimulation (tDCS) in drug-resistant epilepsy: A SEEG based open-labeled study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The different subtypes of temporal lobe seizures networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mégane Delourme</w:t>
+                <w:t xml:space="preserve">F. Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Tardoski</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Makhalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/epi4.70055⟩</w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 181 (5), pp.368 - 381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2025.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05108375v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interictal waking and sleep electrophysiological properties of the thalamus in focal epilepsies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scalp‐negative medial temporal interictal epileptic discharges alter large‐scale brain networks: A simultaneous high‐density electroencephalographic and intracranial electroencephalographic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Garnier</w:t>
+                <w:t xml:space="preserve">Nicolas Roehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pia de Stefano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Marquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/braincomms/fcaf102⟩</w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/epi.70061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05490572v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05429098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclei‐Specific Amygdala Enlargement Is Linked to Psychiatric Comorbidities in Drug‐Resistant Focal Epilepsy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Mourre</w:t>
+                <w:t xml:space="preserve">Personalized multichannel transcranial direct current electrical stimulation (tDCS) in drug-resistant epilepsy: A SEEG based open-labeled study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Daoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tardoski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Makhalova</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hugo Dary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/acn3.70071⟩</w:t>
+              <w:t xml:space="preserve">Epilepsia Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (4), pp.1034-1042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/epi4.70055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05474597v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05108375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoelectroencephalographic exploration and surgical outcome in Lennox–Gastaut syndrome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnes Trébuchon</w:t>
+                <w:t xml:space="preserve">Interictal waking and sleep electrophysiological properties of the thalamus in focal epilepsies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Biagioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Fratello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/epi.18283⟩</w:t>
+              <w:t xml:space="preserve">Brain Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/braincomms/fcaf102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05490562v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of neural complexity and consciousness in temporal lobe seizures: Effects of high‐frequency pulvinar stimulation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stereoelectroencephalographic exploration and surgical outcome in Lennox–Gastaut syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soomi Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Makhalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Trébuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epileptic Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/epd2.70056⟩</w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 66 (5), pp.1417 - 1432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epi.18283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158639v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sink into the epileptogenic zone: findings from directed SEEG functional connectivity decomposition</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nuclei‐Specific Amygdala Enlargement Is Linked to Psychiatric Comorbidities in Drug‐Resistant Focal Epilepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mourre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Makhalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Soncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awae256⟩</w:t>
+              <w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (7), pp.1395-1407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acn3.70071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910748v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05474597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular vesicle microRNAs are biomarkers of focal epilepsy but not epilepsy‐related respiratory dysfunction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Busato</w:t>
+                <w:t xml:space="preserve">Modulation of neural complexity and consciousness in temporal lobe seizures: Effects of high‐frequency pulvinar stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionuț‐flavius Bratu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada El Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/epi.18641⟩</w:t>
+              <w:t xml:space="preserve">Epileptic Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/epd2.70056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05283894v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specialized Large Language Model Outperforms Neurologists at Complex Diagnosis in Blinded Case-Based Evaluation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sink into the epileptogenic zone: findings from directed SEEG functional connectivity decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (4), pp.347. </w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 147, pp.2902 - 2905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/brainsci15040347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/brain/awae256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05151942v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-purified cannabidiol efficacy and safety in a cohort of adult patients with various types of drug-resistant epilepsies</w:t>
+                <w:t xml:space="preserve">Pathways to epilepsy surgery in children with tuberous sclerosis complex-associated epilepsy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Perriguey</w:t>
+                <w:t xml:space="preserve">L. Gauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. El Succar</w:t>
+                <w:t xml:space="preserve">M.-P. Valenti-Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Makhalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Clément</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">O. Ribes</w:t>
+                <w:t xml:space="preserve">M. Milh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Neurologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 180 (3), pp.147-153. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2023.07.012⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 180 (8), pp.807-817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2024.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913260v1</w:t>
+                <w:t xml:space="preserve">hal-04913253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correspondence between scalp‐EEG and SEEG seizure onset patterns in patients with MRI‐negative drug‐resistant focal epilepsy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The challenge of assessing invasive biomarkers for epilepsy surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Vulliemoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/epi4.12886⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 147 (8), pp.e52-e54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awae164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370365v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High‐density electroencephalographic functional networks in genetic generalized epilepsy: Preserved whole‐brain topology hides local reorganization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-purified cannabidiol efficacy and safety in a cohort of adult patients with various types of drug-resistant epilepsies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Perriguey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Succar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Silva Alves</w:t>
+                <w:t xml:space="preserve">A. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotta Rigoni</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Picard</w:t>
+                <w:t xml:space="preserve">O. Ribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/epi.17903⟩</w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 180 (3), pp.147-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2023.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913265v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychiatric complications following SEEG-guided radiofrequency thermocoagulations in patients with drug-resistant epilepsy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Correspondence between scalp‐EEG and SEEG seizure onset patterns in patients with MRI‐negative drug‐resistant focal epilepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Bolzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Pizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Makhalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnes Trebuchon</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2024.109806⟩</w:t>
+              <w:t xml:space="preserve">Epilepsia Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/epi4.12886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913249v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prise en charge d’une première crise épileptique chez l’adulte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High‐density electroencephalographic functional networks in genetic generalized epilepsy: Preserved whole‐brain topology hides local reorganization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Silva Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isotta Rigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mégevand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Presse Médicale Formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lpmfor.2024.01.002⟩</w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65 (4), pp.961 - 973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epi.17903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913259v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of brain conductivity in human focal epilepsy: A model‐based estimation from stereoelectroencephalography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Psychiatric complications following SEEG-guided radiofrequency thermocoagulations in patients with drug-resistant epilepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Bregianni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Pizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Andres Carvallo</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Makhalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Ballabeni</w:t>
+                <w:t xml:space="preserve">Agnes Trebuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 156, pp.109806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/epi.17957⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2024.109806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526364v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereo‐EEG–based ictal functional connectivity in patients with periventricular nodular heterotopia–related epilepsy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prise en charge d’une première crise épileptique chez l’adulte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/epi.17891⟩</w:t>
+              <w:t xml:space="preserve">La Presse Médicale Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (1), pp.70 - 73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lpmfor.2024.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913271v1</w:t>
+                <w:t xml:space="preserve">hal-04913259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The challenge of assessing invasive biomarkers for epilepsy surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Roehri</w:t>
+                <w:t xml:space="preserve">Modification of brain conductivity in human focal epilepsy: A model‐based estimation from stereoelectroencephalography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Yochum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Vulliemoz</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andres Carvallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Ballabeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awae164⟩</w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epi.17957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913246v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathways to epilepsy surgery in children with tuberous sclerosis complex-associated epilepsy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Gauer</w:t>
+                <w:t xml:space="preserve">Stereo‐EEG–based ictal functional connectivity in patients with periventricular nodular heterotopia–related epilepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Zanello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Jegou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Milh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 180 (8), pp.807-817. </w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2024.04.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/epi.17891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913253v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Can a Focal Seizure Lead to a Dacrystic Behavior? A Case Analyzed with Functional Connectivity in Stereoelectroencephalography</w:t>
               </w:r>
@@ -3056,51 +3056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Dary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3396,338 +3396,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04207109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permutation entropy‐derived parameters to estimate the epileptogenic zone network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of quantitative markers in surgical prognostication after stereoelectroencephalography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Makhalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionuț‐Flavius Bratu</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Tanguy Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Jegou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 65 (2), pp.389-401. </w:t>
+              <w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (11), pp.2114-2126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/epi.17849⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/acn3.51900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04793774v1</w:t>
+                <w:t xml:space="preserve">hal-04556224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of quantitative markers in surgical prognostication after stereoelectroencephalography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Permutation entropy‐derived parameters to estimate the epileptogenic zone network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionuț‐Flavius Bratu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Makhalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Jegou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (11), pp.2114-2126. </w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 65 (2), pp.389-401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/acn3.51900⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/epi.17849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04556224v1</w:t>
+                <w:t xml:space="preserve">hal-04793774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How May a Brief Seizure Lead to Prolonged Epileptic Amnesia?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simela Chatzikonstantinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Jegou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Brohée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3798,382 +3798,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epileptic spasms are associated with increased stereo‐electroencephalography derived functional connectivity in tuberous sclerosis complex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Medical treatment of Rasmussen's Encephalitis: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Neal</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Boucraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/epi.17353⟩</w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2022.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03962853v1</w:t>
+                <w:t xml:space="preserve">hal-03563010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interictal functional connectivity in focal refractory epilepsies investigated by intracranial EEG</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epileptic spasms are associated with increased stereo‐electroencephalography derived functional connectivity in tuberous sclerosis complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Neal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ostrowsky-Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian-George Benar</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louis Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain connectivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/brain.2021.0190⟩</w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 63 (9), pp.2359-2370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epi.17353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768069v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medical treatment of Rasmussen's Encephalitis: A systematic review</w:t>
+                <w:t xml:space="preserve">Interictal functional connectivity in focal refractory epilepsies investigated by intracranial EEG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian-George Benar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Boucraut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Bartolomei</w:t>
+                <w:t xml:space="preserve">Fabrice Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Brain connectivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (10), pp.850-869. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2022.01.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/brain.2021.0190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563010v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encéphalite de Rasmussen : hypothèses physiopathologiques et traitement médical</w:t>
               </w:r>
@@ -4380,51 +4380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Fonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Pizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wala Aboubakr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4501,51 +4501,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in epileptogenicity biomarkers after stereotactic thermocoagulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Contento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Pizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor López‐madrona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4661,51 +4661,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Tramoni‐negre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Pizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Trebuchon‐da Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4750,2361 +4750,2361 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoimmune encephalitis concomitant with SARS-CoV-2 infection: insight from 18 F-FDG PET imaging and neuronal autoantibodies</w:t>
+                <w:t xml:space="preserve">Anatomoelectroclinical features of SEEG-confirmed pure insular-onset epilepsy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Grimaldi</w:t>
+                <w:t xml:space="preserve">Maria Peltola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Trébuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joseph Boucraut</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Scavarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2967/jnumed.120.249292⟩</w:t>
+              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 105, pp.106964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2020.106964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02933208v1</w:t>
+                <w:t xml:space="preserve">hal-02513935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VNS implantation in a NF1 patient: massive nerve hypertrophy discovered intra-operatively preventing successful electrode placement. Case report</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative analysis of hyperkinetic seizures and correlation with seizure onset zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Fayerstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein Hamdi</w:t>
+                <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Pizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Brun</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yassine Beltaifa</w:t>
+                <w:t xml:space="preserve">Francesca Bonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Neurochirurgica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00701-020-04535-y⟩</w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61 (5), pp.1019-1026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epi.16510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273629v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippocampal Interictal Spikes during Sleep Impact Long‐Term Memory Consolidation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eve Tramoni‐negre</w:t>
+                <w:t xml:space="preserve">Autoimmune encephalitis concomitant with SARS-CoV-2 infection: insight from 18 F-FDG PET imaging and neuronal autoantibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Roehri</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Giusiano</w:t>
+                <w:t xml:space="preserve">Joseph Boucraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 87 (6), pp.976-987. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 62 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ana.25744⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2967/jnumed.120.249292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273639v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between PET metabolism and SEEG epileptogenicity in focal lesional epilepsy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hippocampal Interictal Spikes during Sleep Impact Long‐Term Memory Consolidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Tramoni‐negre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Boucekine</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Didier Scavarda</w:t>
+                <w:t xml:space="preserve">Bernard Giusiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00259-020-04791-1⟩</w:t>
+              <w:t xml:space="preserve">Annals of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 87 (6), pp.976-987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ana.25744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02863852v1</w:t>
+                <w:t xml:space="preserve">hal-03273639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical stimulation for seizure induction during SEEG exploration: a useful predictor of postoperative seizure recurrence?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Trebuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Racila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renata Racila</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Francesco Cardinale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 92 (1), pp.22-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/jnnp-2019-322469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epileptogenicity in tuberous sclerosis complex: A stereoelectroencephalographic study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationship between PET metabolism and SEEG epileptogenicity in focal lesional epilepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis Maillard</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boucekine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Scavarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/epi.16410⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00259-020-04791-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02513937v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient cortico‐cortical disconnection during psychogenic nonepileptic seizures (PNES)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
+                <w:t xml:space="preserve">VNS implantation in a NF1 patient: massive nerve hypertrophy discovered intra-operatively preventing successful electrode placement. Case report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Zanello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Arthuis</w:t>
+                <w:t xml:space="preserve">Maxine Dibué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian‐georges Benar</w:t>
+                <w:t xml:space="preserve">Yassine Beltaifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 61 (8), </w:t>
+              <w:t xml:space="preserve">Acta Neurochirurgica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 162 (10), pp.2509-2512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/epi.16623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00701-020-04535-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273632v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ictal Signature of Thalamus and Basal Ganglia in Focal Epilepsy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Giusiano</w:t>
+                <w:t xml:space="preserve">Epileptogenicity in tuberous sclerosis complex: A stereoelectroencephalographic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Neal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ostrowsky‐coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Carron</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/wnl.0000000000011003⟩</w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61 (1), pp.81-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epi.16410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03500855v1</w:t>
+                <w:t xml:space="preserve">hal-02513937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The "Connectivity Epileptogenicity Index " (cEI), a method for mapping the different seizure onset patterns in StereoElectroEncephalography recorded seizures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Roehri</w:t>
+                <w:t xml:space="preserve">Transient cortico‐cortical disconnection during psychogenic nonepileptic seizures (PNES)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samuel Medina</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Arthuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian‐georges Benar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2020.05.029⟩</w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epi.16623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929525v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ictal Blinking in Focal Seizures: insights from SEEG recordings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Ictal Signature of Thalamus and Basal Ganglia in Focal Epilepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Pizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Giusiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Villeneuve</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seizure - European Journal of Epilepsy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seizure.2020.07.010⟩</w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 96 (2), pp.e280 - e293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/wnl.0000000000011003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02901121v2</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomical electroclinical correlations during an SEEG-recorded seizure with autoscopic hallucination</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ictal Blinking in Focal Seizures: insights from SEEG recordings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Dirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Trébuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Scholly</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Scavarada</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epileptic Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/epd.2020.1228⟩</w:t>
+              <w:t xml:space="preserve">Seizure - European Journal of Epilepsy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seizure.2020.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273624v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901121v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VIDEO-EEG ILLUSTRATION OF TRANSIENT EPISODES OF LOSS OF CONSCIOUNESS CORRELATED WITH PLATEAU-WAVES DUE TO INTRACRANIAL HYPERTENSION</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nada El Youssef</w:t>
+                <w:t xml:space="preserve">The "Connectivity Epileptogenicity Index " (cEI), a method for mapping the different seizure onset patterns in StereoElectroEncephalography recorded seizures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Balatskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Pizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vadim Ivanov</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samuel Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epileptic Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22 (4), pp.515-516. </w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 131 (8), pp.1947-1955. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/epd.2020.1180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2020.05.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273633v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prefrontal seizure classification based on stereo-EEG quantification and automatic clustering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anatomical electroclinical correlations during an SEEG-recorded seizure with autoscopic hallucination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Fonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Machado</w:t>
+                <w:t xml:space="preserve">Julia Scholly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Bonini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Romain Carron</w:t>
+                <w:t xml:space="preserve">Didier Scavarada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 112, pp.107436. </w:t>
+              <w:t xml:space="preserve">Epileptic Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (6), pp.817-822. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2020.107436⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/epd.2020.1228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03273628v1</w:t>
+                <w:t xml:space="preserve">hal-03273624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoelectroencephalography (SEEG) and epilepsy surgery in posttraumatic epilepsy: A multicenter retrospective study</w:t>
+                <w:t xml:space="preserve">The connectivity epileptogenicity index: a new method for estimating the seizure onset zone from SEEG signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexane Fierain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
+                <w:t xml:space="preserve">A. Balatskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Catenoix</w:t>
+                <w:t xml:space="preserve">R. F. Pizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Valton</w:t>
+                <w:t xml:space="preserve">Sixtina Gil Diez de Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27, pp.23-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929555v1</w:t>
+                <w:t xml:space="preserve">hal-02879955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The connectivity epileptogenicity index: a new method for estimating the seizure onset zone from SEEG signals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sixtina Gil Diez de Medina</w:t>
+                <w:t xml:space="preserve">Prefrontal seizure classification based on stereo-EEG quantification and automatic clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Bonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rinki Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neurology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 112, pp.107436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2020.107436⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02879955v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomoelectroclinical features of SEEG-confirmed pure insular-onset epilepsy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Trébuchon</w:t>
+                <w:t xml:space="preserve">VIDEO-EEG ILLUSTRATION OF TRANSIENT EPISODES OF LOSS OF CONSCIOUNESS CORRELATED WITH PLATEAU-WAVES DUE TO INTRACRANIAL HYPERTENSION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada El Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Ivanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Trebuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2020.106964⟩</w:t>
+              <w:t xml:space="preserve">Epileptic Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (4), pp.515-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/epd.2020.1180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02513935v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of hyperkinetic seizures and correlation with seizure onset zone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stereoelectroencephalography (SEEG) and epilepsy surgery in posttraumatic epilepsy: A multicenter retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexane Fierain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Catenoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Fayerstein</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
+                <w:t xml:space="preserve">Luc Valton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 61 (5), pp.1019-1026. </w:t>
+              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 112, pp.107378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/epi.16510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2020.107378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273638v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Polyvinyl Alcohol Sponge Cubes for Vagal Nerve Stimulation: A Suggestion for the Wrapping Step. Technical Note and Step-by-Step Operative Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Spatola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armando Paz-Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7168,90 +7168,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can histologically normal epileptogenic zone share common electrophysiological phenotypes with focal cortical dysplasia? SEEG-based study in MRI-negative epileptic patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Scholly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paola Valenti-Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Trébuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 266 (8), pp.1907-1918. </w:t>
@@ -7717,51 +7717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Barborica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Scholly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Donos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7864,64 +7864,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Pizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Trébuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epilepsia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 60 (4), pp.e25-e30. </w:t>
@@ -7953,338 +7953,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02513947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epileptogenicity and surgical outcome in post stroke drug resistant epilepsy in children and adults</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">THE REPERTOIRE OF SEIZURE ONSET PATTERNS IN HUMAN FOCAL EPILEPSIES: DETERMINANTS AND PROGNOSTIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francesca Bonini</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinziana Buzori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Trebuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Scavarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eplepsyres.2019.106155⟩</w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (1), pp.85-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epi.14604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02513938v1</w:t>
+                <w:t xml:space="preserve">hal-03583590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE REPERTOIRE OF SEIZURE ONSET PATTERNS IN HUMAN FOCAL EPILEPSIES: DETERMINANTS AND PROGNOSTIC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epileptogenicity and surgical outcome in post stroke drug resistant epilepsy in children and adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Marchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Pennaroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Didier Scavarda</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Bonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/epi.14604⟩</w:t>
+              <w:t xml:space="preserve">Epilepsy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 155, pp.106155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eplepsyres.2019.106155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583590v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02513938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biophysical modeling for brain tissue conductivity estimation using sEEG electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Carvallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Benquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8361,64 +8361,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-ictal EEG suppression: a stereo-EEG study of 100 focal to bilateral tonicclonic seizures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Marchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Giusiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8489,2829 +8489,2829 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain molecular imaging in pharmacoresistant focal epilepsy: Current practice and perspectives</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Maillard</w:t>
+                <w:t xml:space="preserve">Early onset motor semiology in seizures triggered by cortical stimulation during SEEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Trébuchon-Dafonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2017.05.001⟩</w:t>
+              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 88, pp.262-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2018.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02479834v1</w:t>
+                <w:t xml:space="preserve">hal-02513956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitools, a software suite for presurgical brain mapping in epilepsy : Intracerebral EEG</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Brain molecular imaging in pharmacoresistant focal epilepsy: Current practice and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2018.03.018⟩</w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 174 (1-2), pp.16-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2017.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762672v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02479834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of stereoelectroencephalography (SEEG) in reevaluation of epilepsy surgery failures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisa Vaugier</w:t>
+                <w:t xml:space="preserve">Epitools, a software suite for presurgical brain mapping in epilepsy : Intracerebral EEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Paz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Milh</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Pizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2018.02.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2018.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851653v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01762672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interictal stereotactic-EEG functional connectivity in refractory focal epilepsies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of stereoelectroencephalography (SEEG) in reevaluation of epilepsy surgery failures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Vaugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Trébuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Milh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 141 (10), pp.2966-2980. </w:t>
+              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 81, pp.86-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/brain/awy214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2018.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02513961v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperkinetic motor seizures: a common semiology generated by two different cortical seizure origins</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Interictal stereotactic-EEG functional connectivity in refractory focal epilepsies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Trébuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">William Szurhaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epileptic Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/epd.2017.0932⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 141 (10), pp.2966-2980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awy214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851691v1</w:t>
+                <w:t xml:space="preserve">hal-02513961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early onset motor semiology in seizures triggered by cortical stimulation during SEEG</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Hyperkinetic motor seizures: a common semiology generated by two different cortical seizure origins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Vaugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Trébuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Szurhaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 88, pp.262-267. </w:t>
+              <w:t xml:space="preserve">Epileptic Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (3), pp.362 - 368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2018.09.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/epd.2017.0932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02513956v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjunctive lacosamide for focal epilepsy: an open-label trial evaluating the impact of flexible titration and dosing on safety and seizure outcomes</w:t>
+                <w:t xml:space="preserve">The “Proust phenomenon”: Odor-evoked autobiographical memories triggered by direct amygdala stimulation in human</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bénar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epileptic Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/epd.2017.0907⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 90, pp.173-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2016.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03555994v1</w:t>
+                <w:t xml:space="preserve">hal-01851664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining epileptogenic networks: Contribution of SEEG and signal analysis</w:t>
+                <w:t xml:space="preserve">Adjunctive lacosamide for focal epilepsy: an open-label trial evaluating the impact of flexible titration and dosing on safety and seizure outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Viktor Jirsa</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Médina Villalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Benar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/epi.13791⟩</w:t>
+              <w:t xml:space="preserve">Epileptic Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (2), pp.186-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/epd.2017.0907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618932v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomic consistencies across epilepsies: a stereotactic-EEG informed high-resolution structural connectivity study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
+                <w:t xml:space="preserve">Defining epileptogenic networks: Contribution of SEEG and signal analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mcgonigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain: A Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awx181⟩</w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (7), pp.1131-1147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epi.13791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657937v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-frequency oscillations are not better biomarkers of epileptogenic tissues than spikes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francesca Pizzo</w:t>
+                <w:t xml:space="preserve">Anatomic consistencies across epilepsies: a stereotactic-EEG informed high-resolution structural connectivity study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Kathleen Bandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Proix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anca Nica</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ana.25124⟩</w:t>
+              <w:t xml:space="preserve">Brain: A Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 140 (10), pp.2639--2652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awx181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672105v2</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain connectivity changes during ictal aggression (a strangulation attempt)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+                <w:t xml:space="preserve">High-frequency oscillations are not better biomarkers of epileptogenic tissues than spikes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Pizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samuel Médina Villalon</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Nica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epileptic Disorders</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (3), pp.367-373. </w:t>
+              <w:t xml:space="preserve">Annals of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/epd.2017.0925⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ana.25124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851657v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672105v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The “Proust phenomenon”: Odor-evoked autobiographical memories triggered by direct amygdala stimulation in human</w:t>
+                <w:t xml:space="preserve">Brain connectivity changes during ictal aggression (a strangulation attempt)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Trébuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Médina Villalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 90, pp.173-175. </w:t>
+              <w:t xml:space="preserve">Epileptic Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (3), pp.367-373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2016.12.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/epd.2017.0925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01851664v1</w:t>
+                <w:t xml:space="preserve">hal-01851657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does vagal nerve stimulation (VNS) change EEG brain functional connectivity?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Occipital and occipital ``plus'' epilepsies: A study of involved epileptogenic networks through SEEG quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Marchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Vidal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
+                <w:t xml:space="preserve">Martine Gavaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsy Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 126, pp.141-146. </w:t>
+              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 62, pp.104-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eplepsyres.2016.06.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2016.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01431293v1</w:t>
+                <w:t xml:space="preserve">hal-01431299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seizure-onset patterns in focal cortical dysplasia and neurodevelopmental tumors: Relationship with surgical prognosis and neuropathologic subtypes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How does vagal nerve stimulation (VNS) change EEG brain functional connectivity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Bonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Trébuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martine Gavaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/epi.13464⟩</w:t>
+              <w:t xml:space="preserve">Epilepsy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 126, pp.141-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eplepsyres.2016.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02513966v1</w:t>
+                <w:t xml:space="preserve">hal-01431293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid detection of Generalized Anxiety Disorder and Major Depression in epilepsy: Validation of the GAD-7 as a complementary tool to the NDDI-E in a French sample</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seizure-onset patterns in focal cortical dysplasia and neurodevelopmental tumors: Relationship with surgical prognosis and neuropathologic subtypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cyril Besancon</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Bonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Gavaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2016.02.015⟩</w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (9), pp.1426 - 1435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epi.13464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583591v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02513966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral (18)FluoroDeoxy-Glucose Positron Emission Tomography in paediatric anti N-methyl-D-aspartate receptor encephalitis: A case series</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid detection of Generalized Anxiety Disorder and Major Depression in epilepsy: Validation of the GAD-7 as a complementary tool to the NDDI-E in a French sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">José Boucraut</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Barkate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Dufournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.braindev.2015.10.013⟩</w:t>
+              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57, pp.211-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2016.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01473978v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seizure-onset patterns in focal cortical dysplasia and neurodevelopmental tumors: Relationship with surgical prognosis and neuropathologic subtypes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Anti-tumor necrosis factor alpha therapy (adalimumab) in Rasmussen's encephalitis: An open pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Trébuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Kaphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lepine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epilepsia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 57 (9), pp.1426-1435. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/epi.13464⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 57 (6), pp.956-966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epi.13387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431292v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-tumor necrosis factor alpha therapy (adalimumab) in Rasmussen's encephalitis: An open pilot study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid detection of generalized anxiety disorder and major depression in epilepsy: Validation of the GAD-7 as a complementary tool to the NDDI-E in a French sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anne Lepine</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Barkate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Dufournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/epi.13387⟩</w:t>
+              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (A), pp.211-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2016.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431274v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid detection of generalized anxiety disorder and major depression in epilepsy: Validation of the GAD-7 as a complementary tool to the NDDI-E in a French sample</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Besancon</w:t>
+                <w:t xml:space="preserve">Seizure-onset patterns in focal cortical dysplasia and neurodevelopmental tumors: Relationship with surgical prognosis and neuropathologic subtypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Giusiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Figarella-Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Trébuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2016.02.015⟩</w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (9), pp.1426-1435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epi.13464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431286v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Troubles neuropsychiatriques inexpliqués : penser aux encéphalites dysimmunitaires. À propos d’une observation d’encéphalite à anticorps anti-leucine rich glioma inactivated 1 (LGI-1)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cerebral (18)FluoroDeoxy-Glucose Positron Emission Tomography in paediatric anti N-methyl-D-aspartate receptor encephalitis: A case series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Rey</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lepine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Boucraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2015.06.007⟩</w:t>
+              <w:t xml:space="preserve">Brain and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 (5), pp.461--470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.braindev.2015.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851669v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occipital and occipital ``plus'' epilepsies: A study of involved epileptogenic networks through SEEG quantification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francesca Bonini</w:t>
+                <w:t xml:space="preserve">Troubles neuropsychiatriques inexpliqués : penser aux encéphalites dysimmunitaires. À propos d’une observation d’encéphalite à anticorps anti-leucine rich glioma inactivated 1 (LGI-1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Le Dault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martine Gavaret</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dufournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 62, pp.104-114. </w:t>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (2), pp.127-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2016.06.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2015.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431299v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01851669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la tomographie par émission de positons (TEP) cérébrale dans les encéphalites dysimmunitaires</w:t>
               </w:r>
@@ -11701,51 +11701,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasmussen Encephalitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11967,51 +11967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carvallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ballabeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Epilepsy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Dublin, Ireland</w:t>
@@ -12053,90 +12053,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N°337 – Brain conductivity estimated from SEEG low-intensity stimulations correlates with epileptogenicity in focal refractory epilepsies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Carvallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Ballabeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCN 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Marseille, France. pp.e177, </w:t>
@@ -12174,51 +12174,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REPERER DES DIMENSIONS DANS LES REX : UTILISATION DU TAL EN MILIEU MEDICAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12532,51 +12532,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466388v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionu&#539;&#8208;flavius Bratu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Makhalova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Lagarde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bartolomei" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/epd2.70175" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913274v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simge Aykan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Laguitton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Medina Villalon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2024.11.019" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05490578v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bartolomei" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Makhalova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benoit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagarde" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.03.004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429098v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roehri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia de Stefano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Spinelli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marquis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/epi.70061" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108375v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Daoud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Delourme" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tardoski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/epi4.70055" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05490572v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Biagioni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fratello" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Garnier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcaf102" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05474597v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mourre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Soncin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dary" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.70071" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05490562v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soomi Cho" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villeneuve" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Tr&#233;buchon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.18283" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158639v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada El Youssef" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/epd2.70056" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910748v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awae256" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283894v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rheims" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Kouchi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Busato" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Derbala" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.18641" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151942v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Barrit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Torcida" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mazeraud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boulogne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Benoit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci15040347" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913260v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perriguey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Succar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ribes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.07.012" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370365v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bolzan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pizzo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/epi4.12886" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913265v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Silva Alves" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isotta Rigoni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;gevand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Picard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17903" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913249v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Bregianni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Trebuchon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2024.109806" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913259v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmfor.2024.01.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526364v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Modolo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Yochum" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Carvallo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ballabeni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17957" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913271v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zanello" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jegou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17891" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913246v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Vulliemoz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awae164" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913253v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gauer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Valenti-Hirsch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2024.04.009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190931v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Marx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Medina-Villalon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/15500594231182808" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803022v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boileau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Deforges" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Peret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Scavarda" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.26723" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088305v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Dary" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;onard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2023.03.007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370337v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207109v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793774v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionu&#539;&#8208;Flavius Bratu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17849" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04556224v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Madec" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.51900" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086436v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simela Chatzikonstantinou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Broh&#233;e" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinki Singh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#233;nar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-022-00930-z" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962853v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Neal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ostrowsky-Coste" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maillard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17353" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768069v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-George Benar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wendling" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/brain.2021.0190" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563010v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boucraut" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2022.01.007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563000v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.praneu.2021.12.002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563019v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guedj" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.16981" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620341v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fonti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wala Aboubakr" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G. B&#233;nar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2021.06.003" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03537406v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Contento" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor L&#243;pez&#8208;madrona" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.16989" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273622v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lambert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Tramoni&#8208;negre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Trebuchon&#8208;da Fonseca" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.16823" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933208v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Grimaldi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Harl&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Boucraut" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.120.249292" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273629v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hamdi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brun" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine Dibu&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Beltaifa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-020-04535-y" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273639v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Giusiano" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.25744" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863852v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boucekine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Mcgonigal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-020-04791-1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273626v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Racila" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cardinale" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2019-322469" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513937v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ostrowsky&#8208;coste" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jung" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.16410" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273632v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arthuis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian&#8208;georges Benar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.16623" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500855v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/wnl.0000000000011003" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929525v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Balatskaya" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Medina" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2020.05.029" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901121v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Dirani" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tr&#233;buchon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L&#233;pine" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seizure.2020.07.010" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273624v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Scholly" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Scavarada" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/epd.2020.1228" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273633v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Ivanov" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/epd.2020.1180" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273628v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Machado" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bonini" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2020.107436" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929555v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Fierain" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Catenoix" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Valton" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2020.107378" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879955v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balatskaya" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Pizzo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtina Gil Diez de Medina" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513935v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Peltola" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2020.106964" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273638v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fayerstein" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.16510" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513940v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Spatola" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Paz-Paredes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ons/opz227" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513943v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Popa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Valenti-Hirsch" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-019-09339-4" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513939v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scavarda" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carron" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. B&#233;nar" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2019.06.005" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513949v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pizzo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Roehri" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Medina Villalon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tr&#233;buchon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08665-5" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563037v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinziana Buzori" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Trebuchon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.14604" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513945v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Barborica" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Donos" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24563" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513947v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Filipescu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.14677" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513938v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Marchi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pennaroli" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2019.106155" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583590v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01914973v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benquet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2018.2877931" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580885v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark King" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tr&#233;buchon-Dafonseca" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.14601" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479834v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verger" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maillard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.05.001" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762672v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Paz" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2018.03.018" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851653v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Vaugier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Milh" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2018.02.005" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513961v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awy214" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851691v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Szurhaj" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/epd.2017.0932" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513956v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2018.09.017" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555994v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel M&#233;dina Villalon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Benar" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/epd.2017.0907" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01618932v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wendling" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mcgonigal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Jirsa" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.13791" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657937v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Besson" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kathleen Bandt" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Proix" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awx181" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672105v2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Nica" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.25124" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851657v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/epd.2017.0925" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851664v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2016.12.005" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431293v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vidal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2016.06.008" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513966v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chauvel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gavaret" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.13464" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583591v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Barkate" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dufournet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Besancon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2016.02.015" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473978v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lepine" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caietta" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pelletier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Boucraut" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.braindev.2015.10.013" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431292v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aubert" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Figarella-Branger" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431274v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kaphan" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.13387" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431286v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Barkate" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851669v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Dault" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dufournet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2015.06.007" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431299v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2016.06.014" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851677v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mednuc.2015.03.002" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851643v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tabouret" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matta" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Franques" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Attarian" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2014.04.030" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851696v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lagier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi N Charrel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Querat" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vanhomwegen" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13365-013-0226-2" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913272v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24297-7_33-1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513954v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-64142-7.00039-4" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578032v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lagarde" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Modolo" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carvallo" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ballabeni" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350222v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2023.03.312" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074925v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raynal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Urieli" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01873616v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466388v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionu&#539;&#8208;flavius Bratu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Makhalova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Lagarde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bartolomei" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/epd2.70175" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283894v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rheims" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Kouchi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Busato" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Derbala" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.18641" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151942v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Barrit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Torcida" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mazeraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boulogne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Benoit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci15040347" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913274v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simge Aykan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Laguitton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Medina Villalon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2024.11.019" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05490578v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bartolomei" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Makhalova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benoit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagarde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.03.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429098v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roehri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia de Stefano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Spinelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marquis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/epi.70061" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108375v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Daoud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Delourme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tardoski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/epi4.70055" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05490572v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Biagioni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fratello" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Garnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcaf102" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05490562v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soomi Cho" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villeneuve" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Tr&#233;buchon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.18283" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05474597v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mourre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Soncin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dary" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.70071" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158639v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada El Youssef" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/epd2.70056" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910748v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awae256" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913253v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gauer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Valenti-Hirsch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2024.04.009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913246v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Vulliemoz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awae164" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913260v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perriguey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Succar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ribes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.07.012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370365v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bolzan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pizzo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/epi4.12886" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913265v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Silva Alves" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isotta Rigoni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;gevand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Picard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17903" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913249v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Bregianni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Trebuchon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2024.109806" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913259v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmfor.2024.01.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526364v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Modolo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Yochum" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Carvallo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ballabeni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17957" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913271v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zanello" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jegou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17891" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190931v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Marx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Medina-Villalon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/15500594231182808" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803022v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boileau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Deforges" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Peret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Scavarda" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.26723" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088305v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Dary" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;onard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2023.03.007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370337v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207109v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04556224v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Madec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.51900" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793774v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionu&#539;&#8208;Flavius Bratu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17849" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086436v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simela Chatzikonstantinou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Broh&#233;e" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinki Singh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#233;nar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-022-00930-z" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563010v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boucraut" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2022.01.007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962853v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Neal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ostrowsky-Coste" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maillard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17353" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768069v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-George Benar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wendling" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/brain.2021.0190" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563000v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.praneu.2021.12.002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563019v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guedj" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.16981" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620341v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fonti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wala Aboubakr" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G. B&#233;nar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2021.06.003" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03537406v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Contento" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor L&#243;pez&#8208;madrona" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.16989" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273622v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lambert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Tramoni&#8208;negre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Trebuchon&#8208;da Fonseca" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.16823" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513935v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Peltola" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tr&#233;buchon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2020.106964" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273638v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fayerstein" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Mcgonigal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bonini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.16510" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933208v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Grimaldi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Harl&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Boucraut" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.120.249292" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273639v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Giusiano" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.25744" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273626v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Racila" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cardinale" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2019-322469" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863852v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boucekine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-020-04791-1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273629v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hamdi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brun" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine Dibu&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Beltaifa" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-020-04535-y" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513937v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ostrowsky&#8208;coste" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jung" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.16410" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273632v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arthuis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian&#8208;georges Benar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.16623" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500855v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/wnl.0000000000011003" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901121v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Dirani" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L&#233;pine" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seizure.2020.07.010" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929525v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Balatskaya" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Medina" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2020.05.029" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273624v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Scholly" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Scavarada" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/epd.2020.1228" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879955v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balatskaya" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Pizzo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtina Gil Diez de Medina" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273628v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Machado" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2020.107436" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273633v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Ivanov" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/epd.2020.1180" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929555v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Fierain" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Catenoix" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Valton" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2020.107378" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513940v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Spatola" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Paz-Paredes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ons/opz227" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513943v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Popa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Valenti-Hirsch" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-019-09339-4" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513939v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scavarda" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carron" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. B&#233;nar" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2019.06.005" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513949v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pizzo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Roehri" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Medina Villalon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tr&#233;buchon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08665-5" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563037v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinziana Buzori" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Trebuchon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.14604" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513945v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Barborica" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Donos" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24563" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513947v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Filipescu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.14677" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583590v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513938v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Marchi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pennaroli" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2019.106155" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01914973v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benquet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2018.2877931" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580885v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark King" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tr&#233;buchon-Dafonseca" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.14601" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513956v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2018.09.017" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479834v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verger" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maillard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.05.001" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762672v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Paz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2018.03.018" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851653v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Vaugier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Milh" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2018.02.005" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513961v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awy214" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851691v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Szurhaj" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/epd.2017.0932" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851664v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2016.12.005" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555994v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel M&#233;dina Villalon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Benar" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/epd.2017.0907" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01618932v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wendling" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mcgonigal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Jirsa" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.13791" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657937v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Besson" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kathleen Bandt" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Proix" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awx181" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672105v2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Nica" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.25124" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851657v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/epd.2017.0925" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431299v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gavaret" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2016.06.014" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431293v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vidal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2016.06.008" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513966v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chauvel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.13464" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583591v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Barkate" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dufournet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Besancon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2016.02.015" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431274v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kaphan" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lepine" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.13387" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431286v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Barkate" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431292v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aubert" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Figarella-Branger" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473978v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caietta" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pelletier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Boucraut" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.braindev.2015.10.013" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851669v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Dault" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dufournet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2015.06.007" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851677v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mednuc.2015.03.002" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851643v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tabouret" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matta" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Franques" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Attarian" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2014.04.030" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851696v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lagier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi N Charrel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Querat" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vanhomwegen" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13365-013-0226-2" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913272v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24297-7_33-1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513954v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-64142-7.00039-4" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578032v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lagarde" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Modolo" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carvallo" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ballabeni" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350222v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2023.03.312" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074925v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raynal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Urieli" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01873616v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>