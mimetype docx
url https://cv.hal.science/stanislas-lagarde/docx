--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -230,1216 +230,1216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular vesicle microRNAs are biomarkers of focal epilepsy but not epilepsy‐related respiratory dysfunction</w:t>
+                <w:t xml:space="preserve">Specialized Large Language Model Outperforms Neurologists at Complex Diagnosis in Blinded Case-Based Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Rheims</w:t>
+                <w:t xml:space="preserve">Sami Barrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayet Kouchi</w:t>
+                <w:t xml:space="preserve">Nathan Torcida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Busato</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
+                <w:t xml:space="preserve">Aurelien Mazeraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Derbala</w:t>
+                <w:t xml:space="preserve">Sebastien Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/epi.18641⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (4), pp.347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci15040347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05283894v1</w:t>
+                <w:t xml:space="preserve">hal-05151942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specialized Large Language Model Outperforms Neurologists at Complex Diagnosis in Blinded Case-Based Evaluation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extracellular vesicle microRNAs are biomarkers of focal epilepsy but not epilepsy‐related respiratory dysfunction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Torcida</w:t>
+                <w:t xml:space="preserve">Sylvain Rheims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Mazeraud</w:t>
+                <w:t xml:space="preserve">Hayet Kouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Boulogne</w:t>
+                <w:t xml:space="preserve">Florence Busato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Benoit</w:t>
+                <w:t xml:space="preserve">David Derbala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (4), pp.347. </w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/brainsci15040347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/epi.18641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05151942v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working memory deficit in patients with focal epilepsy is associated with higher interictal theta connectivity</w:t>
+                <w:t xml:space="preserve">Scalp‐negative medial temporal interictal epileptic discharges alter large‐scale brain networks: A simultaneous high‐density electroencephalographic and intracranial electroencephalographic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simge Aykan</w:t>
+                <w:t xml:space="preserve">Nicolas Roehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Laguitton</w:t>
+                <w:t xml:space="preserve">Pia de Stefano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
+                <w:t xml:space="preserve">Laurent Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Marquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia Makhalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2024.11.019⟩</w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/epi.70061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913274v1</w:t>
+                <w:t xml:space="preserve">hal-05429098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The different subtypes of temporal lobe seizures networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Bartolomei</w:t>
+                <w:t xml:space="preserve">Personalized multichannel transcranial direct current electrical stimulation (tDCS) in drug-resistant epilepsy: A SEEG based open-labeled study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Makhalova</w:t>
+                <w:t xml:space="preserve">Maeva Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Benoit</w:t>
+                <w:t xml:space="preserve">Mégane Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lagarde</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Tardoski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Makhalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 181 (5), pp.368 - 381. </w:t>
+              <w:t xml:space="preserve">Epilepsia Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (4), pp.1034-1042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2025.03.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/epi4.70055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05490578v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05108375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalp‐negative medial temporal interictal epileptic discharges alter large‐scale brain networks: A simultaneous high‐density electroencephalographic and intracranial electroencephalographic study</w:t>
+                <w:t xml:space="preserve">Working memory deficit in patients with focal epilepsy is associated with higher interictal theta connectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Roehri</w:t>
+                <w:t xml:space="preserve">Simge Aykan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pia de Stefano</w:t>
+                <w:t xml:space="preserve">Virginie Laguitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Spinelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Marquis</w:t>
+                <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Makhalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/epi.70061⟩</w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 170, pp.49-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2024.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05429098v1</w:t>
+                <w:t xml:space="preserve">hal-04913274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personalized multichannel transcranial direct current electrical stimulation (tDCS) in drug-resistant epilepsy: A SEEG based open-labeled study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+                <w:t xml:space="preserve">The different subtypes of temporal lobe seizures networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maeva Daoud</w:t>
+                <w:t xml:space="preserve">J. Makhalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mégane Delourme</w:t>
+                <w:t xml:space="preserve">J. Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Tardoski</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (4), pp.1034-1042. </w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 181 (5), pp.368 - 381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/epi4.70055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2025.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05108375v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interictal waking and sleep electrophysiological properties of the thalamus in focal epilepsies</w:t>
+                <w:t xml:space="preserve">Nuclei‐Specific Amygdala Enlargement Is Linked to Psychiatric Comorbidities in Drug‐Resistant Focal Epilepsy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tommaso Biagioni</w:t>
+                <w:t xml:space="preserve">Hélène Mourre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Makhalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Fratello</w:t>
+                <w:t xml:space="preserve">Lisa Soncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Carron</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Dary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/braincomms/fcaf102⟩</w:t>
+              <w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (7), pp.1395-1407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acn3.70071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05490572v1</w:t>
+                <w:t xml:space="preserve">hal-05474597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoelectroencephalographic exploration and surgical outcome in Lennox–Gastaut syndrome</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interictal waking and sleep electrophysiological properties of the thalamus in focal epilepsies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Villeneuve</w:t>
+                <w:t xml:space="preserve">Tommaso Biagioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Trébuchon</w:t>
+                <w:t xml:space="preserve">Maria Fratello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 66 (5), pp.1417 - 1432. </w:t>
+              <w:t xml:space="preserve">Brain Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/epi.18283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/braincomms/fcaf102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05490562v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclei‐Specific Amygdala Enlargement Is Linked to Psychiatric Comorbidities in Drug‐Resistant Focal Epilepsy</w:t>
+                <w:t xml:space="preserve">Stereoelectroencephalographic exploration and surgical outcome in Lennox–Gastaut syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Mourre</w:t>
+                <w:t xml:space="preserve">Soomi Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Makhalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Soncin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Garnier</w:t>
+                <w:t xml:space="preserve">Nathalie Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Dary</w:t>
+                <w:t xml:space="preserve">Agnes Trébuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12 (7), pp.1395-1407. </w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 66 (5), pp.1417 - 1432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/acn3.70071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/epi.18283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05474597v1</w:t>
+                <w:t xml:space="preserve">hal-05490562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of neural complexity and consciousness in temporal lobe seizures: Effects of high‐frequency pulvinar stimulation</w:t>
               </w:r>
@@ -1672,51 +1672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-P. Valenti-Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Makhalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Milh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1767,51 +1767,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The challenge of assessing invasive biomarkers for epilepsy surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Vulliemoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1865,563 +1865,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-purified cannabidiol efficacy and safety in a cohort of adult patients with various types of drug-resistant epilepsies</w:t>
+                <w:t xml:space="preserve">High‐density electroencephalographic functional networks in genetic generalized epilepsy: Preserved whole‐brain topology hides local reorganization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Perriguey</w:t>
+                <w:t xml:space="preserve">André Silva Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. El Succar</w:t>
+                <w:t xml:space="preserve">Isotta Rigoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Clément</w:t>
+                <w:t xml:space="preserve">Pierre Mégevand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Ribes</w:t>
+                <w:t xml:space="preserve">Fabienne Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 180 (3), pp.147-153. </w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65 (4), pp.961 - 973. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2023.07.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/epi.17903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913260v1</w:t>
+                <w:t xml:space="preserve">hal-04913265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correspondence between scalp‐EEG and SEEG seizure onset patterns in patients with MRI‐negative drug‐resistant focal epilepsy</w:t>
+                <w:t xml:space="preserve">Psychiatric complications following SEEG-guided radiofrequency thermocoagulations in patients with drug-resistant epilepsy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Bolzan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Benoit</w:t>
+                <w:t xml:space="preserve">Marianna Bregianni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Pizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Makhalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Villeneuve</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Trebuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/epi4.12886⟩</w:t>
+              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 156, pp.109806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2024.109806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04370365v1</w:t>
+                <w:t xml:space="preserve">hal-04913249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High‐density electroencephalographic functional networks in genetic generalized epilepsy: Preserved whole‐brain topology hides local reorganization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correspondence between scalp‐EEG and SEEG seizure onset patterns in patients with MRI‐negative drug‐resistant focal epilepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotta Rigoni</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Picard</w:t>
+                <w:t xml:space="preserve">Anna Bolzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Pizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Makhalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/epi.17903⟩</w:t>
+              <w:t xml:space="preserve">Epilepsia Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/epi4.12886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913265v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychiatric complications following SEEG-guided radiofrequency thermocoagulations in patients with drug-resistant epilepsy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-purified cannabidiol efficacy and safety in a cohort of adult patients with various types of drug-resistant epilepsies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Perriguey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Succar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianna Bregianni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francesca Pizzo</w:t>
+                <w:t xml:space="preserve">A. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Trebuchon</w:t>
+                <w:t xml:space="preserve">O. Ribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 156, pp.109806. </w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 180 (3), pp.147-153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2024.109806⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2023.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913249v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en charge d’une première crise épileptique chez l’adulte</w:t>
               </w:r>
@@ -2853,51 +2853,51 @@
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/15500594231182808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04190931v1</w:t>
+                <w:t xml:space="preserve">hal-04370337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GluK2 Is a Target for Gene Therapy in Drug‐Resistant Temporal Lobe Epilepsy</w:t>
               </w:r>
@@ -3056,51 +3056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Dary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Léonard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3238,51 +3238,51 @@
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/15500594231182808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04370337v1</w:t>
+                <w:t xml:space="preserve">hal-04190931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GluK2 Is a Target for Gene Therapy in Drug‐Resistant Temporal Lobe Epilepsy</w:t>
               </w:r>
@@ -3428,51 +3428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Makhalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Jegou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3575,51 +3575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Makhalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Jegou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3798,382 +3798,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medical treatment of Rasmussen's Encephalitis: A systematic review</w:t>
+                <w:t xml:space="preserve">Interictal functional connectivity in focal refractory epilepsies investigated by intracranial EEG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Boucraut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Bartolomei</w:t>
+                <w:t xml:space="preserve">Christian-George Benar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2022.01.007⟩</w:t>
+              <w:t xml:space="preserve">Brain connectivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (10), pp.850-869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/brain.2021.0190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563010v1</w:t>
+                <w:t xml:space="preserve">hal-03768069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epileptic spasms are associated with increased stereo‐electroencephalography derived functional connectivity in tuberous sclerosis complex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrew Neal</w:t>
+                <w:t xml:space="preserve">Medical treatment of Rasmussen's Encephalitis: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Bouet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Boucraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/epi.17353⟩</w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2022.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03962853v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interictal functional connectivity in focal refractory epilepsies investigated by intracranial EEG</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epileptic spasms are associated with increased stereo‐electroencephalography derived functional connectivity in tuberous sclerosis complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Neal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian-George Benar</w:t>
+                <w:t xml:space="preserve">Karine Ostrowsky-Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Wendling</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louis Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain connectivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (10), pp.850-869. </w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 63 (9), pp.2359-2370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/brain.2021.0190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/epi.17353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768069v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encéphalite de Rasmussen : hypothèses physiopathologiques et traitement médical</w:t>
               </w:r>
@@ -4231,278 +4231,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insular interictal positron emission tomography hypometabolism in patients with ictal asystole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parieto-premotor functional connectivity changes during parietal lobe seizures are associated with motor semiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Fonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Pizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wala Aboubakr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian G. Bénar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/epi.16981⟩</w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 132 (9), pp.2046-2053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2021.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563019v1</w:t>
+                <w:t xml:space="preserve">hal-03620341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parieto-premotor functional connectivity changes during parietal lobe seizures are associated with motor semiology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insular interictal positron emission tomography hypometabolism in patients with ictal asystole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wala Aboubakr</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rinki Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian G. Bénar</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 132 (9), pp.2046-2053. </w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 62 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2021.06.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/epi.16981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03620341v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in epileptogenicity biomarkers after stereotactic thermocoagulation</w:t>
               </w:r>
@@ -4750,1704 +4750,1704 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomoelectroclinical features of SEEG-confirmed pure insular-onset epilepsy</w:t>
+                <w:t xml:space="preserve">Quantitative analysis of hyperkinetic seizures and correlation with seizure onset zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Peltola</w:t>
+                <w:t xml:space="preserve">Julie Fayerstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Trébuchon</w:t>
+                <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Pizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Bonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2020.106964⟩</w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61 (5), pp.1019-1026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epi.16510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02513935v1</w:t>
+                <w:t xml:space="preserve">hal-03273638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative analysis of hyperkinetic seizures and correlation with seizure onset zone</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anatomoelectroclinical features of SEEG-confirmed pure insular-onset epilepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francesca Pizzo</w:t>
+                <w:t xml:space="preserve">Maria Peltola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Bonini</w:t>
+                <w:t xml:space="preserve">Agnès Trébuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Scavarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 61 (5), pp.1019-1026. </w:t>
+              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 105, pp.106964. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/epi.16510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2020.106964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273638v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02513935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoimmune encephalitis concomitant with SARS-CoV-2 infection: insight from 18 F-FDG PET imaging and neuronal autoantibodies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transient cortico‐cortical disconnection during psychogenic nonepileptic seizures (PNES)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Grimaldi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
+                <w:t xml:space="preserve">Marie Arthuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Robert Harlé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joseph Boucraut</w:t>
+                <w:t xml:space="preserve">Christian‐georges Benar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2967/jnumed.120.249292⟩</w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epi.16623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02933208v1</w:t>
+                <w:t xml:space="preserve">hal-03273632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippocampal Interictal Spikes during Sleep Impact Long‐Term Memory Consolidation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationship between PET metabolism and SEEG epileptogenicity in focal lesional epilepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Giusiano</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boucekine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Scavarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ana.25744⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00259-020-04791-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273639v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical stimulation for seizure induction during SEEG exploration: a useful predictor of postoperative seizure recurrence?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Trebuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Racila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renata Racila</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Francesco Cardinale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurology, Neurosurgery and Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 92 (1), pp.22-26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/jnnp-2019-322469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between PET metabolism and SEEG epileptogenicity in focal lesional epilepsy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hippocampal Interictal Spikes during Sleep Impact Long‐Term Memory Consolidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Tramoni‐negre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Didier Scavarda</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Giusiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00259-020-04791-1⟩</w:t>
+              <w:t xml:space="preserve">Annals of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 87 (6), pp.976-987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ana.25744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02863852v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VNS implantation in a NF1 patient: massive nerve hypertrophy discovered intra-operatively preventing successful electrode placement. Case report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein Hamdi</w:t>
+                <w:t xml:space="preserve">Gilles Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Zanello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Brun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Zanello</w:t>
+                <w:t xml:space="preserve">Maxine Dibué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Beltaifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Neurochirurgica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 162 (10), pp.2509-2512. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00701-020-04535-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epileptogenicity in tuberous sclerosis complex: A stereoelectroencephalographic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Neal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ostrowsky‐coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Ostrowsky‐coste</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epilepsia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 61 (1), pp.81-95. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/epi.16410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02513937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient cortico‐cortical disconnection during psychogenic nonepileptic seizures (PNES)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Madec</w:t>
+                <w:t xml:space="preserve">Autoimmune encephalitis concomitant with SARS-CoV-2 infection: insight from 18 F-FDG PET imaging and neuronal autoantibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Arthuis</w:t>
+                <w:t xml:space="preserve">Jean-Robert Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian‐georges Benar</w:t>
+                <w:t xml:space="preserve">Joseph Boucraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 61 (8), </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 62 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/epi.16623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2967/jnumed.120.249292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273632v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ictal Signature of Thalamus and Basal Ganglia in Focal Epilepsy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The "Connectivity Epileptogenicity Index " (cEI), a method for mapping the different seizure onset patterns in StereoElectroEncephalography recorded seizures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Balatskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Pizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Romain Carron</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1212/wnl.0000000000011003⟩</w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 131 (8), pp.1947-1955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2020.05.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03500855v1</w:t>
+                <w:t xml:space="preserve">hal-02929525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ictal Blinking in Focal Seizures: insights from SEEG recordings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Ictal Signature of Thalamus and Basal Ganglia in Focal Epilepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Pizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Giusiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Villeneuve</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seizure - European Journal of Epilepsy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 96 (2), pp.e280 - e293. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seizure.2020.07.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1212/wnl.0000000000011003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02901121v2</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The "Connectivity Epileptogenicity Index " (cEI), a method for mapping the different seizure onset patterns in StereoElectroEncephalography recorded seizures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ictal Blinking in Focal Seizures: insights from SEEG recordings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Balatskaya</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Francesca Pizzo</w:t>
+                <w:t xml:space="preserve">Maya Dirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Trébuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Medina</w:t>
+                <w:t xml:space="preserve">Anne Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 131 (8), pp.1947-1955. </w:t>
+              <w:t xml:space="preserve">Seizure - European Journal of Epilepsy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2020.05.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seizure.2020.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929525v1</w:t>
+                <w:t xml:space="preserve">hal-02901121v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatomical electroclinical correlations during an SEEG-recorded seizure with autoscopic hallucination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Fonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Scholly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Scavarada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6492,1250 +6492,1250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The connectivity epileptogenicity index: a new method for estimating the seizure onset zone from SEEG signals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VIDEO-EEG ILLUSTRATION OF TRANSIENT EPISODES OF LOSS OF CONSCIOUNESS CORRELATED WITH PLATEAU-WAVES DUE TO INTRACRANIAL HYPERTENSION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada El Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Balatskaya</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Roehri</w:t>
+                <w:t xml:space="preserve">Vadim Ivanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Trebuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neurology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epileptic Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (4), pp.515-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/epd.2020.1180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02879955v1</w:t>
+                <w:t xml:space="preserve">hal-03273633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prefrontal seizure classification based on stereo-EEG quantification and automatic clustering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stereoelectroencephalography (SEEG) and epilepsy surgery in posttraumatic epilepsy: A multicenter retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexane Fierain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Machado</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Romain Carron</w:t>
+                <w:t xml:space="preserve">Hélène Catenoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Valton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 112, pp.107436. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2020.107436⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 112, pp.107378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2020.107378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273628v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VIDEO-EEG ILLUSTRATION OF TRANSIENT EPISODES OF LOSS OF CONSCIOUNESS CORRELATED WITH PLATEAU-WAVES DUE TO INTRACRANIAL HYPERTENSION</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+                <w:t xml:space="preserve">The connectivity epileptogenicity index: a new method for estimating the seizure onset zone from SEEG signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Balatskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. F. Pizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sixtina Gil Diez de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epileptic Disorders</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27, pp.23-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273633v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoelectroencephalography (SEEG) and epilepsy surgery in posttraumatic epilepsy: A multicenter retrospective study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Prefrontal seizure classification based on stereo-EEG quantification and automatic clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Bonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luc Valton</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rinki Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 112, pp.107378. </w:t>
+              <w:t xml:space="preserve">, 2020, 112, pp.107436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2020.107378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2020.107436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929555v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Polyvinyl Alcohol Sponge Cubes for Vagal Nerve Stimulation: A Suggestion for the Wrapping Step. Technical Note and Step-by-Step Operative Technique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep brain activities can be detected with magnetoencephalography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgio Spatola</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
+                <w:t xml:space="preserve">F Pizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armando Paz-Paredes</w:t>
+                <w:t xml:space="preserve">N Roehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Medina Villalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Trébuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Operative Neurosurgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ons/opz227⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-08665-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02513940v1</w:t>
+                <w:t xml:space="preserve">hal-02513949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can histologically normal epileptogenic zone share common electrophysiological phenotypes with focal cortical dysplasia? SEEG-based study in MRI-negative epileptic patients</w:t>
+                <w:t xml:space="preserve">The repertoire of seizure onset patterns in human focal epilepsies: Determinants and prognostic values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Agnès Trébuchon</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinziana Buzori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Trebuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Scavarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (1), pp.85-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epi.14604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00415-019-09339-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02513943v1</w:t>
+                <w:t xml:space="preserve">hal-03563037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of the dorsal anterior insula in ecstatic sensation revealed by direct electrical brain stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Scavarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.G. Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Stimulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12 (5), pp.1121-1126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.brs.2019.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02513939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep brain activities can be detected with magnetoencephalography</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S Medina Villalon</w:t>
+                <w:t xml:space="preserve">Use of Polyvinyl Alcohol Sponge Cubes for Vagal Nerve Stimulation: A Suggestion for the Wrapping Step. Technical Note and Step-by-Step Operative Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Trébuchon</w:t>
+                <w:t xml:space="preserve">Giorgio Spatola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chen</w:t>
+                <w:t xml:space="preserve">Armando Paz-Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.971. </w:t>
+              <w:t xml:space="preserve">Operative Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-08665-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ons/opz227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02513949v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02513940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The repertoire of seizure onset patterns in human focal epilepsies: Determinants and prognostic values</w:t>
+                <w:t xml:space="preserve">Can histologically normal epileptogenic zone share common electrophysiological phenotypes with focal cortical dysplasia? SEEG-based study in MRI-negative epileptic patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Scholly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sinziana Buzori</w:t>
+                <w:t xml:space="preserve">Irina Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Trebuchon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Scavarda</w:t>
+                <w:t xml:space="preserve">Maria Paola Valenti-Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Trébuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 60 (1), pp.85-95. </w:t>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 266 (8), pp.1907-1918. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/epi.14604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00415-019-09339-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03563037v1</w:t>
+                <w:t xml:space="preserve">hal-02513943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illusory own body perceptions mapped in the cingulate cortex—An intracranial stimulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Barborica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7877,51 +7877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Pizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Trébuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epilepsia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 60 (4), pp.e25-e30. </w:t>
@@ -7972,64 +7972,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE REPERTOIRE OF SEIZURE ONSET PATTERNS IN HUMAN FOCAL EPILEPSIES: DETERMINANTS AND PROGNOSTIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinziana Buzori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Trebuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8038,51 +8038,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Scavarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epilepsia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 60 (1), pp.85-95. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/epi.14604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583590v1</w:t>
@@ -8132,64 +8132,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Pennaroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epilepsy Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 155, pp.106155. </w:t>
@@ -8374,51 +8374,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-ictal EEG suppression: a stereo-EEG study of 100 focal to bilateral tonicclonic seizures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Marchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Giusiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8495,90 +8495,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early onset motor semiology in seizures triggered by cortical stimulation during SEEG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Trébuchon-Dafonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8638,90 +8638,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain molecular imaging in pharmacoresistant focal epilepsy: Current practice and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Neurologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 174 (1-2), pp.16-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8755,77 +8755,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epitools, a software suite for presurgical brain mapping in epilepsy : Intracerebral EEG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Paz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8915,64 +8915,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Vaugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Trébuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Milh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9036,90 +9036,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interictal stereotactic-EEG functional connectivity in refractory focal epilepsies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Trébuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 141 (10), pp.2966-2980. </w:t>
@@ -9170,77 +9170,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperkinetic motor seizures: a common semiology generated by two different cortical seizure origins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Vaugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Trébuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Szurhaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9317,64 +9317,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bénar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9415,563 +9415,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjunctive lacosamide for focal epilepsy: an open-label trial evaluating the impact of flexible titration and dosing on safety and seizure outcomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+                <w:t xml:space="preserve">High-frequency oscillations are not better biomarkers of epileptogenic tissues than spikes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Pizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Médina Villalon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Benar</w:t>
+                <w:t xml:space="preserve">Anca Nica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epileptic Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/epd.2017.0907⟩</w:t>
+              <w:t xml:space="preserve">Annals of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ana.25124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03555994v1</w:t>
+                <w:t xml:space="preserve">hal-01672105v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining epileptogenic networks: Contribution of SEEG and signal analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Lagarde</w:t>
+                <w:t xml:space="preserve">Anatomic consistencies across epilepsies: a stereotactic-EEG informed high-resolution structural connectivity study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Wendling</w:t>
+                <w:t xml:space="preserve">Sarah Kathleen Bandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mcgonigal</w:t>
+                <w:t xml:space="preserve">Timothée Proix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 58 (7), pp.1131-1147. </w:t>
+              <w:t xml:space="preserve">Brain: A Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 140 (10), pp.2639--2652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/epi.13791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/brain/awx181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618932v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomic consistencies across epilepsies: a stereotactic-EEG informed high-resolution structural connectivity study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adjunctive lacosamide for focal epilepsy: an open-label trial evaluating the impact of flexible titration and dosing on safety and seizure outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Besson</w:t>
+                <w:t xml:space="preserve">Samuel Médina Villalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Kathleen Bandt</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Viktor Jirsa</w:t>
+                <w:t xml:space="preserve">Christian Benar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain: A Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awx181⟩</w:t>
+              <w:t xml:space="preserve">Epileptic Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (2), pp.186-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/epd.2017.0907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01657937v1</w:t>
+                <w:t xml:space="preserve">hal-03555994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-frequency oscillations are not better biomarkers of epileptogenic tissues than spikes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Lambert</w:t>
+                <w:t xml:space="preserve">Defining epileptogenic networks: Contribution of SEEG and signal analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anca Nica</w:t>
+                <w:t xml:space="preserve">A. Mcgonigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (7), pp.1131-1147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ana.25124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/epi.13791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01672105v2</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain connectivity changes during ictal aggression (a strangulation attempt)</w:t>
               </w:r>
@@ -9996,64 +9996,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Trébuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Médina Villalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epileptic Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (3), pp.367-373. </w:t>
@@ -10104,77 +10104,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occipital and occipital ``plus'' epilepsies: A study of involved epileptogenic networks through SEEG quantification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Marchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Gavaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10219,295 +10219,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does vagal nerve stimulation (VNS) change EEG brain functional connectivity?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Seizure-onset patterns in focal cortical dysplasia and neurodevelopmental tumors: Relationship with surgical prognosis and neuropathologic subtypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Vidal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
+                <w:t xml:space="preserve">Patrick Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Gavaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsy Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 126, pp.141-146. </w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (9), pp.1426 - 1435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eplepsyres.2016.06.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/epi.13464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01431293v1</w:t>
+                <w:t xml:space="preserve">hal-02513966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seizure-onset patterns in focal cortical dysplasia and neurodevelopmental tumors: Relationship with surgical prognosis and neuropathologic subtypes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How does vagal nerve stimulation (VNS) change EEG brain functional connectivity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Bonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Trébuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martine Gavaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 57 (9), pp.1426 - 1435. </w:t>
+              <w:t xml:space="preserve">Epilepsy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 126, pp.141-146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/epi.13464⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eplepsyres.2016.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02513966v1</w:t>
+                <w:t xml:space="preserve">hal-01431293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid detection of Generalized Anxiety Disorder and Major Depression in epilepsy: Validation of the GAD-7 as a complementary tool to the NDDI-E in a French sample</w:t>
               </w:r>
@@ -10621,563 +10621,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-tumor necrosis factor alpha therapy (adalimumab) in Rasmussen's encephalitis: An open pilot study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Seizure-onset patterns in focal cortical dysplasia and neurodevelopmental tumors: Relationship with surgical prognosis and neuropathologic subtypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Giusiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Figarella-Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Trébuchon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Lepine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epilepsia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 57 (6), pp.956-966. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/epi.13387⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 57 (9), pp.1426-1435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epi.13464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01431274v1</w:t>
+                <w:t xml:space="preserve">hal-01431292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid detection of generalized anxiety disorder and major depression in epilepsy: Validation of the GAD-7 as a complementary tool to the NDDI-E in a French sample</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anti-tumor necrosis factor alpha therapy (adalimumab) in Rasmussen's encephalitis: An open pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Trébuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Kaphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerald Barkate</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cyril Besancon</w:t>
+                <w:t xml:space="preserve">Anne Lepine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2016.02.015⟩</w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (6), pp.956-966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epi.13387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431286v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seizure-onset patterns in focal cortical dysplasia and neurodevelopmental tumors: Relationship with surgical prognosis and neuropathologic subtypes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Giusiano</w:t>
+                <w:t xml:space="preserve">Cerebral (18)FluoroDeoxy-Glucose Positron Emission Tomography in paediatric anti N-methyl-D-aspartate receptor encephalitis: A case series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lepine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Figarella-Branger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Trébuchon</w:t>
+                <w:t xml:space="preserve">Emilie Caietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Boucraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/epi.13464⟩</w:t>
+              <w:t xml:space="preserve">Brain and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 (5), pp.461--470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.braindev.2015.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431292v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral (18)FluoroDeoxy-Glucose Positron Emission Tomography in paediatric anti N-methyl-D-aspartate receptor encephalitis: A case series</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid detection of generalized anxiety disorder and major depression in epilepsy: Validation of the GAD-7 as a complementary tool to the NDDI-E in a French sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">José Boucraut</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Barkate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Dufournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.braindev.2015.10.013⟩</w:t>
+              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (A), pp.211-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2016.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01473978v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troubles neuropsychiatriques inexpliqués : penser aux encéphalites dysimmunitaires. À propos d’une observation d’encéphalite à anticorps anti-leucine rich glioma inactivated 1 (LGI-1)</w:t>
               </w:r>
@@ -11189,51 +11189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Le Dault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dufournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11310,51 +11310,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la tomographie par émission de positons (TEP) cérébrale dans les encéphalites dysimmunitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine Nucléaire - Imagerie Fonctionnelle et Métabolique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 39 (3), pp.279-282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11701,51 +11701,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasmussen Encephalitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11967,51 +11967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carvallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ballabeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Epilepsy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Dublin, Ireland</w:t>
@@ -12092,51 +12092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Carvallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Ballabeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCN 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Marseille, France. pp.e177, </w:t>
@@ -12174,51 +12174,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REPERER DES DIMENSIONS DANS LES REX : UTILISATION DU TAL EN MILIEU MEDICAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12532,51 +12532,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466388v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionu&#539;&#8208;flavius Bratu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Makhalova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Lagarde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bartolomei" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/epd2.70175" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283894v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rheims" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Kouchi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Busato" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Derbala" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.18641" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151942v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Barrit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Torcida" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mazeraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boulogne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Benoit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci15040347" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913274v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simge Aykan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Laguitton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Medina Villalon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2024.11.019" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05490578v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bartolomei" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Makhalova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benoit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagarde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.03.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429098v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roehri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia de Stefano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Spinelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marquis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/epi.70061" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108375v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Daoud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Delourme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tardoski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/epi4.70055" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05490572v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Biagioni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fratello" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Garnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcaf102" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05490562v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soomi Cho" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villeneuve" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Tr&#233;buchon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.18283" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05474597v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mourre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Soncin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dary" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.70071" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158639v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada El Youssef" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/epd2.70056" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910748v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awae256" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913253v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gauer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Valenti-Hirsch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2024.04.009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913246v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Vulliemoz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awae164" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913260v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perriguey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Succar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ribes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.07.012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370365v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bolzan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pizzo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/epi4.12886" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913265v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Silva Alves" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isotta Rigoni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;gevand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Picard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17903" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913249v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Bregianni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Trebuchon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2024.109806" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913259v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmfor.2024.01.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526364v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Modolo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Yochum" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Carvallo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ballabeni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17957" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913271v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zanello" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jegou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17891" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190931v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Marx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Medina-Villalon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/15500594231182808" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803022v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boileau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Deforges" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Peret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Scavarda" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.26723" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088305v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Dary" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;onard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2023.03.007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370337v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207109v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04556224v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Madec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.51900" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793774v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionu&#539;&#8208;Flavius Bratu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17849" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086436v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simela Chatzikonstantinou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Broh&#233;e" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinki Singh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#233;nar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-022-00930-z" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563010v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boucraut" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2022.01.007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962853v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Neal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ostrowsky-Coste" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maillard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17353" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768069v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-George Benar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wendling" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/brain.2021.0190" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563000v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.praneu.2021.12.002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563019v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guedj" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.16981" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620341v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fonti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wala Aboubakr" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G. B&#233;nar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2021.06.003" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03537406v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Contento" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor L&#243;pez&#8208;madrona" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.16989" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273622v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lambert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Tramoni&#8208;negre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Trebuchon&#8208;da Fonseca" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.16823" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513935v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Peltola" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tr&#233;buchon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2020.106964" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273638v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fayerstein" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Mcgonigal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bonini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.16510" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933208v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Grimaldi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Harl&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Boucraut" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.120.249292" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273639v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Giusiano" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.25744" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273626v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Racila" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cardinale" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2019-322469" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863852v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boucekine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-020-04791-1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273629v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hamdi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brun" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine Dibu&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Beltaifa" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-020-04535-y" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513937v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ostrowsky&#8208;coste" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jung" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.16410" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273632v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arthuis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian&#8208;georges Benar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.16623" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500855v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/wnl.0000000000011003" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901121v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Dirani" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L&#233;pine" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seizure.2020.07.010" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929525v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Balatskaya" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Medina" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2020.05.029" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273624v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Scholly" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Scavarada" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/epd.2020.1228" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879955v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balatskaya" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Pizzo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtina Gil Diez de Medina" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273628v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Machado" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2020.107436" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273633v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Ivanov" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/epd.2020.1180" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929555v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Fierain" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Catenoix" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Valton" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2020.107378" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513940v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Spatola" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Paz-Paredes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ons/opz227" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513943v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Popa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Valenti-Hirsch" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-019-09339-4" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513939v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scavarda" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carron" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. B&#233;nar" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2019.06.005" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513949v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pizzo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Roehri" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Medina Villalon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tr&#233;buchon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chen" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08665-5" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563037v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinziana Buzori" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Trebuchon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.14604" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513945v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Barborica" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Donos" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24563" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513947v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Filipescu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.14677" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583590v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513938v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Marchi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pennaroli" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2019.106155" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01914973v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benquet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2018.2877931" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580885v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark King" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tr&#233;buchon-Dafonseca" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.14601" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513956v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2018.09.017" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479834v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verger" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maillard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.05.001" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762672v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Paz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2018.03.018" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851653v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Vaugier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Milh" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2018.02.005" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513961v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awy214" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851691v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Szurhaj" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/epd.2017.0932" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851664v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2016.12.005" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555994v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel M&#233;dina Villalon" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Benar" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/epd.2017.0907" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01618932v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wendling" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mcgonigal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Jirsa" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.13791" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657937v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Besson" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kathleen Bandt" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Proix" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awx181" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672105v2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Nica" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.25124" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851657v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/epd.2017.0925" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431299v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gavaret" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2016.06.014" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431293v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vidal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2016.06.008" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513966v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chauvel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.13464" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583591v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Barkate" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dufournet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Besancon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2016.02.015" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431274v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kaphan" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lepine" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.13387" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431286v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Barkate" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431292v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aubert" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Figarella-Branger" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473978v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caietta" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pelletier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Boucraut" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.braindev.2015.10.013" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851669v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Dault" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dufournet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2015.06.007" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851677v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mednuc.2015.03.002" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851643v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tabouret" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matta" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Franques" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Attarian" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2014.04.030" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851696v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lagier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi N Charrel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Querat" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vanhomwegen" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13365-013-0226-2" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913272v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24297-7_33-1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513954v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-64142-7.00039-4" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578032v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lagarde" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Modolo" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carvallo" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ballabeni" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350222v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2023.03.312" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074925v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raynal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Urieli" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01873616v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466388v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionu&#539;&#8208;flavius Bratu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Makhalova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Lagarde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bartolomei" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/epd2.70175" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151942v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Barrit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Torcida" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mazeraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boulogne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Benoit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci15040347" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283894v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rheims" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Kouchi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Busato" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Derbala" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.18641" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429098v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roehri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia de Stefano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Spinelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marquis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/epi.70061" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108375v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Daoud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Delourme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tardoski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/epi4.70055" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913274v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simge Aykan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Laguitton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Medina Villalon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2024.11.019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05490578v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bartolomei" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Makhalova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benoit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagarde" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.03.004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05474597v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mourre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Soncin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Garnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dary" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.70071" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05490572v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Biagioni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fratello" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcaf102" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05490562v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soomi Cho" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villeneuve" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Tr&#233;buchon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.18283" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158639v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada El Youssef" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/epd2.70056" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910748v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awae256" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913253v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gauer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Valenti-Hirsch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2024.04.009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913246v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Vulliemoz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awae164" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913265v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Silva Alves" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isotta Rigoni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;gevand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Picard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17903" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913249v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Bregianni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pizzo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Trebuchon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2024.109806" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370365v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bolzan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/epi4.12886" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913260v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perriguey" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Succar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ribes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.07.012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913259v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmfor.2024.01.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526364v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Modolo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Yochum" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Carvallo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ballabeni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17957" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913271v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zanello" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jegou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17891" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370337v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Marx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Medina-Villalon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/15500594231182808" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803022v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boileau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Deforges" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Peret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Scavarda" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.26723" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088305v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Dary" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;onard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2023.03.007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190931v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207109v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04556224v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Madec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.51900" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793774v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionu&#539;&#8208;Flavius Bratu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17849" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086436v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simela Chatzikonstantinou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Broh&#233;e" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinki Singh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#233;nar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-022-00930-z" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768069v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-George Benar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wendling" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/brain.2021.0190" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563010v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boucraut" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2022.01.007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962853v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Neal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ostrowsky-Coste" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maillard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17353" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563000v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.praneu.2021.12.002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620341v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fonti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wala Aboubakr" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G. B&#233;nar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2021.06.003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563019v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guedj" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.16981" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03537406v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Contento" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor L&#243;pez&#8208;madrona" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.16989" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273622v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lambert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Tramoni&#8208;negre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Trebuchon&#8208;da Fonseca" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.16823" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273638v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fayerstein" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Mcgonigal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bonini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.16510" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513935v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Peltola" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tr&#233;buchon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2020.106964" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273632v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arthuis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian&#8208;georges Benar" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.16623" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863852v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boucekine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-020-04791-1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273626v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Racila" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cardinale" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2019-322469" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273639v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Giusiano" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.25744" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273629v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hamdi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brun" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine Dibu&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Beltaifa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-020-04535-y" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513937v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ostrowsky&#8208;coste" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jung" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.16410" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933208v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Grimaldi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Harl&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Boucraut" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.120.249292" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929525v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Balatskaya" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Medina" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2020.05.029" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500855v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/wnl.0000000000011003" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901121v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Dirani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L&#233;pine" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seizure.2020.07.010" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273624v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Scholly" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Scavarada" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/epd.2020.1228" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273633v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Ivanov" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/epd.2020.1180" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929555v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Fierain" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Catenoix" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Valton" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2020.107378" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879955v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balatskaya" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Pizzo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtina Gil Diez de Medina" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273628v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Machado" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2020.107436" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513949v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pizzo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Roehri" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Medina Villalon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tr&#233;buchon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08665-5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563037v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinziana Buzori" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Trebuchon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.14604" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513939v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scavarda" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. B&#233;nar" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2019.06.005" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513940v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Spatola" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Paz-Paredes" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ons/opz227" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513943v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Popa" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Valenti-Hirsch" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-019-09339-4" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513945v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Barborica" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Donos" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24563" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513947v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Filipescu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.14677" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583590v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513938v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Marchi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pennaroli" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2019.106155" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01914973v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benquet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2018.2877931" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580885v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark King" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tr&#233;buchon-Dafonseca" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.14601" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513956v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2018.09.017" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479834v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verger" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maillard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.05.001" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762672v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Paz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2018.03.018" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851653v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Vaugier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Milh" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2018.02.005" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513961v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awy214" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851691v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Szurhaj" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/epd.2017.0932" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851664v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2016.12.005" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672105v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Nica" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.25124" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657937v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Besson" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kathleen Bandt" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Proix" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Jirsa" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awx181" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555994v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel M&#233;dina Villalon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Benar" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/epd.2017.0907" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01618932v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wendling" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mcgonigal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.13791" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851657v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/epd.2017.0925" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431299v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gavaret" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2016.06.014" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513966v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chauvel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.13464" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431293v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vidal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2016.06.008" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583591v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Barkate" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dufournet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Besancon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2016.02.015" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431292v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aubert" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Figarella-Branger" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431274v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kaphan" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lepine" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.13387" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473978v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caietta" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pelletier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Boucraut" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.braindev.2015.10.013" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431286v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Barkate" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851669v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Dault" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dufournet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2015.06.007" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851677v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mednuc.2015.03.002" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851643v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tabouret" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matta" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Franques" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Attarian" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2014.04.030" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851696v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lagier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi N Charrel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Querat" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vanhomwegen" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13365-013-0226-2" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913272v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24297-7_33-1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513954v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-64142-7.00039-4" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578032v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lagarde" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Modolo" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carvallo" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ballabeni" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350222v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2023.03.312" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074925v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raynal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Urieli" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01873616v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>