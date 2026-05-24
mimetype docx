--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -230,814 +230,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specialized Large Language Model Outperforms Neurologists at Complex Diagnosis in Blinded Case-Based Evaluation</w:t>
+                <w:t xml:space="preserve">Extracellular vesicle microRNAs are biomarkers of focal epilepsy but not epilepsy‐related respiratory dysfunction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Barrit</w:t>
+                <w:t xml:space="preserve">Sylvain Rheims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Torcida</w:t>
+                <w:t xml:space="preserve">Hayet Kouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelien Mazeraud</w:t>
+                <w:t xml:space="preserve">Florence Busato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Boulogne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Benoit</w:t>
+                <w:t xml:space="preserve">David Derbala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci15040347⟩</w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epi.18641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05151942v1</w:t>
+                <w:t xml:space="preserve">hal-05283894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular vesicle microRNAs are biomarkers of focal epilepsy but not epilepsy‐related respiratory dysfunction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Specialized Large Language Model Outperforms Neurologists at Complex Diagnosis in Blinded Case-Based Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Barrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Rheims</w:t>
+                <w:t xml:space="preserve">Nathan Torcida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayet Kouchi</w:t>
+                <w:t xml:space="preserve">Aurelien Mazeraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Busato</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
+                <w:t xml:space="preserve">Sebastien Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Derbala</w:t>
+                <w:t xml:space="preserve">Jeanne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (4), pp.347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/epi.18641⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/brainsci15040347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05283894v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05151942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalp‐negative medial temporal interictal epileptic discharges alter large‐scale brain networks: A simultaneous high‐density electroencephalographic and intracranial electroencephalographic study</w:t>
+                <w:t xml:space="preserve">The different subtypes of temporal lobe seizures networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Roehri</w:t>
+                <w:t xml:space="preserve">F. Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pia de Stefano</w:t>
+                <w:t xml:space="preserve">J. Makhalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Spinelli</w:t>
+                <w:t xml:space="preserve">J. Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Marquis</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 181 (5), pp.368 - 381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/epi.70061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2025.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05429098v1</w:t>
+                <w:t xml:space="preserve">hal-05490578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personalized multichannel transcranial direct current electrical stimulation (tDCS) in drug-resistant epilepsy: A SEEG based open-labeled study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Working memory deficit in patients with focal epilepsy is associated with higher interictal theta connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maeva Daoud</w:t>
+                <w:t xml:space="preserve">Simge Aykan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mégane Delourme</w:t>
+                <w:t xml:space="preserve">Virginie Laguitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Tardoski</w:t>
+                <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Makhalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (4), pp.1034-1042. </w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 170, pp.49-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/epi4.70055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2024.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05108375v1</w:t>
+                <w:t xml:space="preserve">hal-04913274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working memory deficit in patients with focal epilepsy is associated with higher interictal theta connectivity</w:t>
+                <w:t xml:space="preserve">Scalp‐negative medial temporal interictal epileptic discharges alter large‐scale brain networks: A simultaneous high‐density electroencephalographic and intracranial electroencephalographic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simge Aykan</w:t>
+                <w:t xml:space="preserve">Nicolas Roehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Laguitton</w:t>
+                <w:t xml:space="preserve">Pia de Stefano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
+                <w:t xml:space="preserve">Laurent Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Marquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia Makhalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2024.11.019⟩</w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/epi.70061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913274v1</w:t>
+                <w:t xml:space="preserve">hal-05429098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The different subtypes of temporal lobe seizures networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Bartolomei</w:t>
+                <w:t xml:space="preserve">Personalized multichannel transcranial direct current electrical stimulation (tDCS) in drug-resistant epilepsy: A SEEG based open-labeled study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Makhalova</w:t>
+                <w:t xml:space="preserve">Maeva Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Benoit</w:t>
+                <w:t xml:space="preserve">Mégane Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lagarde</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Tardoski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Makhalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 181 (5), pp.368 - 381. </w:t>
+              <w:t xml:space="preserve">Epilepsia Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (4), pp.1034-1042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2025.03.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/epi4.70055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05490578v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05108375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclei‐Specific Amygdala Enlargement Is Linked to Psychiatric Comorbidities in Drug‐Resistant Focal Epilepsy</w:t>
               </w:r>
@@ -1317,51 +1317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soomi Cho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Makhalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1627,801 +1627,801 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathways to epilepsy surgery in children with tuberous sclerosis complex-associated epilepsy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The challenge of assessing invasive biomarkers for epilepsy surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Gauer</w:t>
+                <w:t xml:space="preserve">Serge Vulliemoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2024.04.009⟩</w:t>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 147 (8), pp.e52-e54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awae164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913253v1</w:t>
+                <w:t xml:space="preserve">hal-04913246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The challenge of assessing invasive biomarkers for epilepsy surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Roehri</w:t>
+                <w:t xml:space="preserve">Pathways to epilepsy surgery in children with tuberous sclerosis complex-associated epilepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P. Valenti-Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Makhalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Vulliemoz</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Milh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 147 (8), pp.e52-e54. </w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 180 (8), pp.807-817. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/brain/awae164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2024.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913246v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High‐density electroencephalographic functional networks in genetic generalized epilepsy: Preserved whole‐brain topology hides local reorganization</w:t>
+                <w:t xml:space="preserve">Correspondence between scalp‐EEG and SEEG seizure onset patterns in patients with MRI‐negative drug‐resistant focal epilepsy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Silva Alves</w:t>
+                <w:t xml:space="preserve">Anna Bolzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotta Rigoni</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Picard</w:t>
+                <w:t xml:space="preserve">Francesca Pizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Makhalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/epi.17903⟩</w:t>
+              <w:t xml:space="preserve">Epilepsia Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/epi4.12886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04913265v1</w:t>
+                <w:t xml:space="preserve">hal-04370365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychiatric complications following SEEG-guided radiofrequency thermocoagulations in patients with drug-resistant epilepsy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-purified cannabidiol efficacy and safety in a cohort of adult patients with various types of drug-resistant epilepsies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Perriguey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Succar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianna Bregianni</w:t>
+                <w:t xml:space="preserve">A. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Pizzo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Agnes Trebuchon</w:t>
+                <w:t xml:space="preserve">O. Ribes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2024.109806⟩</w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 180 (3), pp.147-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2023.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913249v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correspondence between scalp‐EEG and SEEG seizure onset patterns in patients with MRI‐negative drug‐resistant focal epilepsy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High‐density electroencephalographic functional networks in genetic generalized epilepsy: Preserved whole‐brain topology hides local reorganization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Silva Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Bolzan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Villeneuve</w:t>
+                <w:t xml:space="preserve">Isotta Rigoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mégevand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/epi4.12886⟩</w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65 (4), pp.961 - 973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epi.17903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370365v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-purified cannabidiol efficacy and safety in a cohort of adult patients with various types of drug-resistant epilepsies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Psychiatric complications following SEEG-guided radiofrequency thermocoagulations in patients with drug-resistant epilepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Clément</w:t>
+                <w:t xml:space="preserve">Marianna Bregianni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Pizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Makhalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Ribes</w:t>
+                <w:t xml:space="preserve">Agnes Trebuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 180 (3), pp.147-153. </w:t>
+              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 156, pp.109806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2023.07.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2024.109806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913260v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en charge d’une première crise épileptique chez l’adulte</w:t>
               </w:r>
@@ -2760,638 +2760,638 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Can a Focal Seizure Lead to a Dacrystic Behavior? A Case Analyzed with Functional Connectivity in Stereoelectroencephalography</w:t>
+                <w:t xml:space="preserve">The origin of pleasant sensations: Insight from direct electrical brain stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Marx</w:t>
+                <w:t xml:space="preserve">Cécile Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Medina-Villalon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zoé Dary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical EEG and Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/15500594231182808⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 164, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2023.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04370337v1</w:t>
+                <w:t xml:space="preserve">hal-04088305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GluK2 Is a Target for Gene Therapy in Drug‐Resistant Temporal Lobe Epilepsy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Deforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Peret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Scavarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 94, pp.745 - 761. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ana.26723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origin of pleasant sensations: Insight from direct electrical brain stimulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How Can a Focal Seizure Lead to a Dacrystic Behavior? A Case Analyzed with Functional Connectivity in Stereoelectroencephalography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Dary</w:t>
+                <w:t xml:space="preserve">Barbara Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Léonard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samuel Medina-Villalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 164, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Clinical EEG and Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2023.03.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/15500594231182808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088305v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Can a Focal Seizure Lead to a Dacrystic Behavior? A Case Analyzed with Functional Connectivity in Stereoelectroencephalography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Medina-Villalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical EEG and Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/15500594231182808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04190931v1</w:t>
+                <w:t xml:space="preserve">hal-04370337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GluK2 Is a Target for Gene Therapy in Drug‐Resistant Temporal Lobe Epilepsy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Deforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Peret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Scavarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ana.26723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04207109v1</w:t>
@@ -3428,51 +3428,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Makhalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Jegou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3575,51 +3575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Makhalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Jegou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3798,382 +3798,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interictal functional connectivity in focal refractory epilepsies investigated by intracranial EEG</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epileptic spasms are associated with increased stereo‐electroencephalography derived functional connectivity in tuberous sclerosis complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Neal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ostrowsky-Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain connectivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/brain.2021.0190⟩</w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 63 (9), pp.2359-2370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epi.17353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03768069v1</w:t>
+                <w:t xml:space="preserve">hal-03962853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medical treatment of Rasmussen's Encephalitis: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boucraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Neurologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2022.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epileptic spasms are associated with increased stereo‐electroencephalography derived functional connectivity in tuberous sclerosis complex</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interictal functional connectivity in focal refractory epilepsies investigated by intracranial EEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Ostrowsky-Coste</w:t>
+                <w:t xml:space="preserve">Christian-George Benar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Maillard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 63 (9), pp.2359-2370. </w:t>
+              <w:t xml:space="preserve">Brain connectivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (10), pp.850-869. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/epi.17353⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/brain.2021.0190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03962853v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encéphalite de Rasmussen : hypothèses physiopathologiques et traitement médical</w:t>
               </w:r>
@@ -4231,321 +4231,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parieto-premotor functional connectivity changes during parietal lobe seizures are associated with motor semiology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insular interictal positron emission tomography hypometabolism in patients with ictal asystole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rinki Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Fonti</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2021.06.003⟩</w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 62 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epi.16981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03620341v1</w:t>
+                <w:t xml:space="preserve">hal-03563019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insular interictal positron emission tomography hypometabolism in patients with ictal asystole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parieto-premotor functional connectivity changes during parietal lobe seizures are associated with motor semiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Fonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Pizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wala Aboubakr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Guedj</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian G. Bénar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 62 (8), </w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 132 (9), pp.2046-2053. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/epi.16981⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2021.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563019v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03620341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in epileptogenicity biomarkers after stereotactic thermocoagulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margherita Contento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Pizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor López‐madrona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4661,51 +4661,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Tramoni‐negre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Pizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Trebuchon‐da Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4782,51 +4782,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fayerstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Pizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4929,51 +4929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Trébuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Scavarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5018,161 +5018,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02513935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient cortico‐cortical disconnection during psychogenic nonepileptic seizures (PNES)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Madec</w:t>
+                <w:t xml:space="preserve">Epileptogenicity in tuberous sclerosis complex: A stereoelectroencephalographic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Neal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Ostrowsky‐coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian‐georges Benar</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epilepsia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 61 (8), </w:t>
+              <w:t xml:space="preserve">, 2020, 61 (1), pp.81-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/epi.16623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/epi.16410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03273632v1</w:t>
+                <w:t xml:space="preserve">hal-02513937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between PET metabolism and SEEG epileptogenicity in focal lesional epilepsy</w:t>
               </w:r>
@@ -5210,51 +5210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Scavarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
@@ -5292,51 +5292,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical stimulation for seizure induction during SEEG exploration: a useful predictor of postoperative seizure recurrence?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Trebuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Racila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5465,51 +5465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Tramoni‐negre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Giusiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5688,766 +5688,766 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epileptogenicity in tuberous sclerosis complex: A stereoelectroencephalographic study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Autoimmune encephalitis concomitant with SARS-CoV-2 infection: insight from 18 F-FDG PET imaging and neuronal autoantibodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Ostrowsky‐coste</w:t>
+                <w:t xml:space="preserve">Stephan Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Jung</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Louis Maillard</w:t>
+                <w:t xml:space="preserve">Jean-Robert Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Boucraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/epi.16410⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 62 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2967/jnumed.120.249292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02513937v1</w:t>
+                <w:t xml:space="preserve">hal-02933208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoimmune encephalitis concomitant with SARS-CoV-2 infection: insight from 18 F-FDG PET imaging and neuronal autoantibodies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephan Grimaldi</w:t>
+                <w:t xml:space="preserve">Transient cortico‐cortical disconnection during psychogenic nonepileptic seizures (PNES)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Robert Harlé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Robert Harlé</w:t>
+                <w:t xml:space="preserve">Marie Arthuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Boucraut</w:t>
+                <w:t xml:space="preserve">Christian‐georges Benar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 62 (5), </w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 61 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2967/jnumed.120.249292⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/epi.16623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933208v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The "Connectivity Epileptogenicity Index " (cEI), a method for mapping the different seizure onset patterns in StereoElectroEncephalography recorded seizures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The Ictal Signature of Thalamus and Basal Ganglia in Focal Epilepsy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Pizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Giusiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samuel Medina</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2020.05.029⟩</w:t>
+              <w:t xml:space="preserve">Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 96 (2), pp.e280 - e293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1212/wnl.0000000000011003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929525v1</w:t>
+                <w:t xml:space="preserve">hal-03500855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ictal Signature of Thalamus and Basal Ganglia in Focal Epilepsy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ictal Blinking in Focal Seizures: insights from SEEG recordings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Carron</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Dirani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Trébuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lépine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 96 (2), pp.e280 - e293. </w:t>
+              <w:t xml:space="preserve">Seizure - European Journal of Epilepsy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1212/wnl.0000000000011003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seizure.2020.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03500855v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901121v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ictal Blinking in Focal Seizures: insights from SEEG recordings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The "Connectivity Epileptogenicity Index " (cEI), a method for mapping the different seizure onset patterns in StereoElectroEncephalography recorded seizures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Balatskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Agnès Trébuchon</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Pizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lépine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Villeneuve</w:t>
+                <w:t xml:space="preserve">Samuel Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seizure - European Journal of Epilepsy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 131 (8), pp.1947-1955. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seizure.2020.07.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2020.05.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02901121v2</w:t>
+                <w:t xml:space="preserve">hal-02929525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatomical electroclinical correlations during an SEEG-recorded seizure with autoscopic hallucination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Fonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Scholly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lépine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Scavarada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6492,1250 +6492,1250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VIDEO-EEG ILLUSTRATION OF TRANSIENT EPISODES OF LOSS OF CONSCIOUNESS CORRELATED WITH PLATEAU-WAVES DUE TO INTRACRANIAL HYPERTENSION</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The connectivity epileptogenicity index: a new method for estimating the seizure onset zone from SEEG signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vadim Ivanov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+                <w:t xml:space="preserve">A. Balatskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. F. Pizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sixtina Gil Diez de Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epileptic Disorders</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27, pp.23-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03273633v1</w:t>
+                <w:t xml:space="preserve">hal-02879955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoelectroencephalography (SEEG) and epilepsy surgery in posttraumatic epilepsy: A multicenter retrospective study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexane Fierain</w:t>
+                <w:t xml:space="preserve">Prefrontal seizure classification based on stereo-EEG quantification and automatic clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Bonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luc Valton</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rinki Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 112, pp.107378. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2020.107378⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 112, pp.107436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2020.107436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929555v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The connectivity epileptogenicity index: a new method for estimating the seizure onset zone from SEEG signals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Roehri</w:t>
+                <w:t xml:space="preserve">VIDEO-EEG ILLUSTRATION OF TRANSIENT EPISODES OF LOSS OF CONSCIOUNESS CORRELATED WITH PLATEAU-WAVES DUE TO INTRACRANIAL HYPERTENSION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada El Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Ivanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Trebuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neurology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epileptic Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (4), pp.515-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/epd.2020.1180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02879955v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prefrontal seizure classification based on stereo-EEG quantification and automatic clustering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stereoelectroencephalography (SEEG) and epilepsy surgery in posttraumatic epilepsy: A multicenter retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexane Fierain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Catenoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Machado</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Romain Carron</w:t>
+                <w:t xml:space="preserve">Luc Valton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 112, pp.107436. </w:t>
+              <w:t xml:space="preserve">, 2020, 112, pp.107378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2020.107436⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2020.107378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273628v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep brain activities can be detected with magnetoencephalography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of the dorsal anterior insula in ecstatic sensation revealed by direct electrical brain stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Pizzo</w:t>
+                <w:t xml:space="preserve">D. Scavarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Roehri</w:t>
+                <w:t xml:space="preserve">R. Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Medina Villalon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Chen</w:t>
+                <w:t xml:space="preserve">C.G. Bénar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-08665-5⟩</w:t>
+              <w:t xml:space="preserve">Brain Stimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (5), pp.1121-1126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brs.2019.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02513949v1</w:t>
+                <w:t xml:space="preserve">hal-02513939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The repertoire of seizure onset patterns in human focal epilepsies: Determinants and prognostic values</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of Polyvinyl Alcohol Sponge Cubes for Vagal Nerve Stimulation: A Suggestion for the Wrapping Step. Technical Note and Step-by-Step Operative Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Spatola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Didier Scavarda</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armando Paz-Paredes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/epi.14604⟩</w:t>
+              <w:t xml:space="preserve">Operative Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ons/opz227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03563037v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02513940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the dorsal anterior insula in ecstatic sensation revealed by direct electrical brain stimulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can histologically normal epileptogenic zone share common electrophysiological phenotypes with focal cortical dysplasia? SEEG-based study in MRI-negative epileptic patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C.G. Bénar</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Scholly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paola Valenti-Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Trébuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Stimulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brs.2019.06.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 266 (8), pp.1907-1918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00415-019-09339-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02513939v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02513943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Polyvinyl Alcohol Sponge Cubes for Vagal Nerve Stimulation: A Suggestion for the Wrapping Step. Technical Note and Step-by-Step Operative Technique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The repertoire of seizure onset patterns in human focal epilepsies: Determinants and prognostic values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Armando Paz-Paredes</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sinziana Buzori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Trebuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Scavarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Operative Neurosurgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ons/opz227⟩</w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 60 (1), pp.85-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epi.14604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02513940v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can histologically normal epileptogenic zone share common electrophysiological phenotypes with focal cortical dysplasia? SEEG-based study in MRI-negative epileptic patients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julia Scholly</w:t>
+                <w:t xml:space="preserve">Deep brain activities can be detected with magnetoencephalography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Pizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Roehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Medina Villalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Popa</w:t>
+                <w:t xml:space="preserve">A. Trébuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Paola Valenti-Hirsch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Trébuchon</w:t>
+                <w:t xml:space="preserve">S. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 266 (8), pp.1907-1918. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.971. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00415-019-09339-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-08665-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02513943v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02513949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illusory own body perceptions mapped in the cingulate cortex—An intracranial stimulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Barborica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7864,51 +7864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Pizzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Trébuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7972,117 +7972,117 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE REPERTOIRE OF SEIZURE ONSET PATTERNS IN HUMAN FOCAL EPILEPSIES: DETERMINANTS AND PROGNOSTIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinziana Buzori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Trebuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Scavarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epilepsia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 60 (1), pp.85-95. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/epi.14604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583590v1</w:t>
@@ -8534,51 +8534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Trébuchon-Dafonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8619,291 +8619,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02513956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain molecular imaging in pharmacoresistant focal epilepsy: Current practice and perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epitools, a software suite for presurgical brain mapping in epilepsy : Intracerebral EEG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Verger</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rodrigo Paz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Pizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Neurologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurol.2017.05.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2018.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02479834v1</w:t>
+                <w:t xml:space="preserve">hal-01762672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitools, a software suite for presurgical brain mapping in epilepsy : Intracerebral EEG</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
+                <w:t xml:space="preserve">Brain molecular imaging in pharmacoresistant focal epilepsy: Current practice and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodrigo Paz</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Revue Neurologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 174 (1-2), pp.16-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2018.03.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2017.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01762672v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02479834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of stereoelectroencephalography (SEEG) in reevaluation of epilepsy surgery failures</w:t>
               </w:r>
@@ -9036,51 +9036,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interictal stereotactic-EEG functional connectivity in refractory focal epilepsies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roehri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9317,51 +9317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Medina Villalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9415,563 +9415,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-frequency oscillations are not better biomarkers of epileptogenic tissues than spikes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francesca Pizzo</w:t>
+                <w:t xml:space="preserve">Anatomic consistencies across epilepsies: a stereotactic-EEG informed high-resolution structural connectivity study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Kathleen Bandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Proix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anca Nica</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ana.25124⟩</w:t>
+              <w:t xml:space="preserve">Brain: A Journal of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 140 (10), pp.2639--2652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awx181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672105v2</w:t>
+                <w:t xml:space="preserve">hal-01657937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomic consistencies across epilepsies: a stereotactic-EEG informed high-resolution structural connectivity study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Timothée Proix</w:t>
+                <w:t xml:space="preserve">Adjunctive lacosamide for focal epilepsy: an open-label trial evaluating the impact of flexible titration and dosing on safety and seizure outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viktor Jirsa</w:t>
+                <w:t xml:space="preserve">Samuel Médina Villalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Benar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain: A Journal of Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/brain/awx181⟩</w:t>
+              <w:t xml:space="preserve">Epileptic Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (2), pp.186-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/epd.2017.0907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657937v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03555994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjunctive lacosamide for focal epilepsy: an open-label trial evaluating the impact of flexible titration and dosing on safety and seizure outcomes</w:t>
+                <w:t xml:space="preserve">Defining epileptogenic networks: Contribution of SEEG and signal analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Benar</w:t>
+                <w:t xml:space="preserve">F. Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mcgonigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktor Jirsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epileptic Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/epd.2017.0907⟩</w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (7), pp.1131-1147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epi.13791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03555994v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining epileptogenic networks: Contribution of SEEG and signal analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Wendling</w:t>
+                <w:t xml:space="preserve">High-frequency oscillations are not better biomarkers of epileptogenic tissues than spikes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Roehri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Pizzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mcgonigal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Viktor Jirsa</w:t>
+                <w:t xml:space="preserve">Anca Nica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 58 (7), pp.1131-1147. </w:t>
+              <w:t xml:space="preserve">Annals of Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/epi.13791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ana.25124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618932v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672105v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain connectivity changes during ictal aggression (a strangulation attempt)</w:t>
               </w:r>
@@ -10009,51 +10009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Trébuchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Médina Villalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epileptic Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (3), pp.367-373. </w:t>
@@ -10219,295 +10219,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seizure-onset patterns in focal cortical dysplasia and neurodevelopmental tumors: Relationship with surgical prognosis and neuropathologic subtypes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How does vagal nerve stimulation (VNS) change EEG brain functional connectivity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Bonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Trébuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martine Gavaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 57 (9), pp.1426 - 1435. </w:t>
+              <w:t xml:space="preserve">Epilepsy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 126, pp.141-146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/epi.13464⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eplepsyres.2016.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02513966v1</w:t>
+                <w:t xml:space="preserve">hal-01431293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does vagal nerve stimulation (VNS) change EEG brain functional connectivity?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
+                <w:t xml:space="preserve">Seizure-onset patterns in focal cortical dysplasia and neurodevelopmental tumors: Relationship with surgical prognosis and neuropathologic subtypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Bonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aileen Mcgonigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Vidal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
+                <w:t xml:space="preserve">Patrick Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Gavaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsy Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 126, pp.141-146. </w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (9), pp.1426 - 1435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eplepsyres.2016.06.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/epi.13464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01431293v1</w:t>
+                <w:t xml:space="preserve">hal-02513966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid detection of Generalized Anxiety Disorder and Major Depression in epilepsy: Validation of the GAD-7 as a complementary tool to the NDDI-E in a French sample</w:t>
               </w:r>
@@ -10621,1050 +10621,1062 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seizure-onset patterns in focal cortical dysplasia and neurodevelopmental tumors: Relationship with surgical prognosis and neuropathologic subtypes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid detection of generalized anxiety disorder and major depression in epilepsy: Validation of the GAD-7 as a complementary tool to the NDDI-E in a French sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arthur Micoulaud-Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Aubert</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Agnès Trébuchon</w:t>
+                <w:t xml:space="preserve">Gerald Barkate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Dufournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/epi.13464⟩</w:t>
+              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (A), pp.211-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2016.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01431292v1</w:t>
+                <w:t xml:space="preserve">hal-01431286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-tumor necrosis factor alpha therapy (adalimumab) in Rasmussen's encephalitis: An open pilot study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stanislas Lagarde</w:t>
+                <w:t xml:space="preserve">Seizure-onset patterns in focal cortical dysplasia and neurodevelopmental tumors: Relationship with surgical prognosis and neuropathologic subtypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Giusiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Figarella-Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Trébuchon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Lepine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epilepsia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 57 (6), pp.956-966. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/epi.13387⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 57 (9), pp.1426-1435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epi.13464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431274v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral (18)FluoroDeoxy-Glucose Positron Emission Tomography in paediatric anti N-methyl-D-aspartate receptor encephalitis: A case series</w:t>
+                <w:t xml:space="preserve">Anti-tumor necrosis factor alpha therapy (adalimumab) in Rasmussen's encephalitis: An open pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Trébuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Kaphan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lepine</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">José Boucraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.braindev.2015.10.013⟩</w:t>
+              <w:t xml:space="preserve">Epilepsia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (6), pp.956-966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/epi.13387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01473978v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01431274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid detection of generalized anxiety disorder and major depression in epilepsy: Validation of the GAD-7 as a complementary tool to the NDDI-E in a French sample</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cerebral (18)FluoroDeoxy-Glucose Positron Emission Tomography in paediatric anti N-methyl-D-aspartate receptor encephalitis: A case series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cyril Besancon</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lepine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Caietta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Boucraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epilepsy &amp; Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yebeh.2016.02.015⟩</w:t>
+              <w:t xml:space="preserve">Brain and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 (5), pp.461--470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.braindev.2015.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01431286v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troubles neuropsychiatriques inexpliqués : penser aux encéphalites dysimmunitaires. À propos d’une observation d’encéphalite à anticorps anti-leucine rich glioma inactivated 1 (LGI-1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Le Dault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dufournet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 37 (2), pp.127-130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.revmed.2015.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la tomographie par émission de positons (TEP) cérébrale dans les encéphalites dysimmunitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine Nucléaire - Imagerie Fonctionnelle et Métabolique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 39 (3), pp.279-282. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mednuc.2015.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary neurolymphomatosis diagnosis and treatment: A retrospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Franques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Attarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Neurological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 342 (1-2), pp.178-181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jns.2014.04.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Japanese encephalitis in a French traveler to Nepal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Lagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi N Charrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Querat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Vanhomwegen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of NeuroVirology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 20 (1), pp.99 - 102. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13365-013-0226-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01851696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11674,51 +11686,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rasmussen Encephalitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11737,161 +11749,161 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroimmune Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1-41, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-24297-7_33-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Focal epilepsies and focal disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bartolomei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Clinical Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 161, Elsevier, pp.17-43, 2019, Clinical Neurophysiology: Diseases and Disorders, 978-0-444-64142-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-444-64142-7.00039-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02513954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11901,176 +11913,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain conductivity estimated from SEEG low-intensity stimulations correlates with epileptogenicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carvallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ballabeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Epilepsy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N°337 – Brain conductivity estimated from SEEG low-intensity stimulations correlates with epileptogenicity in focal refractory epilepsies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12092,192 +12104,192 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Carvallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Ballabeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCN 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Marseille, France. pp.e177, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2023.03.312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REPERER DES DIMENSIONS DANS LES REX : UTILISATION DU TAL EN MILIEU MEDICAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Urieli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Lambda Mu 21 « Maîtrise des risques et transformation numérique : opportunités et menaces »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12287,105 +12299,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude Électrophysiologique en Stéréo-Électroencéphalographie (SEEG) de la Connectivité Fonctionnelle Inter-Ictale dans les Épilepsies Focales Pharmacorésistantes : le modèle des Malformations du Développement Cortical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Lagarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-01873616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId382"/>
+      <w:footerReference w:type="default" r:id="rId383"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12532,51 +12544,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466388v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionu&#539;&#8208;flavius Bratu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Makhalova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Lagarde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bartolomei" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/epd2.70175" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151942v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Barrit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Torcida" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mazeraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boulogne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Benoit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci15040347" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283894v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rheims" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Kouchi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Busato" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Derbala" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.18641" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429098v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roehri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia de Stefano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Spinelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marquis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/epi.70061" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108375v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Daoud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Delourme" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tardoski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/epi4.70055" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913274v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simge Aykan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Laguitton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Medina Villalon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2024.11.019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05490578v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bartolomei" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Makhalova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benoit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagarde" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.03.004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05474597v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mourre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Soncin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Garnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dary" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.70071" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05490572v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Biagioni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fratello" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcaf102" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05490562v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soomi Cho" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villeneuve" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Tr&#233;buchon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.18283" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158639v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada El Youssef" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/epd2.70056" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910748v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awae256" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913253v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gauer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Valenti-Hirsch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2024.04.009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913246v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Vulliemoz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awae164" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913265v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Silva Alves" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isotta Rigoni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;gevand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Picard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17903" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913249v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Bregianni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pizzo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Trebuchon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2024.109806" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370365v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bolzan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/epi4.12886" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913260v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perriguey" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Succar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ribes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.07.012" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913259v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmfor.2024.01.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526364v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Modolo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Yochum" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Carvallo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ballabeni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17957" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913271v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zanello" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jegou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17891" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370337v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Marx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Medina-Villalon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/15500594231182808" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803022v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boileau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Deforges" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Peret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Scavarda" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.26723" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088305v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Dary" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;onard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2023.03.007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190931v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207109v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04556224v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Madec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.51900" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793774v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionu&#539;&#8208;Flavius Bratu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17849" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086436v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simela Chatzikonstantinou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Broh&#233;e" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinki Singh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#233;nar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-022-00930-z" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768069v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-George Benar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wendling" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/brain.2021.0190" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563010v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boucraut" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2022.01.007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962853v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Neal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ostrowsky-Coste" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maillard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17353" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563000v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.praneu.2021.12.002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620341v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fonti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wala Aboubakr" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G. B&#233;nar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2021.06.003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563019v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guedj" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.16981" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03537406v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Contento" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor L&#243;pez&#8208;madrona" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.16989" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273622v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lambert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Tramoni&#8208;negre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Trebuchon&#8208;da Fonseca" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.16823" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273638v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fayerstein" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Mcgonigal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bonini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.16510" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513935v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Peltola" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tr&#233;buchon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2020.106964" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273632v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arthuis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian&#8208;georges Benar" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.16623" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863852v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boucekine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-020-04791-1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273626v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Racila" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cardinale" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2019-322469" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273639v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Giusiano" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.25744" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273629v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hamdi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brun" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine Dibu&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Beltaifa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-020-04535-y" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513937v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ostrowsky&#8208;coste" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jung" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.16410" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933208v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Grimaldi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Harl&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Boucraut" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.120.249292" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929525v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Balatskaya" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Medina" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2020.05.029" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500855v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/wnl.0000000000011003" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901121v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Dirani" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L&#233;pine" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seizure.2020.07.010" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273624v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Scholly" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Scavarada" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/epd.2020.1228" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273633v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Ivanov" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/epd.2020.1180" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929555v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Fierain" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Catenoix" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Valton" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2020.107378" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879955v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balatskaya" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Pizzo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtina Gil Diez de Medina" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273628v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Machado" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2020.107436" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513949v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pizzo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Roehri" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Medina Villalon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tr&#233;buchon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08665-5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563037v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinziana Buzori" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Trebuchon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.14604" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513939v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scavarda" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. B&#233;nar" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2019.06.005" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513940v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Spatola" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Paz-Paredes" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ons/opz227" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513943v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Popa" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Valenti-Hirsch" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-019-09339-4" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513945v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Barborica" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Donos" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24563" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513947v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Filipescu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.14677" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583590v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513938v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Marchi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pennaroli" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2019.106155" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01914973v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benquet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2018.2877931" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580885v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark King" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tr&#233;buchon-Dafonseca" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.14601" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513956v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2018.09.017" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479834v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verger" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maillard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.05.001" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762672v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Paz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2018.03.018" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851653v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Vaugier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Milh" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2018.02.005" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513961v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awy214" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851691v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Szurhaj" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/epd.2017.0932" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851664v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2016.12.005" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672105v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Nica" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.25124" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657937v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Besson" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kathleen Bandt" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Proix" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Jirsa" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awx181" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555994v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel M&#233;dina Villalon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Benar" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/epd.2017.0907" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01618932v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wendling" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mcgonigal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.13791" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851657v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/epd.2017.0925" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431299v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gavaret" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2016.06.014" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513966v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chauvel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.13464" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431293v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vidal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2016.06.008" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583591v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Barkate" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dufournet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Besancon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2016.02.015" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431292v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aubert" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Figarella-Branger" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431274v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kaphan" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lepine" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.13387" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473978v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caietta" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pelletier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Boucraut" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.braindev.2015.10.013" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431286v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Barkate" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851669v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Dault" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dufournet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2015.06.007" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851677v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mednuc.2015.03.002" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851643v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tabouret" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matta" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Franques" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Attarian" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2014.04.030" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851696v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lagier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi N Charrel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Querat" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vanhomwegen" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13365-013-0226-2" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913272v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24297-7_33-1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513954v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-64142-7.00039-4" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578032v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lagarde" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Modolo" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carvallo" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ballabeni" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350222v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2023.03.312" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074925v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raynal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Urieli" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01873616v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466388v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionu&#539;&#8208;flavius Bratu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Makhalova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Lagarde" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bartolomei" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/epd2.70175" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283894v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rheims" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Kouchi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Busato" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Derbala" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.18641" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151942v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Barrit" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Torcida" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Mazeraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Boulogne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Benoit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci15040347" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05490578v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bartolomei" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Makhalova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benoit" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagarde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.03.004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913274v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simge Aykan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Laguitton" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Medina Villalon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2024.11.019" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429098v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roehri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia de Stefano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Spinelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marquis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/epi.70061" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108375v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Daoud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Delourme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tardoski" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/epi4.70055" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05474597v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mourre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Soncin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Garnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dary" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.70071" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05490572v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Biagioni" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fratello" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/braincomms/fcaf102" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05490562v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soomi Cho" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villeneuve" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Tr&#233;buchon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.18283" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158639v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada El Youssef" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/epd2.70056" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910748v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awae256" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913246v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Vulliemoz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awae164" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913253v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gauer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Valenti-Hirsch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Milh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2024.04.009" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370365v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bolzan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Pizzo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/epi4.12886" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913260v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perriguey" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Succar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ribes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.07.012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913265v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Silva Alves" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isotta Rigoni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#233;gevand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Picard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17903" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913249v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Bregianni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Trebuchon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2024.109806" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913259v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpmfor.2024.01.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526364v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Modolo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Yochum" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Carvallo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ballabeni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17957" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913271v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zanello" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Jegou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17891" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088305v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Villard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Dary" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;onard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2023.03.007" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803022v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boileau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Deforges" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Peret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Scavarda" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.26723" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190931v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Marx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Medina-Villalon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/15500594231182808" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370337v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207109v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04556224v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Madec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.51900" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793774v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionu&#539;&#8208;Flavius Bratu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17849" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086436v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simela Chatzikonstantinou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Broh&#233;e" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rinki Singh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B&#233;nar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10548-022-00930-z" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962853v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Neal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ostrowsky-Coste" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Maillard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.17353" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563010v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boucraut" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2022.01.007" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768069v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-George Benar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wendling" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/brain.2021.0190" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563000v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.praneu.2021.12.002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563019v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guedj" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.16981" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620341v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Fonti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wala Aboubakr" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian G. B&#233;nar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2021.06.003" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03537406v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Contento" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor L&#243;pez&#8208;madrona" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.16989" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273622v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lambert" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Tramoni&#8208;negre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Trebuchon&#8208;da Fonseca" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.16823" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273638v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fayerstein" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Mcgonigal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bonini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.16510" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513935v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Peltola" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tr&#233;buchon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2020.106964" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513937v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ostrowsky&#8208;coste" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jung" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.16410" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863852v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boucekine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-020-04791-1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273626v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Racila" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cardinale" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jnnp-2019-322469" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273639v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Giusiano" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.25744" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273629v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Hamdi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brun" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxine Dibu&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Beltaifa" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-020-04535-y" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933208v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Grimaldi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Harl&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Boucraut" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.120.249292" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273632v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Arthuis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian&#8208;georges Benar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.16623" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500855v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1212/wnl.0000000000011003" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901121v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Dirani" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L&#233;pine" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seizure.2020.07.010" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929525v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Balatskaya" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Medina" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2020.05.029" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273624v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Scholly" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Scavarada" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/epd.2020.1228" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879955v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balatskaya" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. F. Pizzo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtina Gil Diez de Medina" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273628v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Machado" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2020.107436" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273633v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Ivanov" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/epd.2020.1180" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929555v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Fierain" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Catenoix" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Valton" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2020.107378" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513939v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Scavarda" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Carron" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.G. B&#233;nar" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brs.2019.06.005" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513940v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Spatola" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Paz-Paredes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ons/opz227" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513943v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Popa" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Valenti-Hirsch" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-019-09339-4" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563037v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinziana Buzori" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Trebuchon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.14604" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513949v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pizzo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Roehri" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Medina Villalon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tr&#233;buchon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08665-5" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513945v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Barborica" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Donos" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.24563" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513947v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Filipescu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.14677" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583590v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513938v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Marchi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pennaroli" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2019.106155" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01914973v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benquet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2018.2877931" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580885v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark King" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tr&#233;buchon-Dafonseca" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.14601" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513956v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2018.09.017" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762672v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Paz" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2018.03.018" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479834v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Verger" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maillard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2017.05.001" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851653v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Vaugier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Milh" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2018.02.005" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513961v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awy214" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851691v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Szurhaj" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/epd.2017.0932" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851664v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2016.12.005" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657937v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Besson" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kathleen Bandt" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Proix" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Jirsa" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awx181" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555994v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel M&#233;dina Villalon" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Benar" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/epd.2017.0907" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01618932v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wendling" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mcgonigal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.13791" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672105v2" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Nica" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ana.25124" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851657v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/epd.2017.0925" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431299v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gavaret" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2016.06.014" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431293v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Vidal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eplepsyres.2016.06.008" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513966v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chauvel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.13464" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583591v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arthur Micoulaud-Franchi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Barkate" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dufournet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Besancon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yebeh.2016.02.015" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431286v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Barkate" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431292v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Aubert" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Figarella-Branger" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431274v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kaphan" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lepine" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/epi.13387" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473978v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caietta" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Pelletier" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Boucraut" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.braindev.2015.10.013" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2808DPH2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851669v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Dault" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dufournet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2015.06.007" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851677v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mednuc.2015.03.002" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851643v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tabouret" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matta" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Franques" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Attarian" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2014.04.030" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851696v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lagier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi N Charrel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Querat" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vanhomwegen" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13365-013-0226-2" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913272v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24297-7_33-1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513954v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-64142-7.00039-4" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578032v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Lagarde" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Modolo" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carvallo" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ballabeni" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350222v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2023.03.312" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074925v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raynal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Urieli" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01873616v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>