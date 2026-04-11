--- v0 (2026-03-12)
+++ v1 (2026-04-11)
@@ -669,78 +669,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 47 (1), p. 83-108. </w:t>
+              <w:t xml:space="preserve">, 2013, 47, pp.83-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/m2an/2012020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00966100v1</w:t>
+                <w:t xml:space="preserve">hal-01333751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The extended adjoint method</w:t>
               </w:r>
@@ -760,78 +760,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 47, pp.83-108. </w:t>
+              <w:t xml:space="preserve">, 2013, 47 (1), p. 83-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/m2an/2012020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333751v1</w:t>
+                <w:t xml:space="preserve">hal-00966100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The topological gradient method : from optimal design to image processing</w:t>
               </w:r>
@@ -1867,51 +1867,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de courants marins côtiers à partir de séquences vidéo</w:t>
+                <w:t xml:space="preserve">On the use of the Radon transform to estimate longshore currents from video imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Larnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Almar</w:t>
@@ -1929,106 +1929,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Cienfuegos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lejay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SMAI 2013 - Seignosse le Penon, France, 27-31 mai 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Seignosse, France. </w:t>
+              <w:t xml:space="preserve">ICS 2014 : International Coastal Symposium, Durban (ZFA), 2014/04/13-18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Coastal Education and Research Foundation (CERF) and the Journal of Coastal Research (JCR), Apr 2014, Durban, South Africa. pp.023-028, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/proc/201445037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2112/SI70-005.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00868401v2</w:t>
+                <w:t xml:space="preserve">hal-00917807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of the Radon transform to estimate longshore currents from video imagery</w:t>
+                <w:t xml:space="preserve">Détection de courants marins côtiers à partir de séquences vidéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Larnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Almar</w:t>
@@ -2046,82 +2046,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Cienfuegos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lejay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICS 2014 : International Coastal Symposium, Durban (ZFA), 2014/04/13-18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Coastal Education and Research Foundation (CERF) and the Journal of Coastal Research (JCR), Apr 2014, Durban, South Africa. pp.023-028, </w:t>
+              <w:t xml:space="preserve">Congrès SMAI 2013 - Seignosse le Penon, France, 27-31 mai 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Seignosse, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2112/SI70-005.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/proc/201445037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00917807v1</w:t>
+                <w:t xml:space="preserve">hal-00868401v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Method for Visual Grading of Seed Food Products</w:t>
               </w:r>
@@ -2910,51 +2910,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361234v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Aoun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Larnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weiss" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cazales" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Herbulot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0217227" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353362v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Almar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Scott" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Floc'H" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2016.04.016" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244368v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubosclard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konik Hubert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.6.061116" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351008v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Jovan&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Orteu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.6.061110" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966100v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Masmoudi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2012020" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333751v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934883v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fehrenbach" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00032-012-0196-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1WX3ZJ5Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333752v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156494v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Bauda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Grenwelge" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579420v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Lakrouf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouara Achour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3068796.3068816" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353317v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilisio Viana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005756303590366" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333650v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Frejaville" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vetault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333651v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Villemot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355086v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Konik" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2182811" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355080v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005188102120217" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868401v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cienfuegos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lejay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445037" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917807v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI70-005.1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097778v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11758-4_53" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097774v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ducommun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259072v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Mecca" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288068" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333753v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495448" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112445v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01333754v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361234v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Aoun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Larnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weiss" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cazales" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Herbulot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0217227" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353362v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Almar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Scott" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Floc'H" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2016.04.016" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244368v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubosclard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konik Hubert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.6.061116" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351008v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Jovan&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Orteu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.6.061110" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333751v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Masmoudi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2012020" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966100v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934883v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fehrenbach" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00032-012-0196-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1WX3ZJ5Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333752v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156494v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Bauda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Grenwelge" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579420v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Lakrouf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouara Achour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3068796.3068816" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353317v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilisio Viana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005756303590366" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333650v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Frejaville" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vetault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333651v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Villemot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355086v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Konik" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2182811" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355080v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005188102120217" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917807v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cienfuegos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lejay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI70-005.1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868401v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445037" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097778v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11758-4_53" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097774v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ducommun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259072v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Mecca" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288068" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333753v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495448" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112445v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01333754v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>