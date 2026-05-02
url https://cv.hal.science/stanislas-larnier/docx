--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -669,78 +669,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 47, pp.83-108. </w:t>
+              <w:t xml:space="preserve">, 2013, 47 (1), p. 83-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/m2an/2012020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01333751v1</w:t>
+                <w:t xml:space="preserve">hal-00966100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The extended adjoint method</w:t>
               </w:r>
@@ -760,78 +760,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 47 (1), p. 83-108. </w:t>
+              <w:t xml:space="preserve">, 2013, 47, pp.83-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/m2an/2012020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00966100v1</w:t>
+                <w:t xml:space="preserve">hal-01333751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The topological gradient method : from optimal design to image processing</w:t>
               </w:r>
@@ -2910,51 +2910,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361234v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Aoun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Larnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weiss" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cazales" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Herbulot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0217227" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353362v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Almar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Scott" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Floc'H" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2016.04.016" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244368v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubosclard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konik Hubert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.6.061116" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351008v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Jovan&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Orteu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.6.061110" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333751v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Masmoudi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2012020" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966100v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934883v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fehrenbach" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00032-012-0196-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1WX3ZJ5Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333752v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156494v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Bauda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Grenwelge" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579420v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Lakrouf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouara Achour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3068796.3068816" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353317v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilisio Viana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005756303590366" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333650v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Frejaville" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vetault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333651v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Villemot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355086v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Konik" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2182811" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355080v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005188102120217" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917807v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cienfuegos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lejay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI70-005.1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868401v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445037" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097778v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11758-4_53" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097774v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ducommun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259072v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Mecca" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288068" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333753v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495448" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112445v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01333754v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361234v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Aoun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Larnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Weiss" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cazales" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Herbulot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0217227" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353362v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Almar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Scott" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Floc'H" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2016.04.016" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244368v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubosclard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konik Hubert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.6.061116" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351008v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Jovan&#269;evi&#263;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Orteu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.24.6.061110" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966100v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Masmoudi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2012020" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333751v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934883v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fehrenbach" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00032-012-0196-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1WX3ZJ5Z-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333752v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156494v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Bauda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Grenwelge" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579420v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Lakrouf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouara Achour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3068796.3068816" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353317v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilisio Viana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005756303590366" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333650v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Frejaville" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vetault" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333651v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Villemot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355086v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Konik" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2182811" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355080v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005188102120217" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00917807v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cienfuegos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lejay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI70-005.1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00868401v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201445037" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097778v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11758-4_53" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097774v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ducommun" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259072v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Mecca" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2012.6288068" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333753v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2010.5495448" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112445v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01333754v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>