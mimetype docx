--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -439,178 +439,178 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the Photovoltaic Module Dynamic Model via Dynamic Regressor Extension and Mixing</w:t>
+                <w:t xml:space="preserve">Structured Dataset Management for Data-Enabled Predictive Control of Nonlinear Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexey Bobtsov</w:t>
+                <w:t xml:space="preserve">Alexandre Faye-Bédrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Mancilla–david</w:t>
+                <w:t xml:space="preserve">Paul Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romeo Ortega</w:t>
+                <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 33 (2), pp.799-806. </w:t>
+              <w:t xml:space="preserve">, 2026, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tcst.2024.3483438⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/tcst.2026.3666551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04817109v1</w:t>
+                <w:t xml:space="preserve">hal-05579216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power series for noise attenuation in linear regression parameter estimation</w:t>
               </w:r>
@@ -720,2197 +720,2184 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willems' Lemma Reformulations: Which Operators Preserve LTI System Behavior?</w:t>
+                <w:t xml:space="preserve">Identification of the Photovoltaic Module Dynamic Model via Dynamic Regressor Extension and Mixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Faye-Bédrin</w:t>
+                <w:t xml:space="preserve">Alexey Bobtsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Chauchat</w:t>
+                <w:t xml:space="preserve">Fernando Mancilla–david</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Bourdais</w:t>
+                <w:t xml:space="preserve">Romeo Ortega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-1. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (2), pp.799-806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3570558⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/tcst.2024.3483438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04928711v2</w:t>
+                <w:t xml:space="preserve">hal-04817109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on fixed-and discrete-time estimation via the DREM method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marina Korotina</w:t>
+                <w:t xml:space="preserve">Willems' Lemma Reformulations: Which Operators Preserve LTI System Behavior?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Faye-Bédrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jian Wang</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3355803⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3570558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04393160v1</w:t>
+                <w:t xml:space="preserve">hal-04928711v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photovoltaic Arrays’ Dynamic Model Parameter Estimation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fernando Mancilla–david</w:t>
+                <w:t xml:space="preserve">A note on fixed-and discrete-time estimation via the DREM method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Korotina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romeo Ortega</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosane Ushirobira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Ifac-Papersonline, 56 (2), pp.6845-6850. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2024.3355803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04356736v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04393160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On preserving-excitation properties of a dynamic regressor extension scheme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photovoltaic Arrays’ Dynamic Model Parameter Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Bobtsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Mancilla–david</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexey Vedyakov</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Ortega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2022.3172175⟩</w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Ifac-Papersonline, 56 (2), pp.6845-6850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03245139v2</w:t>
+                <w:t xml:space="preserve">hal-04356736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line estimation of the parameters of the windmill power coefficient</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On preserving-excitation properties of a dynamic regressor extension scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rafael Cisneros</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosane Ushirobira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Korotina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Vedyakov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2022.105242⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (2), pp.1296-1302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2022.3172175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669442v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03245139v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new on-line exponential parameter estimator without persistent excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Korotina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Korotina</w:t>
+                <w:t xml:space="preserve">J.G. G Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bobtsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ortega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems and Control Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 159, pp.105079. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sysconle.2021.105079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerated convergence with improved robustness for discrete-time parameter estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosane Ushirobira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems and Control Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 168 (12), pp.105344. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sysconle.2022.105344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new least squares parameter estimator for nonlinear regression equations with relaxed excitation conditions and forgetting factor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">On-line estimation of the parameters of the windmill power coefficient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Bobtsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Cisneros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems and Control Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 169, pp.105377. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2022.105377⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 164, pp.105242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2022.105242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03793150v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Results on Parameter Estimation via Dynamic Regressor Extension and Mixing: Continuous and Discrete-time Cases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A new least squares parameter estimator for nonlinear regression equations with relaxed excitation conditions and forgetting factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Guadalupe Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexey Bobtsov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2020.3003651⟩</w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 169, pp.105377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2022.105377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948492v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03793150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Switched Observer Design For a Class of Locally Unobservable Time-Varying Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Sokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ryadchikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 130, pp.109715. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust adaptive stabilization by delay under state parametric uncertainty and measurement bias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Fridman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Sokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 66 (11), pp.5459-5466. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TAC.2020.3045125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03059893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Comparison of Velocity Observers: A Scissored Pair Control Moment Gyroscope Case Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Results on Parameter Estimation via Dynamic Regressor Extension and Mixing: Continuous and Discrete-time Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dmitry Sokolov</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Pyrkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Astolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Bobtsov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2968221⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (5), pp.2265-2272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2020.3003651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516558v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02948492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bias Propagation and Estimation in Homogeneous Differentiators for a Class of Mechanical Systems</w:t>
+                <w:t xml:space="preserve">Experimental Comparison of Velocity Observers: A Scissored Pair Control Moment Gyroscope Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ryadchikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Nikulchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Sokolov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 8, pp.19450-19459. </w:t>
+              <w:t xml:space="preserve">, 2020, 8, pp.21694-21702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2968219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2968221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516559v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed-time estimation of parameters for non-persistent excitation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Bias Propagation and Estimation in Homogeneous Differentiators for a Class of Mechanical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Ryadchikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Nikulchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexey A. Bobtsov</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Sokolov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2019.07.005⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.19450-19459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2968219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02196637v1</w:t>
+                <w:t xml:space="preserve">hal-02516559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Globally Convergent Adaptive Indirect Field-Oriented Torque Controller for Induction Motors</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">A switched dynamic model for pointing tasks with a computer mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosane Ushirobira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asian Journal of Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 22 (1), pp.11-24. </w:t>
+              <w:t xml:space="preserve">, 2020, 22 (4), pp.1387-1400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/asjc.1904⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/asjc.2063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807720v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02083760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A switched dynamic model for pointing tasks with a computer mouse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fixed-time estimation of parameters for non-persistent excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géry Casiez</w:t>
+                <w:t xml:space="preserve">Alexey A. Bobtsov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22 (4), pp.1387-1400. </w:t>
+              <w:t xml:space="preserve">European Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55, pp.24-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/asjc.2063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2019.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02083760v1</w:t>
+                <w:t xml:space="preserve">hal-02196637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive state observers design using dynamic regressor extension and mixing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">A Globally Convergent Adaptive Indirect Field-Oriented Torque Controller for Induction Motors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Pyrkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Bobtsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexey Vedyakov</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 133, pp.104519. </w:t>
+              <w:t xml:space="preserve">Asian Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (1), pp.11-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2019.104519⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/asjc.1904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02281777v1</w:t>
+                <w:t xml:space="preserve">hal-01807720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Globally Exponentially Stable Speed Observer for a Class of Mechanical Systems: Experimental and Simulation Comparison with High-Gain and Sliding Mode Designs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Guadalupe Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Sokolov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 92 (7), pp.1620-1633. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3100,64 +3087,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Biryuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny V. Nikulchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ryadchikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Sokolov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Izvestia Rossiiskoi Akademii Nauk.Teoriya i Systemy Upravleniya / Journal of Computer and Systems Sciences International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 58 (2), pp.297-304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3204,77 +3191,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adaptive FIR filter for trajectory prediction and latency reduction in direct Human-Computer interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosane Ushirobira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control Engineering Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 91, pp.104093. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3302,2401 +3289,2531 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient learning from adaptive control under sufficient excitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yongping Pan</w:t>
+                <w:t xml:space="preserve">Adaptive state observers design using dynamic regressor extension and mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Pyrkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Bobtsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Vedyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Haoyong Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rnc.4541⟩</w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 133, pp.104519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2019.104519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02181837v1</w:t>
+                <w:t xml:space="preserve">hal-02281777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter identification of linear time‐invariant systems using dynamic regressor extension and mixing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient learning from adaptive control under sufficient excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongping Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Bobtsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoyong Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/acs.3006⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (10), pp.3111-3124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.4541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181842v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On dynamic regressor extension and mixing parameter estimators: Two Luenberger observers interpretations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parameter identification of linear time‐invariant systems using dynamic regressor extension and mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">W. Zhang</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Belov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikita Barabanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Bobtsov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2018.06.011⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (6), pp.1016-1030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acs.3006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01817817v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Method to Provide Conditions for Sustained Excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Bobtsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Pyrkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Kolyubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automation and Remote Control / Avtomatika i Telemekhanika</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 79 (2), pp.258-264. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1134/s0005117918020054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fradkov Theorem-Based Control of MIMO Nonlinear Lurie Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. A. Pyrkin</w:t>
+                <w:t xml:space="preserve">On dynamic regressor extension and mixing parameter estimators: Two Luenberger observers interpretations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roméo Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Praly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey Kolyubin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. A. Nikolaev</w:t>
+                <w:t xml:space="preserve">B. Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automation and Remote Control / Avtomatika i Telemekhanika</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/s0005117918060073⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 95, pp.548-551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2018.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981054v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compensating for a Multisinusoidal Disturbance Based on Youla–Kucera Parametrization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jian Wang</w:t>
+                <w:t xml:space="preserve">Fradkov Theorem-Based Control of MIMO Nonlinear Lurie Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Pyrkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Bobtsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anton Pyrkin</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Kolyubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. A. Nikolaev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automation and Remote Control / Avtomatika i Telemekhanika</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 78 (9), pp.19-33. </w:t>
+              <w:t xml:space="preserve">, 2018, 79 (6), pp.1074-1085. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S0005117917090028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/s0005117918060073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01598624v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Enhancement of Parameter Estimators via Dynamic Regressor Extension and Mixing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compensating for a Multisinusoidal Disturbance Based on Youla–Kucera Parametrization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Bobtsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Pyrkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 62 (7), pp.3546 - 3550. </w:t>
+              <w:t xml:space="preserve">Automation and Remote Control / Avtomatika i Telemekhanika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 78 (9), pp.19-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2016.2614889⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/S0005117917090028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01612256v1</w:t>
+                <w:t xml:space="preserve">hal-01598624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A globally convergent frequency estimator of a sinusoidal signal with a time-varying amplitude</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Performance Enhancement of Parameter Estimators via Dynamic Regressor Extension and Mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Bobtsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Pyrkin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2017.08.001⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (7), pp.3546 - 3550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2016.2614889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01612130v1</w:t>
+                <w:t xml:space="preserve">hal-01612256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for increasing the rate of parametric convergence in the problem of identification of the sinusoidal signal parameters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. A. Gritsenko</w:t>
+                <w:t xml:space="preserve">A globally convergent frequency estimator of a sinusoidal signal with a time-varying amplitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey A. Vedyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia O. Vediakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey A. Bobtsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Pyrkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. A. Pyrkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automation and Remote Control / Avtomatika i Telemekhanika</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S0005117917030018⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38, pp.32-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2017.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612259v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust nonlinear position observer for synchronous motors with relaxed excitation conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anton Pyrkin</w:t>
+                <w:t xml:space="preserve">A method for increasing the rate of parametric convergence in the problem of identification of the sinusoidal signal parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. Gritsenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romeo Ortega</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Bobtsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Pyrkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207179.2016.1230229⟩</w:t>
+              <w:t xml:space="preserve">Automation and Remote Control / Avtomatika i Telemekhanika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 78 (3), pp.389 - 396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S0005117917030018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612227v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of photovoltaic arrays' maximum power extraction point via dynamic regressor extension and mixing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">A robust nonlinear position observer for synchronous motors with relaxed excitation conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Bobtsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Bazylev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Pyrkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Ortega</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/acs.2768⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 90 (4), pp.813 - 824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2016.1230229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612222v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the Current—Voltage Characteristic of Photovoltaic Arrays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Identification of photovoltaic arrays' maximum power extraction point via dynamic regressor extension and mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Pyrkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Mancilla-David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Bobtsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 49 (13), pp.223-228. </w:t>
+              <w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (9), pp.1337 - 1349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.955⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/acs.2768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383528v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Input nonlinearity compensation and chattering reduction in a mobile hydraulic forestry crane</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Vázquez</w:t>
+                <w:t xml:space="preserve">Identification of the Current—Voltage Characteristic of Photovoltaic Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Pyrkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Mancilla-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Bobtsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonid Freidovich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e and i</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00502-016-0424-8⟩</w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (13), pp.223-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02383516v1</w:t>
+                <w:t xml:space="preserve">hal-02383528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive filters cascade applied to a frequency identification improvement problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Input nonlinearity compensation and chattering reduction in a mobile hydraulic forestry crane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Polina A. Gritcenko</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid Freidovich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/acs.2602⟩</w:t>
+              <w:t xml:space="preserve">e and i</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 133 (6), pp.248-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00502-016-0424-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01612253v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-Varying Gain Differentiator: A Mobile Hydraulic System Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonid Freidovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonid Fridman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 24 (5), pp.1740 - 1750. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TCST.2015.2512880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Multisinusoidal Signal Tracking System with Input Delay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladislav Gromov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg V. Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Vedyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Pyrkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Shavetov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 49 (13), pp.105-110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robust PI passivity-based control of nonlinear systems and its application to temperature regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Cisneros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26 (10), pp.2216 - 2231. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/rnc.3404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A parameter estimation approach to state observation of nonlinear systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Adaptive filters cascade applied to a frequency identification improvement problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey A. Bobtsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Pyrkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polina A. Gritcenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (5), pp.677 - 689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acs.2602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2015.09.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01261659v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A parameter estimation approach to state observation of nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roméo Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Bobtsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Pyrkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 85, pp.84-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2015.09.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On Stability of Tunable Linear Time-Varying Band-Pass Filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Bobtsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Pyrkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polina Gritcenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48 (11), pp.345-347. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5706,4275 +5823,4275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willems’ Lemma Reformulations: Which Operators Preserve LTI System Behavior?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Chauchat</w:t>
+                <w:t xml:space="preserve">Augmented Adaptive Observer for a Differentiable Regressor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Bourdais</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CDC 2025 - 64th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Rio De Janeiro, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC57313.2025.11312225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05458688v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operators that preserve all LTI behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Faye-Bédrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGIP 2025 - 3ème congrès annuel de la SAGIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'Automatique, de Génie Industriel et de Productique (SAGIP), May 2025, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05156895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmented Adaptive Observer for a Differentiable Regressor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jian Wang</w:t>
+                <w:t xml:space="preserve">Willems’ Lemma Reformulations: Which Operators Preserve LTI System Behavior?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Faye-Bédrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Efimov</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2025 - 64th IEEE Conference on Decision and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Rio de Jaineiro, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05435642v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power noise filtration in DREM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexey Bobtsov</w:t>
+                <w:t xml:space="preserve">A computationally efficient reformulation for Data-Enabled Predictive Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Faye-Bedrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourdais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 European Control Conference (ECC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE 63rd Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Milan (Italie), France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10885954⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC64448.2024.10590913⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04689487v1</w:t>
+                <w:t xml:space="preserve">hal-04542440v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A computationally efficient reformulation for Data-Enabled Predictive Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Faye-Bedrin</w:t>
+                <w:t xml:space="preserve">Power noise filtration in DREM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Bobtsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Pyrkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Vorobev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 63rd Conference on Decision and Control (CDC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. pp.2259-2264, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC64448.2024.10590913⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10885954⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04542440v2</w:t>
+                <w:t xml:space="preserve">hal-04689487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fixed-time parameter estimation via the discrete-time DREM method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Korotina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosane Ushirobira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFAC, Jul 2023, YOKOHAMA, Japan. pp.4013-4018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintaining a relevant dataset for data-driven MPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Faye-Bédrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premier congrès annuel de SAGIP( Société d’Automatique, de Génie Industriel et de Productique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SAGIP, Jun 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On DREM regularization and unexcited linear regression estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosane Ushirobira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62nd IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, SINGAPORE, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maintaining a relevant dataset for data-driven MPC using Willems' fundamental lemma extensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Faye-Bédrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 62nd IEEE Conference on Decision and Control (CDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Singapore, Singapore. pp.2584-2589, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10383545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073063v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Modification of Generalized Parameter-Based Adaptive Observer for Linear Systems with Relaxed Excitation Conditions*</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Bobtsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Pyrkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Vedyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiia Vediakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th IFAC Workshop on Adaptive and Learning Control Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Casablanca, Morocco. pp.324-329, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disturbance Frequency Estimation for an LTV System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Korotina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Bobtsov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th IFAC Workshop on Adaptive and Learning Control Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Casablanca, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterative Learning Control Strategy for a Furuta Pendulum System with Variable-Order Linearization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Binz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modeling, Estimation and Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Austin, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03405347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive stabilization by delay with biased measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Fridman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Sokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC 2020 - 21st IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State estimation for a locally unobservable parameter-varying system: one gradient-based and one switched solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On fixed-time parameter estimation under interval excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Bobtsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC 2020 - 21rst IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">ECC 2020 - 18th European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Saint-Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634576v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental comparison of velocity estimators for a control moment gyroscope inverted pendulum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dmitry Sokolov</w:t>
+                <w:t xml:space="preserve">Stator Flux Finite-time Observer for Non-Salient Permanent Magnet Synchronous Motors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Bobtsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Pyrkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Nikolaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Slita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMC 2020 - 16th IEEE International Workshop on Advanced Motion Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 28th Mediterranean Conference on Control and Automation (MED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Saint-Raphaël, France. pp.958-963, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED48518.2020.9183036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02313600v2</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stator flux and load torque observers for PMSM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Bobtsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Pyrkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Nikolaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Slita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.5051-5056, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On fixed-time parameter estimation under interval excitation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">State estimation for a locally unobservable parameter-varying system: one gradient-based and one switched solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Sokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Ryadchikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2020 - 18th European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Saint-Petersburg, Russia</w:t>
+              <w:t xml:space="preserve">IFAC 2020 - 21rst IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634489v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stator Flux Finite-time Observer for Non-Salient Permanent Magnet Synchronous Motors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anton Pyrkin</w:t>
+                <w:t xml:space="preserve">Experimental comparison of velocity estimators for a control moment gyroscope inverted pendulum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Sokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander A Gusev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Ryadchikov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 28th Mediterranean Conference on Control and Automation (MED)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AMC 2020 - 16th IEEE International Workshop on Advanced Motion Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Kristiansand / Virtual, Norway</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760799v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02313600v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On parameter tuning and convergence properties of the DREM procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Korotina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosane Ushirobira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Vedyakov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2020 - 18th European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Saint Petersburg, Russia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/ECC51009.2020.9143808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02523112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scissored pair control moment gyroscope inverted pendulum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ryadchikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikita Mikhalkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Kazakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Simulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Symposium "Intelligent Systems - 2020"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02985412v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online Estimation of time-varying frequency of a sinusoidal signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Van Tuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Korotina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Bobtsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Pyrkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IFAC Workshop on Adaptive and Learning Control Systems ALCOS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Winchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02396647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiator-based velocity observer with sensor bias estimation: an inverted pendulum case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ryadchikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Nikulchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Sokolov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th IFAC Symposium on Nonlinear Control Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency Domain Forecasting Approach for Latency Reduction in Direct Human-Computer Interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Physical Modeling of Lithium-Ion Cells and Adaptive Estimation of their State-of-Charge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Zonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bowen Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2017 - 56th IEEE Conference on Decision and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC.2017.8264040⟩</w:t>
+              <w:t xml:space="preserve">57th IEEE Conference on Decision and Control (CDC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Miami Beach, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cdc.2018.8619415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01651329v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Physical Modeling of Lithium-Ion Cells and Adaptive Estimation of their State-of-Charge</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bowen Yi</w:t>
+                <w:t xml:space="preserve">Enhanced Parameter Convergence for Linear Systems Identification: The DREM Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Belov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikita Barabanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Bobtsov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th IEEE Conference on Decision and Control (CDC 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/cdc.2018.8619415⟩</w:t>
+              <w:t xml:space="preserve">16th European Control Conference (ECC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ecc.2018.8550338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981071v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Parameter Convergence for Linear Systems Identification: The DREM Approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frequency Domain Forecasting Approach for Latency Reduction in Direct Human-Computer Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexey Bobtsov</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosane Ushirobira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Control Conference (ECC 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ecc.2018.8550338⟩</w:t>
+              <w:t xml:space="preserve">CDC 2017 - 56th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia. pp.2623-2628, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2017.8264040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981080v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Next-Point Prediction for Direct Touch Using Finite-Time Derivative Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Nancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosane Ushirobira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Poulmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ACM Symposium on User Interface Software and Technology (UIST 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Berlin, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3242587.3242646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The DREM Approach for Chaotic Oscillators Parameter Estimation with Improved Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Gromov S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Borisov I.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Pyrkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Bobtsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Kolyubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Preprints of the 20th World Congress The International Federation of Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency estimation of a sinusoidal signal with time-varying amplitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Vedyakov A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiia Vediakova O.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Bobtsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Pyrkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Preprints of the 20th World Congress The International Federation of Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Tracking of a Multi-Sinusoidal Signal with DREM-Based Parameters Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg V. Borisov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Gromov S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Vedyakov A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Pyrkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Bobtsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Preprints of the 20th World Congress The International Federation of Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameters Estimation via Dynamic Regressor Extension and Mixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Bobtsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Pyrkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 American Control Conference (ACC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02378513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Transients in Multiple Frequencies Estimation via Dynamic Regressor Extension and Mixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Bobtsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Pyrkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th IFAC International Workshop on Adaptation and Learning in Control and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Eindhoven, Netherlands. pp.99 - 104, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Pointing Tasks in Mouse-Based Human-Computer Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosane Ushirobira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2016 - 55th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Las Vegas, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CDC.2016.7799284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A parameter estimation approach to state observation of nonlinear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roméo Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Bobtsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Pyrkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54th IEEE Conference on Decision and Control (CDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Osaka, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/cdc.2015.7403217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01262420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuk converter full state adaptive observer design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Pyrkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roméo Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Bobtsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gerasimov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Multi-Conference on Systems and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Sydney, Australia. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCA.2015.7320784⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01262318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flux and position observer of permanent magnet synchronous motors with relaxed persistency of excitation conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Bobtsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Pyrkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roméo Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICNON'15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Saint-Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01262311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust PI passivity--based control of nonlinear systems: Application to port-Hamiltonian systems and temperature regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roméo Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cisneros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 American Control Conference (ACC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Chicago, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/acc.2015.7170774⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01262139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9984,504 +10101,592 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif à affichage prédictif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosane Ushirobira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 1000365810. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01426069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regularization of the DREM procedure for parameter estimation under partial excitation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Adaptive Fixed-Time Convergent Observer For Discrete-Time Linear Time-Varying Systems Under Interval Excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04894803v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Series for Noise Attenuation in Linear Regression Parameter Estimation ⋆</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regularization of the DREM procedure for parameter estimation under partial excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Wang</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Rosane Ushirobira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04894795v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04894803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Power Series for Noise Attenuation in Linear Regression Parameter Estimation ⋆</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Bobtsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Pyrkin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04894795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A note on fixed-and discrete-time estimation via the DREM method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Korotina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosane Ushirobira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03746920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10491,105 +10696,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter Estimation with Enhanced Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatic. Université de Rennes 1, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03411557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId251"/>
+      <w:footerReference w:type="default" r:id="rId254"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10657,51 +10862,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5A792C09"/>
+    <w:nsid w:val="240F5488"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10805,51 +11010,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7903914C"/>
+    <w:nsid w:val="5872FAF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10953,51 +11158,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="361D2E8C"/>
+    <w:nsid w:val="17802566"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11190,51 +11395,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stanislav-aranovskiy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2151-5594" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194956172" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://en.ifmo.ru/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://en.ifmo.ru/en/viewperson/322/Alexey_Bobtsov.htm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tfe.umu.se/english/research/robotics-and-control-lab/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tfe.umu.se/english/about-the-department/staff/freidovich-leonid-/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tfe.umu.se/english/research/electronics-and-system-engineering/robotics-and-control-lab/research-projects/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://team.inria.fr/non-a/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://researchers.lille.inria.fr/~efimov/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://researchers.lille.inria.fr/~ushirobira/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mjolnir.lille.inria.fr/turbotouch/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://control.ifmo.ru/en/87789/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://webpages.lss.supelec.fr/perso/ortega/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rennes.supelec.fr/ren/rd/ash/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ietr.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817109v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Bobtsov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mancilla&#8211;david" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Aranovskiy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Ortega" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcst.2024.3483438" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05396669v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bobtsov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Efimov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pyrkin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23307706.2025.2587081" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928711v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faye-B&#233;drin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chauchat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourdais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3570558" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04393160v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Korotina" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Ushirobira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Efimov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3355803" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356736v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.474" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03245139v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Vedyakov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3172175" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03669442v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cisneros" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105242" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03463648v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Korotina" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. G Romero" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ortega" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2021.105079" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03760746v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105344" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03793150v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Guadalupe Romero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105377" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02948492v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Pyrkin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Astolfi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.3003651" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273675v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Sokolov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ryadchikov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109715" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059893v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Fridman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.3045125" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02516558v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Nikulchev" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2968221" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02516559v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2968219" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02196637v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey A. Bobtsov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2019.07.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01807720v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.1904" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02083760v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.2063" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02281777v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2019.104519" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01658753v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2017.1404130" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02383538v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Van Tuan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Korotina" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Bobtsov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17586/2226-1494-2019-19-1-52-58" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02282919v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Biryuk" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny V. Nikulchev" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1064230719020023" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02189181v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2019.07.011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02181837v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongping Pan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyong Yu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4541" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02181842v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Belov" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Barabanov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.3006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01817817v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Ortega" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Praly" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.06.011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHD9WT7R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01981093v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kolyubin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s0005117918020054" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01981054v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Pyrkin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Nikolaev" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s0005117918060073" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01598624v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0005117917090028" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612256v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2614889" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612130v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey A. Vedyakov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia O. Vediakova" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2017.08.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612259v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Gritsenko" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Bobtsov" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0005117917030018" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612227v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Bazylev" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1230229" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612222v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mancilla-David" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2768" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02383528v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.955" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02383516v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos V&#225;zquez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Freidovich" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00502-016-0424-8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612253v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina A. Gritcenko" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2602" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F07RDZLK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612247v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Fridman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2015.2512880" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02383534v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Gromov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg V. Borisov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Shavetov" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.935" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612254v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3404" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W5DPH1CS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01261659v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2015.09.008" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02383537v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Gritcenko" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.209" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05458688v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156895v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05435642v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC57313.2025.11312225" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04689487v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vorobev" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10590913" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542440v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faye-Bedrin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10885954" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390727v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1382" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04073049v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04073212v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04073063v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383545" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03760730v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Vediakova" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.332" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03545162v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03405347v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Binz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02634582v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02634576v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02313600v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A Gusev" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03760806v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Nikolaev" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Slita" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1111" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02634489v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03760799v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9183036" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02523112v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC51009.2020.9143808" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02985412v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Mikhalkov" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kazakov" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Simulin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02396647v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02383471v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651329v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8264040" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01981071v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Zonetti" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Yi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2018.8619415" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01981080v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc.2018.8550338" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01893310v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nancel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poulmane" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3242587.3242646" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612114v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Gromov S." TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Borisov I." TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612117v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Vedyakov A." TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Vediakova O." TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612101v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02378513v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612265v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.934" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01380318v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7799284" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01262420v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2015.7403217" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01262318v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gerasimov" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2015.7320784" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01262311v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaillet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01262139v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cisneros" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acc.2015.7170774" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426069v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894803v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894795v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03746920v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/tel-03411557v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stanislav-aranovskiy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2151-5594" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194956172" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://en.ifmo.ru/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://en.ifmo.ru/en/viewperson/322/Alexey_Bobtsov.htm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tfe.umu.se/english/research/robotics-and-control-lab/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tfe.umu.se/english/about-the-department/staff/freidovich-leonid-/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tfe.umu.se/english/research/electronics-and-system-engineering/robotics-and-control-lab/research-projects/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://team.inria.fr/non-a/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://researchers.lille.inria.fr/~efimov/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://researchers.lille.inria.fr/~ushirobira/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mjolnir.lille.inria.fr/turbotouch/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://control.ifmo.ru/en/87789/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://webpages.lss.supelec.fr/perso/ortega/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rennes.supelec.fr/ren/rd/ash/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ietr.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579216v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faye-B&#233;drin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chauchat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Aranovskiy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourdais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcst.2026.3666551" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05396669v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bobtsov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Efimov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pyrkin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23307706.2025.2587081" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817109v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Bobtsov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mancilla&#8211;david" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Ortega" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcst.2024.3483438" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928711v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3570558" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04393160v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Korotina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Ushirobira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Efimov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3355803" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356736v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.474" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03245139v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Vedyakov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3172175" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03463648v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Korotina" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. G Romero" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ortega" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2021.105079" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03760746v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105344" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03669442v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cisneros" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105242" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03793150v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Guadalupe Romero" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105377" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273675v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Sokolov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ryadchikov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109715" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059893v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Fridman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.3045125" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02948492v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Pyrkin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Astolfi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.3003651" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02516558v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Nikulchev" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2968221" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02516559v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2968219" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02083760v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.2063" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02196637v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey A. Bobtsov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2019.07.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01807720v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.1904" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01658753v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2017.1404130" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02383538v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Van Tuan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Korotina" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Bobtsov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17586/2226-1494-2019-19-1-52-58" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02282919v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Biryuk" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny V. Nikulchev" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1064230719020023" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02189181v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2019.07.011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02281777v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2019.104519" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02181837v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongping Pan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyong Yu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4541" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02181842v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Belov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Barabanov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.3006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01981093v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kolyubin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s0005117918020054" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01817817v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Ortega" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Praly" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.06.011" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHD9WT7R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01981054v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Pyrkin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Nikolaev" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s0005117918060073" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01598624v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0005117917090028" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612256v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2614889" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612130v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey A. Vedyakov" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia O. Vediakova" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2017.08.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612259v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Gritsenko" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Bobtsov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0005117917030018" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612227v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Bazylev" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1230229" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612222v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mancilla-David" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2768" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02383528v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.955" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02383516v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos V&#225;zquez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Freidovich" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00502-016-0424-8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612247v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Fridman" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2015.2512880" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02383534v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Gromov" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg V. Borisov" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Shavetov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.935" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612254v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3404" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W5DPH1CS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612253v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina A. Gritcenko" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2602" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F07RDZLK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01261659v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2015.09.008" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02383537v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Gritcenko" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.209" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05435642v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC57313.2025.11312225" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156895v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05458688v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542440v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faye-Bedrin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10885954" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04689487v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vorobev" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10590913" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390727v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1382" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04073049v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04073212v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04073063v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383545" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03760730v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Vediakova" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.332" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03545162v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03405347v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Binz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02634582v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02634489v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03760799v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Nikolaev" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Slita" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9183036" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03760806v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1111" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02634576v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02313600v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A Gusev" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02523112v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC51009.2020.9143808" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02985412v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Mikhalkov" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kazakov" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Simulin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02396647v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02383471v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01981071v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Zonetti" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Yi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2018.8619415" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01981080v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc.2018.8550338" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651329v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8264040" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01893310v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nancel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poulmane" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3242587.3242646" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612114v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Gromov S." TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Borisov I." TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612117v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Vedyakov A." TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Vediakova O." TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612101v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02378513v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612265v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.934" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01380318v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7799284" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01262420v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2015.7403217" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01262318v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gerasimov" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2015.7320784" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01262311v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaillet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01262139v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cisneros" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acc.2015.7170774" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426069v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05572268v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894803v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894795v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03746920v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/tel-03411557v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>