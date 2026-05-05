--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -539,325 +539,325 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, pp.1-7. </w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/tcst.2026.3666551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05579216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power series for noise attenuation in linear regression parameter estimation</w:t>
+                <w:t xml:space="preserve">Identification of the Photovoltaic Module Dynamic Model via Dynamic Regressor Extension and Mixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Wang</w:t>
+                <w:t xml:space="preserve">Alexey Bobtsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bobtsov</w:t>
+                <w:t xml:space="preserve">Fernando Mancilla–david</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Efimov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Pyrkin</w:t>
+                <w:t xml:space="preserve">Romeo Ortega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Control and Decision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23307706.2025.2587081⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (2), pp.799-806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tcst.2024.3483438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05396669v1</w:t>
+                <w:t xml:space="preserve">hal-04817109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the Photovoltaic Module Dynamic Model via Dynamic Regressor Extension and Mixing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Power series for noise attenuation in linear regression parameter estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexey Bobtsov</w:t>
+                <w:t xml:space="preserve">A. Bobtsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Mancilla–david</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
+                <w:t xml:space="preserve">D. Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romeo Ortega</w:t>
+                <w:t xml:space="preserve">A. Pyrkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 33 (2), pp.799-806. </w:t>
+              <w:t xml:space="preserve">Journal of Control and Decision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tcst.2024.3483438⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/23307706.2025.2587081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04817109v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willems' Lemma Reformulations: Which Operators Preserve LTI System Behavior?</w:t>
               </w:r>
@@ -1084,655 +1084,655 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photovoltaic Arrays’ Dynamic Model Parameter Estimation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On preserving-excitation properties of a dynamic regressor extension scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romeo Ortega</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosane Ushirobira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Korotina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Vedyakov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.474⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (2), pp.1296-1302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2022.3172175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04356736v1</w:t>
+                <w:t xml:space="preserve">hal-03245139v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On preserving-excitation properties of a dynamic regressor extension scheme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photovoltaic Arrays’ Dynamic Model Parameter Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Bobtsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Mancilla–david</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexey Vedyakov</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Ortega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 68 (2), pp.1296-1302. </w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Ifac-Papersonline, 56 (2), pp.6845-6850. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2022.3172175⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03245139v2</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new on-line exponential parameter estimator without persistent excitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On-line estimation of the parameters of the windmill power coefficient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Bobtsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Korotina</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">R. Ortega</w:t>
+                <w:t xml:space="preserve">Rafael Cisneros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems and Control Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 159, pp.105079. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2021.105079⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 164, pp.105242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2022.105242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03463648v1</w:t>
+                <w:t xml:space="preserve">hal-03669442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated convergence with improved robustness for discrete-time parameter estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new on-line exponential parameter estimator without persistent excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Korotina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.G. G Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jian Wang</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bobtsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ortega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems and Control Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 168 (12), pp.105344. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2022.105344⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 159, pp.105079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2021.105079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760746v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line estimation of the parameters of the windmill power coefficient</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accelerated convergence with improved robustness for discrete-time parameter estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rafael Cisneros</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosane Ushirobira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems and Control Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 164, pp.105242. </w:t>
+              <w:t xml:space="preserve">, 2022, 168 (12), pp.105344. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2022.105242⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2022.105344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669442v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new least squares parameter estimator for nonlinear regression equations with relaxed excitation conditions and forgetting factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Guadalupe Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1786,1660 +1786,1660 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03793150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switched Observer Design For a Class of Locally Unobservable Time-Varying Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Results on Parameter Estimation via Dynamic Regressor Extension and Mixing: Continuous and Discrete-time Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry Sokolov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jian Wang</w:t>
+                <w:t xml:space="preserve">Anton Pyrkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Ryadchikov</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alessandro Astolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Bobtsov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 130, pp.109715. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (5), pp.2265-2272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109715⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2020.3003651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03273675v1</w:t>
+                <w:t xml:space="preserve">hal-02948492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust adaptive stabilization by delay under state parametric uncertainty and measurement bias</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Switched Observer Design For a Class of Locally Unobservable Time-Varying Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Sokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Denis Efimov</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Ryadchikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2020.3045125⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 130, pp.109715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03059893v1</w:t>
+                <w:t xml:space="preserve">hal-03273675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Results on Parameter Estimation via Dynamic Regressor Extension and Mixing: Continuous and Discrete-time Cases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romeo Ortega</w:t>
+                <w:t xml:space="preserve">Robust adaptive stabilization by delay under state parametric uncertainty and measurement bias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Astolfi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emilia Fridman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Sokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 66 (5), pp.2265-2272. </w:t>
+              <w:t xml:space="preserve">, 2021, 66 (11), pp.5459-5466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2020.3003651⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2020.3045125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02948492v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Comparison of Velocity Observers: A Scissored Pair Control Moment Gyroscope Case Study</w:t>
+                <w:t xml:space="preserve">Bias Propagation and Estimation in Homogeneous Differentiators for a Class of Mechanical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ryadchikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgeny Nikulchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Sokolov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 8, pp.21694-21702. </w:t>
+              <w:t xml:space="preserve">, 2020, 8, pp.19450-19459. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2968221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2968219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02516558v1</w:t>
+                <w:t xml:space="preserve">hal-02516559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bias Propagation and Estimation in Homogeneous Differentiators for a Class of Mechanical Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fixed-time estimation of parameters for non-persistent excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dmitry Sokolov</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey A. Bobtsov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2968219⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 55, pp.24-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2019.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02516559v1</w:t>
+                <w:t xml:space="preserve">hal-02196637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A switched dynamic model for pointing tasks with a computer mouse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Globally Convergent Adaptive Indirect Field-Oriented Torque Controller for Induction Motors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Pyrkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Bobtsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asian Journal of Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 22 (4), pp.1387-1400. </w:t>
+              <w:t xml:space="preserve">, 2020, 22 (1), pp.11-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/asjc.2063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/asjc.1904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02083760v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed-time estimation of parameters for non-persistent excitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jian Wang</w:t>
+                <w:t xml:space="preserve">A switched dynamic model for pointing tasks with a computer mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosane Ushirobira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexey A. Bobtsov</w:t>
+                <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 55, pp.24-32. </w:t>
+              <w:t xml:space="preserve">Asian Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (4), pp.1387-1400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2019.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/asjc.2063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02196637v1</w:t>
+                <w:t xml:space="preserve">hal-02083760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Globally Convergent Adaptive Indirect Field-Oriented Torque Controller for Induction Motors</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental Comparison of Velocity Observers: A Scissored Pair Control Moment Gyroscope Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Ryadchikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Nikulchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Sokolov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22 (1), pp.11-24. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.21694-21702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/asjc.1904⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2968221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807720v1</w:t>
+                <w:t xml:space="preserve">hal-02516558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Globally Exponentially Stable Speed Observer for a Class of Mechanical Systems: Experimental and Simulation Comparison with High-Gain and Sliding Mode Designs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive state observers design using dynamic regressor extension and mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Pyrkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Bobtsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Vedyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dmitry Sokolov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 92 (7), pp.1620-1633. </w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 133, pp.104519. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207179.2017.1404130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2019.104519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01658753v1</w:t>
+                <w:t xml:space="preserve">hal-02281777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">АЛГОРИТМ ИДЕНТИФИКАЦИИ ЛИНЕЙНО МЕНЯЮЩЕЙСЯ ЧАСТОТЫ СИНУСОИДАЛЬНОГО СИГНАЛА</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Globally Exponentially Stable Speed Observer for a Class of Mechanical Systems: Experimental and Simulation Comparison with High-Gain and Sliding Mode Designs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Guadalupe Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Sokolov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific and Technical Journal of Information Technologies, Mechanics and Optics </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17586/2226-1494-2019-19-1-52-58⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 92 (7), pp.1620-1633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2017.1404130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02383538v1</w:t>
+                <w:t xml:space="preserve">hal-01658753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer Design for an Inverted Pendulum with Biased Position Sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">АЛГОРИТМ ИДЕНТИФИКАЦИИ ЛИНЕЙНО МЕНЯЮЩЕЙСЯ ЧАСТОТЫ СИНУСОИДАЛЬНОГО СИГНАЛА</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Van Tuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. Korotina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.A. Bobtsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dmitry Sokolov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Izvestia Rossiiskoi Akademii Nauk.Teoriya i Systemy Upravleniya / Journal of Computer and Systems Sciences International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S1064230719020023⟩</w:t>
+              <w:t xml:space="preserve">Scientific and Technical Journal of Information Technologies, Mechanics and Optics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.52-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17586/2226-1494-2019-19-1-52-58⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282919v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive FIR filter for trajectory prediction and latency reduction in direct Human-Computer interactions</w:t>
+                <w:t xml:space="preserve">Observer Design for an Inverted Pendulum with Biased Position Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Géry Casiez</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Biryuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny V. Nikulchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Ryadchikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Sokolov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 91, pp.104093. </w:t>
+              <w:t xml:space="preserve">Izvestia Rossiiskoi Akademii Nauk.Teoriya i Systemy Upravleniya / Journal of Computer and Systems Sciences International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (2), pp.297-304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2019.07.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/S1064230719020023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189181v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive state observers design using dynamic regressor extension and mixing</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An adaptive FIR filter for trajectory prediction and latency reduction in direct Human-Computer interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosane Ushirobira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 133, pp.104519. </w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91, pp.104093. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2019.104519⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2019.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02281777v1</w:t>
+                <w:t xml:space="preserve">hal-02189181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient learning from adaptive control under sufficient excitation</w:t>
               </w:r>
@@ -3451,51 +3451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yongping Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Bobtsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoyong Yu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3568,77 +3568,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Belov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikita Barabanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Bobtsov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 33 (6), pp.1016-1030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3666,299 +3666,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02181842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method to Provide Conditions for Sustained Excitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jian Wang</w:t>
+                <w:t xml:space="preserve">On dynamic regressor extension and mixing parameter estimators: Two Luenberger observers interpretations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roméo Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Praly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sergey Kolyubin</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Yi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automation and Remote Control / Avtomatika i Telemekhanika</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/s0005117918020054⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 95, pp.548-551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2018.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01981093v1</w:t>
+                <w:t xml:space="preserve">hal-01817817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On dynamic regressor extension and mixing parameter estimators: Two Luenberger observers interpretations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Praly</w:t>
+                <w:t xml:space="preserve">A Method to Provide Conditions for Sustained Excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">W. Zhang</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Bobtsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Pyrkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Kolyubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2018.06.011⟩</w:t>
+              <w:t xml:space="preserve">Automation and Remote Control / Avtomatika i Telemekhanika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 79 (2), pp.258-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/s0005117918020054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01817817v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fradkov Theorem-Based Control of MIMO Nonlinear Lurie Systems</w:t>
               </w:r>
@@ -3970,64 +3970,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Pyrkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Bobtsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Kolyubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. A. Nikolaev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4068,1758 +4068,1758 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compensating for a Multisinusoidal Disturbance Based on Youla–Kucera Parametrization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance Enhancement of Parameter Estimators via Dynamic Regressor Extension and Mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Bobtsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Pyrkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automation and Remote Control / Avtomatika i Telemekhanika</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 78 (9), pp.19-33. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (7), pp.3546 - 3550. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S0005117917090028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2016.2614889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01598624v1</w:t>
+                <w:t xml:space="preserve">hal-01612256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Enhancement of Parameter Estimators via Dynamic Regressor Extension and Mixing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A globally convergent frequency estimator of a sinusoidal signal with a time-varying amplitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey A. Vedyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia O. Vediakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey A. Bobtsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Pyrkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anton Pyrkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2016.2614889⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38, pp.32-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2017.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01612256v1</w:t>
+                <w:t xml:space="preserve">hal-01612130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A globally convergent frequency estimator of a sinusoidal signal with a time-varying amplitude</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anton Pyrkin</w:t>
+                <w:t xml:space="preserve">A method for increasing the rate of parametric convergence in the problem of identification of the sinusoidal signal parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. Gritsenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Bobtsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Pyrkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2017.08.001⟩</w:t>
+              <w:t xml:space="preserve">Automation and Remote Control / Avtomatika i Telemekhanika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 78 (3), pp.389 - 396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S0005117917030018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612130v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for increasing the rate of parametric convergence in the problem of identification of the sinusoidal signal parameters</w:t>
+                <w:t xml:space="preserve">A robust nonlinear position observer for synchronous motors with relaxed excitation conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. A. Gritsenko</w:t>
+                <w:t xml:space="preserve">Alexey Bobtsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Bazylev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Pyrkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. A. Pyrkin</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Ortega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automation and Remote Control / Avtomatika i Telemekhanika</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S0005117917030018⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 90 (4), pp.813 - 824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2016.1230229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612259v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust nonlinear position observer for synchronous motors with relaxed excitation conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Identification of photovoltaic arrays' maximum power extraction point via dynamic regressor extension and mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Pyrkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Mancilla-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Bobtsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romeo Ortega</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00207179.2016.1230229⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (9), pp.1337 - 1349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acs.2768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612227v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of photovoltaic arrays' maximum power extraction point via dynamic regressor extension and mixing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Compensating for a Multisinusoidal Disturbance Based on Youla–Kucera Parametrization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Bobtsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Pyrkin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 31 (9), pp.1337 - 1349. </w:t>
+              <w:t xml:space="preserve">Automation and Remote Control / Avtomatika i Telemekhanika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 78 (9), pp.19-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/acs.2768⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/S0005117917090028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612222v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01598624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the Current—Voltage Characteristic of Photovoltaic Arrays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Adaptive filters cascade applied to a frequency identification improvement problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey A. Bobtsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Pyrkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polina A. Gritcenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.955⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (5), pp.677 - 689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acs.2602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02383528v1</w:t>
+                <w:t xml:space="preserve">hal-01612253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Input nonlinearity compensation and chattering reduction in a mobile hydraulic forestry crane</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Time-Varying Gain Differentiator: A Mobile Hydraulic System Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Vázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonid Freidovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid Fridman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e and i</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00502-016-0424-8⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (5), pp.1740 - 1750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2015.2512880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383516v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Varying Gain Differentiator: A Mobile Hydraulic System Case Study</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adaptive Multisinusoidal Signal Tracking System with Input Delay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladislav Gromov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg V. Borisov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Vedyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Pyrkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Shavetov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCST.2015.2512880⟩</w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (13), pp.105-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612247v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Multisinusoidal Signal Tracking System with Input Delay</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A robust PI passivity-based control of nonlinear systems and its application to temperature regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Cisneros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.935⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (10), pp.2216 - 2231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.3404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383534v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust PI passivity-based control of nonlinear systems and its application to temperature regulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of the Current—Voltage Characteristic of Photovoltaic Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Pyrkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Mancilla-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Bobtsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rafael Cisneros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rnc.3404⟩</w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (13), pp.223-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01612254v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive filters cascade applied to a frequency identification improvement problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Input nonlinearity compensation and chattering reduction in a mobile hydraulic forestry crane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Vázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Polina A. Gritcenko</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonid Freidovich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">e and i</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 133 (6), pp.248-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00502-016-0424-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/acs.2602⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01612253v1</w:t>
+                <w:t xml:space="preserve">hal-02383516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A parameter estimation approach to state observation of nonlinear systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">On Stability of Tunable Linear Time-Varying Band-Pass Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Bobtsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Pyrkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polina Gritcenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2015.09.008⟩</w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (11), pp.345-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01261659v1</w:t>
+                <w:t xml:space="preserve">hal-02383537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Stability of Tunable Linear Time-Varying Band-Pass Filters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jian Wang</w:t>
+                <w:t xml:space="preserve">A parameter estimation approach to state observation of nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roméo Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Bobtsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Pyrkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Polina Gritcenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 48 (11), pp.345-347. </w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 85, pp.84-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2015.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383537v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5831,147 +5831,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmented Adaptive Observer for a Differentiable Regressor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jian Wang</w:t>
+                <w:t xml:space="preserve">Willems’ Lemma Reformulations: Which Operators Preserve LTI System Behavior?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Faye-Bédrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Efimov</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourdais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2025 - 64th IEEE Conference on Decision and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Rio de Jaineiro, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05435642v1</w:t>
+                <w:t xml:space="preserve">hal-05458688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operators that preserve all LTI behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Faye-Bédrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6013,416 +6017,412 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGIP 2025 - 3ème congrès annuel de la SAGIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société d'Automatique, de Génie Industriel et de Productique (SAGIP), May 2025, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05156895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willems’ Lemma Reformulations: Which Operators Preserve LTI System Behavior?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Chauchat</w:t>
+                <w:t xml:space="preserve">Augmented Adaptive Observer for a Differentiable Regressor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Bourdais</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CDC 2025 - 64th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Rio De Janeiro, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC57313.2025.11312225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05458688v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05435642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A computationally efficient reformulation for Data-Enabled Predictive Control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Power noise filtration in DREM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Bobtsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Pyrkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Faye-Bedrin</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vladimir Vorobev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 63rd Conference on Decision and Control (CDC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Milan (Italie), France. </w:t>
+              <w:t xml:space="preserve">2024 European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. pp.2259-2264, </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10885954⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ECC64448.2024.10590913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04542440v2</w:t>
+                <w:t xml:space="preserve">hal-04689487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power noise filtration in DREM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexey Bobtsov</w:t>
+                <w:t xml:space="preserve">A computationally efficient reformulation for Data-Enabled Predictive Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Faye-Bedrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourdais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 European Control Conference (ECC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. pp.2259-2264, </w:t>
+              <w:t xml:space="preserve">2024 IEEE 63rd Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Milan (Italie), France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC64448.2024.10590913⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10885954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04689487v1</w:t>
+                <w:t xml:space="preserve">hal-04542440v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fixed-time parameter estimation via the discrete-time DREM method</w:t>
               </w:r>
@@ -6858,77 +6858,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Modification of Generalized Parameter-Based Adaptive Observer for Linear Systems with Relaxed Excitation Conditions*</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Bobtsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Pyrkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Vedyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiia Vediakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7014,51 +7014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Korotina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Bobtsov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th IFAC Workshop on Adaptive and Learning Control Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Casablanca, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7159,303 +7159,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03405347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive stabilization by delay with biased measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">State estimation for a locally unobservable parameter-varying system: one gradient-based and one switched solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilia Fridman</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dmitry Sokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Ryadchikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC 2020 - 21st IFAC World Congress</w:t>
+              <w:t xml:space="preserve">IFAC 2020 - 21rst IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634582v1</w:t>
+                <w:t xml:space="preserve">hal-02634576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On fixed-time parameter estimation under interval excitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Efimov</w:t>
+                <w:t xml:space="preserve">Experimental comparison of velocity estimators for a control moment gyroscope inverted pendulum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Sokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarek Raïssi</w:t>
+                <w:t xml:space="preserve">Alexander A Gusev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Ryadchikov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2020 - 18th European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Saint-Petersburg, Russia</w:t>
+              <w:t xml:space="preserve">AMC 2020 - 16th IEEE International Workshop on Advanced Motion Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Kristiansand / Virtual, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634489v1</w:t>
+                <w:t xml:space="preserve">hal-02313600v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stator Flux Finite-time Observer for Non-Salient Permanent Magnet Synchronous Motors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Stator flux and load torque observers for PMSM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Bobtsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Pyrkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7471,1314 +7471,1314 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Slita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 28th Mediterranean Conference on Control and Automation (MED)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Saint-Raphaël, France. pp.958-963, </w:t>
+              <w:t xml:space="preserve">IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.5051-5056, </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MED48518.2020.9183036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03760799v1</w:t>
+                <w:t xml:space="preserve">hal-03760806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stator flux and load torque observers for PMSM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">On fixed-time parameter estimation under interval excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Bobtsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECC 2020 - 18th European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Saint-Petersburg, Russia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03760806v1</w:t>
+                <w:t xml:space="preserve">hal-02634489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State estimation for a locally unobservable parameter-varying system: one gradient-based and one switched solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stator Flux Finite-time Observer for Non-Salient Permanent Magnet Synchronous Motors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Bobtsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Pyrkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Igor Ryadchikov</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Nikolaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Slita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC 2020 - 21rst IFAC World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 28th Mediterranean Conference on Control and Automation (MED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Saint-Raphaël, France. pp.958-963, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED48518.2020.9183036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634576v1</w:t>
+                <w:t xml:space="preserve">hal-03760799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental comparison of velocity estimators for a control moment gyroscope inverted pendulum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dmitry Sokolov</w:t>
+                <w:t xml:space="preserve">On parameter tuning and convergence properties of the DREM procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Korotina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Igor Ryadchikov</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosane Ushirobira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Vedyakov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMC 2020 - 16th IEEE International Workshop on Advanced Motion Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECC 2020 - 18th European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Saint Petersburg, Russia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC51009.2020.9143808⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02313600v2</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On parameter tuning and convergence properties of the DREM procedure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scissored pair control moment gyroscope inverted pendulum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Ryadchikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikita Mikhalkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Kazakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Simulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2020 - 18th European Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Symposium "Intelligent Systems - 2020"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Moscow, Russia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC51009.2020.9143808⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02523112v1</w:t>
+                <w:t xml:space="preserve">hal-02985412v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scissored pair control moment gyroscope inverted pendulum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive stabilization by delay with biased measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alexey Simulin</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Fridman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Sokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium "Intelligent Systems - 2020"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Moscow, Russia</w:t>
+              <w:t xml:space="preserve">IFAC 2020 - 21st IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02985412v2</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Estimation of time-varying frequency of a sinusoidal signal</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexey Bobtsov</w:t>
+                <w:t xml:space="preserve">Differentiator-based velocity observer with sensor bias estimation: an inverted pendulum case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Ryadchikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anton Pyrkin</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Nikulchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Sokolov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IFAC Workshop on Adaptive and Learning Control Systems ALCOS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Winchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">11th IFAC Symposium on Nonlinear Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02396647v1</w:t>
+                <w:t xml:space="preserve">hal-02383471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiator-based velocity observer with sensor bias estimation: an inverted pendulum case study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Igor Ryadchikov</w:t>
+                <w:t xml:space="preserve">Online Estimation of time-varying frequency of a sinusoidal signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Van Tuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Korotina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Bobtsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry Sokolov</w:t>
+                <w:t xml:space="preserve">Anton Pyrkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFAC Symposium on Nonlinear Control Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">13th IFAC Workshop on Adaptive and Learning Control Systems ALCOS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Winchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02383471v1</w:t>
+                <w:t xml:space="preserve">hal-02396647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Physical Modeling of Lithium-Ion Cells and Adaptive Estimation of their State-of-Charge</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frequency Domain Forecasting Approach for Latency Reduction in Direct Human-Computer Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosane Ushirobira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géry Casiez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th IEEE Conference on Decision and Control (CDC 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/cdc.2018.8619415⟩</w:t>
+              <w:t xml:space="preserve">CDC 2017 - 56th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia. pp.2623-2628, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2017.8264040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01981071v1</w:t>
+                <w:t xml:space="preserve">hal-01651329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Parameter Convergence for Linear Systems Identification: The DREM Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexey Belov</w:t>
+                <w:t xml:space="preserve">On Physical Modeling of Lithium-Ion Cells and Adaptive Estimation of their State-of-Charge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Zonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bowen Yi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Efimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Control Conference (ECC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. </w:t>
+              <w:t xml:space="preserve">57th IEEE Conference on Decision and Control (CDC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Miami Beach, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ecc.2018.8550338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/cdc.2018.8619415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981080v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency Domain Forecasting Approach for Latency Reduction in Direct Human-Computer Interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced Parameter Convergence for Linear Systems Identification: The DREM Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Belov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Géry Casiez</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romeo Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikita Barabanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Bobtsov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2017 - 56th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia. pp.2623-2628, </w:t>
+              <w:t xml:space="preserve">16th European Control Conference (ECC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC.2017.8264040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ecc.2018.8550338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01651329v1</w:t>
+                <w:t xml:space="preserve">hal-01981080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Next-Point Prediction for Direct Touch Using Finite-Time Derivative Estimation</w:t>
               </w:r>
@@ -8924,77 +8924,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Gromov S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Borisov I.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Pyrkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Bobtsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Kolyubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Preprints of the 20th World Congress The International Federation of Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
@@ -9049,64 +9049,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Vedyakov A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiia Vediakova O.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Bobtsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Pyrkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9183,64 +9183,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Gromov S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Vedyakov A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Pyrkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Bobtsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Preprints of the 20th World Congress The International Federation of Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
@@ -9282,77 +9282,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameters Estimation via Dynamic Regressor Extension and Mixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Bobtsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Pyrkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 American Control Conference (ACC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9390,77 +9390,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Transients in Multiple Frequencies Estimation via Dynamic Regressor Extension and Mixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Bobtsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romeo Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Pyrkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th IFAC International Workshop on Adaptation and Learning in Control and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Eindhoven, Netherlands. pp.99 - 104, </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9533,51 +9533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosane Ushirobira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2016 - 55th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Las Vegas, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9605,499 +9605,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A parameter estimation approach to state observation of nonlinear systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Flux and position observer of permanent magnet synchronous motors with relaxed persistency of excitation conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Bobtsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Pyrkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roméo Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th IEEE Conference on Decision and Control (CDC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MICNON'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Saint-Petersburg, Russia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01262420v1</w:t>
+                <w:t xml:space="preserve">hal-01262311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuk converter full state adaptive observer design</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Robust PI passivity--based control of nonlinear systems: Application to port-Hamiltonian systems and temperature regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roméo Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gerasimov</w:t>
+                <w:t xml:space="preserve">R. Cisneros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Multi-Conference on Systems and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Sydney, Australia. </w:t>
+              <w:t xml:space="preserve">2015 American Control Conference (ACC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Chicago, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCA.2015.7320784⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/acc.2015.7170774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01262318v1</w:t>
+                <w:t xml:space="preserve">hal-01262139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux and position observer of permanent magnet synchronous motors with relaxed persistency of excitation conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A parameter estimation approach to state observation of nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roméo Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Bobtsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Pyrkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antoine Chaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICNON'15</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">54th IEEE Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Osaka, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cdc.2015.7403217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01262311v1</w:t>
+                <w:t xml:space="preserve">hal-01262420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust PI passivity--based control of nonlinear systems: Application to port-Hamiltonian systems and temperature regulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cuk converter full state adaptive observer design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Pyrkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roméo Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Bobtsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Cisneros</w:t>
+                <w:t xml:space="preserve">D. Gerasimov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 American Control Conference (ACC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Chicago, United States. </w:t>
+              <w:t xml:space="preserve">IEEE Multi-Conference on Systems and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Sydney, Australia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/acc.2015.7170774⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CCA.2015.7320784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01262139v1</w:t>
+                <w:t xml:space="preserve">hal-01262318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10128,51 +10128,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif à affichage prédictif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géry Casiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10463,90 +10463,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power Series for Noise Attenuation in Linear Regression Parameter Estimation ⋆</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Bobtsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Efimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Pyrkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10564,51 +10564,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on fixed-and discrete-time estimation via the DREM method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Korotina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Aranovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10862,51 +10862,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="240F5488"/>
+    <w:nsid w:val="4FC276CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11010,51 +11010,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5872FAF5"/>
+    <w:nsid w:val="FA721CA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11158,51 +11158,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="17802566"/>
+    <w:nsid w:val="E6212D8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11395,51 +11395,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stanislav-aranovskiy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2151-5594" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194956172" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://en.ifmo.ru/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://en.ifmo.ru/en/viewperson/322/Alexey_Bobtsov.htm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tfe.umu.se/english/research/robotics-and-control-lab/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tfe.umu.se/english/about-the-department/staff/freidovich-leonid-/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tfe.umu.se/english/research/electronics-and-system-engineering/robotics-and-control-lab/research-projects/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://team.inria.fr/non-a/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://researchers.lille.inria.fr/~efimov/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://researchers.lille.inria.fr/~ushirobira/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mjolnir.lille.inria.fr/turbotouch/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://control.ifmo.ru/en/87789/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://webpages.lss.supelec.fr/perso/ortega/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rennes.supelec.fr/ren/rd/ash/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ietr.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579216v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faye-B&#233;drin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chauchat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Aranovskiy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourdais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcst.2026.3666551" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05396669v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bobtsov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Efimov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pyrkin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23307706.2025.2587081" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817109v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Bobtsov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mancilla&#8211;david" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Ortega" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcst.2024.3483438" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928711v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3570558" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04393160v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Korotina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Ushirobira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Efimov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3355803" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356736v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.474" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03245139v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Vedyakov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3172175" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03463648v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Korotina" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. G Romero" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ortega" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2021.105079" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03760746v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105344" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03669442v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cisneros" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105242" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03793150v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Guadalupe Romero" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105377" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273675v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Sokolov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ryadchikov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109715" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059893v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Fridman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.3045125" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02948492v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Pyrkin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Astolfi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.3003651" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02516558v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Nikulchev" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2968221" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02516559v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2968219" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02083760v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.2063" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02196637v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey A. Bobtsov" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2019.07.005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01807720v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.1904" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01658753v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2017.1404130" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02383538v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Van Tuan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Korotina" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Bobtsov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17586/2226-1494-2019-19-1-52-58" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02282919v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Biryuk" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny V. Nikulchev" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1064230719020023" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02189181v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2019.07.011" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02281777v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2019.104519" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02181837v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongping Pan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyong Yu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4541" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02181842v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Belov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Barabanov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.3006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01981093v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kolyubin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s0005117918020054" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01817817v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Ortega" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Praly" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.06.011" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHD9WT7R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01981054v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Pyrkin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Nikolaev" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s0005117918060073" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01598624v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0005117917090028" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612256v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2614889" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612130v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey A. Vedyakov" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia O. Vediakova" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2017.08.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612259v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Gritsenko" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Bobtsov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0005117917030018" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612227v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Bazylev" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1230229" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612222v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mancilla-David" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2768" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02383528v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.955" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02383516v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos V&#225;zquez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Freidovich" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00502-016-0424-8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612247v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Fridman" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2015.2512880" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02383534v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Gromov" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg V. Borisov" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Shavetov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.935" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612254v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3404" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W5DPH1CS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612253v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina A. Gritcenko" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2602" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F07RDZLK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01261659v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2015.09.008" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02383537v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Gritcenko" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.209" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05435642v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC57313.2025.11312225" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156895v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05458688v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542440v2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faye-Bedrin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10885954" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04689487v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vorobev" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10590913" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390727v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1382" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04073049v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04073212v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04073063v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383545" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03760730v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Vediakova" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.332" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03545162v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03405347v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Binz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02634582v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02634489v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03760799v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Nikolaev" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Slita" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9183036" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03760806v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1111" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02634576v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02313600v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A Gusev" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02523112v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC51009.2020.9143808" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02985412v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Mikhalkov" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kazakov" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Simulin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02396647v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02383471v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01981071v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Zonetti" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Yi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2018.8619415" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01981080v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc.2018.8550338" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651329v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8264040" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01893310v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nancel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poulmane" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3242587.3242646" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612114v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Gromov S." TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Borisov I." TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612117v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Vedyakov A." TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Vediakova O." TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612101v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02378513v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612265v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.934" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01380318v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7799284" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01262420v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2015.7403217" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01262318v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gerasimov" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2015.7320784" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01262311v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaillet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01262139v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cisneros" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acc.2015.7170774" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426069v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05572268v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894803v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894795v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03746920v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/tel-03411557v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stanislav-aranovskiy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2151-5594" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194956172" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://en.ifmo.ru/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://en.ifmo.ru/en/viewperson/322/Alexey_Bobtsov.htm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tfe.umu.se/english/research/robotics-and-control-lab/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tfe.umu.se/english/about-the-department/staff/freidovich-leonid-/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tfe.umu.se/english/research/electronics-and-system-engineering/robotics-and-control-lab/research-projects/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://team.inria.fr/non-a/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://researchers.lille.inria.fr/~efimov/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://researchers.lille.inria.fr/~ushirobira/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mjolnir.lille.inria.fr/turbotouch/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://control.ifmo.ru/en/87789/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://webpages.lss.supelec.fr/perso/ortega/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rennes.supelec.fr/ren/rd/ash/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ietr.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579216v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faye-B&#233;drin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chauchat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Aranovskiy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourdais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcst.2026.3666551" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817109v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Bobtsov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mancilla&#8211;david" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Ortega" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcst.2024.3483438" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05396669v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bobtsov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Efimov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pyrkin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23307706.2025.2587081" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928711v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3570558" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04393160v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Korotina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Ushirobira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Efimov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3355803" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03245139v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Vedyakov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3172175" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356736v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.474" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03669442v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cisneros" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105242" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03463648v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Korotina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. G Romero" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ortega" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2021.105079" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03760746v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105344" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03793150v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Guadalupe Romero" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105377" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02948492v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Pyrkin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Astolfi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.3003651" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273675v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Sokolov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ryadchikov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109715" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059893v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Fridman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.3045125" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02516559v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Nikulchev" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2968219" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02196637v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey A. Bobtsov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2019.07.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01807720v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.1904" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02083760v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.2063" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02516558v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2968221" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02281777v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2019.104519" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01658753v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2017.1404130" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02383538v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Van Tuan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Korotina" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Bobtsov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17586/2226-1494-2019-19-1-52-58" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02282919v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Biryuk" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny V. Nikulchev" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1064230719020023" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02189181v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2019.07.011" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02181837v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongping Pan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyong Yu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4541" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02181842v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Belov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Barabanov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.3006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01817817v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Ortega" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Praly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.06.011" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHD9WT7R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01981093v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kolyubin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s0005117918020054" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01981054v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Pyrkin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Nikolaev" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s0005117918060073" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612256v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2614889" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612130v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey A. Vedyakov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia O. Vediakova" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2017.08.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612259v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Gritsenko" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Bobtsov" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0005117917030018" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612227v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Bazylev" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1230229" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612222v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mancilla-David" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2768" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01598624v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0005117917090028" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612253v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina A. Gritcenko" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2602" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F07RDZLK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612247v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos V&#225;zquez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Freidovich" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Fridman" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2015.2512880" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02383534v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Gromov" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg V. Borisov" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Shavetov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.935" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612254v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3404" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W5DPH1CS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02383528v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.955" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02383516v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00502-016-0424-8" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02383537v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Gritcenko" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.209" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01261659v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2015.09.008" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05458688v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156895v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05435642v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC57313.2025.11312225" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04689487v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vorobev" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10590913" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542440v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faye-Bedrin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10885954" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390727v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1382" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04073049v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04073212v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04073063v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383545" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03760730v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Vediakova" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.332" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03545162v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03405347v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Binz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02634576v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02313600v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A Gusev" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03760806v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Nikolaev" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Slita" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1111" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02634489v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03760799v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9183036" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02523112v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC51009.2020.9143808" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02985412v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Mikhalkov" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kazakov" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Simulin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02634582v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02383471v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02396647v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651329v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8264040" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01981071v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Zonetti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Yi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2018.8619415" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01981080v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc.2018.8550338" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01893310v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nancel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poulmane" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3242587.3242646" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612114v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Gromov S." TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Borisov I." TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612117v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Vedyakov A." TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Vediakova O." TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612101v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02378513v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612265v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.934" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01380318v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7799284" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01262311v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaillet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01262139v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cisneros" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acc.2015.7170774" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01262420v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2015.7403217" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01262318v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gerasimov" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2015.7320784" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426069v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05572268v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894803v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894795v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03746920v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/tel-03411557v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>