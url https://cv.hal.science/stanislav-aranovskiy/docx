--- v2 (2026-05-05)
+++ v3 (2026-05-27)
@@ -1,10807 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...10756 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stanislav Aranovskiy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stanislav-aranovskiy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2151-5594</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">194956172</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=abEkB7UAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I got my Engineer (2006) and Ph.D. (2009) degrees in Systems Analysis and Control from the </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITMO University</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Saint-Petersburg, Russia) under the supervision of professor </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Bobtsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. In 2016 I obtained my </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctor of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> degree, which is a second-grade doctoral degree in Russia.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I completed the following postdoctoral studies:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2012-2014, at the </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Department of Applied Physics and Electronics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Umea University, Umea, Sweden, under the supervision of professor </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Freidovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Here I was involved in the </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Crane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> project working with control design for hydraulic drives.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015-2017, with the </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> team at Inria Lille-Nord Europe, Lille, France, under the supervision of </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Efimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> and </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosane Ushirobira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Here I was involved in the </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TurboTouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> project working with movements modeling and estimation in human-machine interaction.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In 2014 I became a member of the </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive and Nonlinear Control Systems Lab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> coordinated by professors </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Bobtsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> and </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">And starting from 2017 I am with the </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUT</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> team (</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IETR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Lab), CentraleSupelec, Rennes, France.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Community activities- I am a member of the IFAC Technical Committee 1.2, Adaptive and Learning Systems since 2016.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">I am a member of the IEEE Control Systems Society’s Technical Committee on System Identification and Adaptive Control (TCSIAC) since 2018.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">I am an IEEE Senior Member since 2018.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured Dataset Management for Data-Enabled Predictive Control of Nonlinear Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Faye-Bédrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bourdais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tcst.2026.3666551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the Photovoltaic Module Dynamic Model via Dynamic Regressor Extension and Mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Bobtsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Mancilla–david</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (2), pp.799-806. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tcst.2024.3483438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04817109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power series for noise attenuation in linear regression parameter estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bobtsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Efimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pyrkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Control and Decision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23307706.2025.2587081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willems' Lemma Reformulations: Which Operators Preserve LTI System Behavior?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Faye-Bédrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bourdais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Systems Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3570558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928711v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on fixed-and discrete-time estimation via the DREM method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Korotina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosane Ushirobira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Efimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2024.3355803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On preserving-excitation properties of a dynamic regressor extension scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosane Ushirobira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Korotina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Vedyakov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 68 (2), pp.1296-1302. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2022.3172175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245139v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaic Arrays’ Dynamic Model Parameter Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Bobtsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Mancilla–david</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Ifac-Papersonline, 56 (2), pp.6845-6850. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04356736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-line estimation of the parameters of the windmill power coefficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Bobtsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Cisneros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 164, pp.105242. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2022.105242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new on-line exponential parameter estimator without persistent excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Korotina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.G. G Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bobtsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 159, pp.105079. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2021.105079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated convergence with improved robustness for discrete-time parameter estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosane Ushirobira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Efimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 168 (12), pp.105344. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2022.105344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new least squares parameter estimator for nonlinear regression equations with relaxed excitation conditions and forgetting factor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Guadalupe Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 169, pp.105377. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2022.105377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Results on Parameter Estimation via Dynamic Regressor Extension and Mixing: Continuous and Discrete-time Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Pyrkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Astolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Bobtsov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (5), pp.2265-2272. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2020.3003651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02948492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Switched Observer Design For a Class of Locally Unobservable Time-Varying Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Efimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Sokolov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ryadchikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 130, pp.109715. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust adaptive stabilization by delay under state parametric uncertainty and measurement bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Fridman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Sokolov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Efimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 66 (11), pp.5459-5466. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2020.3045125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03059893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bias Propagation and Estimation in Homogeneous Differentiators for a Class of Mechanical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ryadchikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Nikulchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Sokolov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.19450-19459. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2968219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-time estimation of parameters for non-persistent excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Efimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey A. Bobtsov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 55, pp.24-32. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2019.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Globally Convergent Adaptive Indirect Field-Oriented Torque Controller for Induction Motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Pyrkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Bobtsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Efimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (1), pp.11-24. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asjc.1904⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01807720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A switched dynamic model for pointing tasks with a computer mouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosane Ushirobira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Efimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (4), pp.1387-1400. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asjc.2063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Comparison of Velocity Observers: A Scissored Pair Control Moment Gyroscope Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ryadchikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Nikulchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Sokolov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.21694-21702. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2968221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Globally Exponentially Stable Speed Observer for a Class of Mechanical Systems: Experimental and Simulation Comparison with High-Gain and Sliding Mode Designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Guadalupe Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Sokolov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 92 (7), pp.1620-1633. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207179.2017.1404130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive state observers design using dynamic regressor extension and mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Pyrkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Bobtsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Vedyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 133, pp.104519. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2019.104519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">АЛГОРИТМ ИДЕНТИФИКАЦИИ ЛИНЕЙНО МЕНЯЮЩЕЙСЯ ЧАСТОТЫ СИНУСОИДАЛЬНОГО СИГНАЛА</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Van Tuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Korotina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Bobtsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific and Technical Journal of Information Technologies, Mechanics and Optics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.52-58. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17586/2226-1494-2019-19-1-52-58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer Design for an Inverted Pendulum with Biased Position Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei Biryuk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny V. Nikulchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ryadchikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Sokolov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Izvestia Rossiiskoi Akademii Nauk.Teoriya i Systemy Upravleniya / Journal of Computer and Systems Sciences International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (2), pp.297-304. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1064230719020023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive FIR filter for trajectory prediction and latency reduction in direct Human-Computer interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosane Ushirobira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Efimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91, pp.104093. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2019.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient learning from adaptive control under sufficient excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongping Pan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Bobtsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoyong Yu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (10), pp.3111-3124. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.4541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter identification of linear time‐invariant systems using dynamic regressor extension and mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Barabanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Bobtsov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (6), pp.1016-1030. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acs.3006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On dynamic regressor extension and mixing parameter estimators: Two Luenberger observers interpretations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roméo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Praly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95, pp.548-551. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2018.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method to Provide Conditions for Sustained Excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Bobtsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Pyrkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Kolyubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automation and Remote Control / Avtomatika i Telemekhanika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 79 (2), pp.258-264. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/s0005117918020054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fradkov Theorem-Based Control of MIMO Nonlinear Lurie Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Pyrkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Bobtsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Kolyubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. A. Nikolaev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automation and Remote Control / Avtomatika i Telemekhanika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 79 (6), pp.1074-1085. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/s0005117918060073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Enhancement of Parameter Estimators via Dynamic Regressor Extension and Mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Bobtsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Pyrkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62 (7), pp.3546 - 3550. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2016.2614889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A globally convergent frequency estimator of a sinusoidal signal with a time-varying amplitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey A. Vedyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia O. Vediakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey A. Bobtsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Pyrkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38, pp.32-38. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2017.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for increasing the rate of parametric convergence in the problem of identification of the sinusoidal signal parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Gritsenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Bobtsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Pyrkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automation and Remote Control / Avtomatika i Telemekhanika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 78 (3), pp.389 - 396. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S0005117917030018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust nonlinear position observer for synchronous motors with relaxed excitation conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Bobtsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Bazylev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Pyrkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 90 (4), pp.813 - 824. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207179.2016.1230229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of photovoltaic arrays' maximum power extraction point via dynamic regressor extension and mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Pyrkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Mancilla-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Bobtsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 31 (9), pp.1337 - 1349. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acs.2768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensating for a Multisinusoidal Disturbance Based on Youla–Kucera Parametrization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Bobtsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Pyrkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automation and Remote Control / Avtomatika i Telemekhanika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 78 (9), pp.19-33. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S0005117917090028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Varying Gain Differentiator: A Mobile Hydraulic System Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Freidovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Fridman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (5), pp.1740 - 1750. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2015.2512880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Multisinusoidal Signal Tracking System with Input Delay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Gromov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg V. Borisov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Vedyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Pyrkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Shavetov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (13), pp.105-110. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive filters cascade applied to a frequency identification improvement problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey A. Bobtsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Pyrkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina A. Gritcenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (5), pp.677 - 689. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acs.2602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust PI passivity-based control of nonlinear systems and its application to temperature regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Cisneros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (10), pp.2216 - 2231. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.3404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the Current—Voltage Characteristic of Photovoltaic Arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Pyrkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Mancilla-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Bobtsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (13), pp.223-228. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input nonlinearity compensation and chattering reduction in a mobile hydraulic forestry crane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonid Freidovich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e and i</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 133 (6), pp.248-252. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00502-016-0424-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Stability of Tunable Linear Time-Varying Band-Pass Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Bobtsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Pyrkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polina Gritcenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-PapersOnLine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (11), pp.345-347. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.09.209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parameter estimation approach to state observation of nonlinear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roméo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Bobtsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Pyrkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems and Control Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 85, pp.84-94. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sysconle.2015.09.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01261659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willems’ Lemma Reformulations: Which Operators Preserve LTI System Behavior?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Faye-Bédrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bourdais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Rio de Jaineiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operators that preserve all LTI behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Faye-Bédrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bourdais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGIP 2025 - 3ème congrès annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Automatique, de Génie Industriel et de Productique (SAGIP), May 2025, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented Adaptive Observer for a Differentiable Regressor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Efimov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2025 - 64th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Rio De Janeiro, Brazil. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC57313.2025.11312225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power noise filtration in DREM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Bobtsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Efimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Pyrkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Vorobev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 European Control Conference (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. pp.2259-2264, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC64448.2024.10590913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04689487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A computationally efficient reformulation for Data-Enabled Predictive Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Faye-Bedrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bourdais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 63rd Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Milan (Italie), France. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC56724.2024.10885954⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542440v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fixed-time parameter estimation via the discrete-time DREM method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Korotina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosane Ushirobira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Efimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jul 2023, YOKOHAMA, Japan. pp.4013-4018, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintaining a relevant dataset for data-driven MPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Faye-Bédrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bourdais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier congrès annuel de SAGIP( Société d’Automatique, de Génie Industriel et de Productique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGIP, Jun 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On DREM regularization and unexcited linear regression estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosane Ushirobira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Efimov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62nd IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, SINGAPORE, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maintaining a relevant dataset for data-driven MPC using Willems' fundamental lemma extensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Faye-Bédrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chauchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Bourdais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 62nd IEEE Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Singapore, Singapore. pp.2584-2589, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10383545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073063v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modification of Generalized Parameter-Based Adaptive Observer for Linear Systems with Relaxed Excitation Conditions*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Bobtsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Pyrkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Vedyakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Vediakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFAC Workshop on Adaptive and Learning Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Casablanca, Morocco. pp.324-329, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disturbance Frequency Estimation for an LTV System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Korotina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Bobtsov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFAC Workshop on Adaptive and Learning Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative Learning Control Strategy for a Furuta Pendulum System with Variable-Order Linearization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Binz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modeling, Estimation and Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State estimation for a locally unobservable parameter-varying system: one gradient-based and one switched solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Efimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Sokolov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ryadchikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2020 - 21rst IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental comparison of velocity estimators for a control moment gyroscope inverted pendulum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Sokolov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander A Gusev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ryadchikov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMC 2020 - 16th IEEE International Workshop on Advanced Motion Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Kristiansand / Virtual, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02313600v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stator flux and load torque observers for PMSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Bobtsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Pyrkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nikolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Slita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.5051-5056, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On fixed-time parameter estimation under interval excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Efimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Bobtsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Raïssi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2020 - 18th European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Saint-Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stator Flux Finite-time Observer for Non-Salient Permanent Magnet Synchronous Motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Bobtsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Pyrkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolay Nikolaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Slita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 28th Mediterranean Conference on Control and Automation (MED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Saint-Raphaël, France. pp.958-963, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED48518.2020.9183036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03760799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On parameter tuning and convergence properties of the DREM procedure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Korotina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosane Ushirobira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Vedyakov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2020 - 18th European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Saint Petersburg, Russia. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC51009.2020.9143808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scissored pair control moment gyroscope inverted pendulum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ryadchikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Mikhalkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Kazakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Simulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium "Intelligent Systems - 2020"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985412v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive stabilization by delay with biased measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Efimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Fridman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Sokolov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2020 - 21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiator-based velocity observer with sensor bias estimation: an inverted pendulum case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Ryadchikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeny Nikulchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Sokolov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IFAC Symposium on Nonlinear Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Estimation of time-varying frequency of a sinusoidal signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Van Tuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Korotina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Bobtsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Pyrkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFAC Workshop on Adaptive and Learning Control Systems ALCOS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Winchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Domain Forecasting Approach for Latency Reduction in Direct Human-Computer Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosane Ushirobira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Efimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2017 - 56th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Melbourne, Australia. pp.2623-2628, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2017.8264040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Physical Modeling of Lithium-Ion Cells and Adaptive Estimation of their State-of-Charge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Zonetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowen Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Efimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th IEEE Conference on Decision and Control (CDC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Miami Beach, United States. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cdc.2018.8619415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Parameter Convergence for Linear Systems Identification: The DREM Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Belov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Barabanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Bobtsov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Control Conference (ECC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ecc.2018.8550338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01981080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next-Point Prediction for Direct Touch Using Finite-Time Derivative Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Nancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosane Ushirobira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Efimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Poulmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM Symposium on User Interface Software and Technology (UIST 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3242587.3242646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DREM Approach for Chaotic Oscillators Parameter Estimation with Improved Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Gromov S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg Borisov I.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Pyrkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Bobtsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Kolyubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preprints of the 20th World Congress The International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency estimation of a sinusoidal signal with time-varying amplitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Vedyakov A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasiia Vediakova O.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Bobtsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Pyrkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preprints of the 20th World Congress The International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Tracking of a Multi-Sinusoidal Signal with DREM-Based Parameters Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleg V. Borisov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Gromov S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Vedyakov A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Pyrkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Bobtsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preprints of the 20th World Congress The International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameters Estimation via Dynamic Regressor Extension and Mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Bobtsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Pyrkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 American Control Conference (ACC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Transients in Multiple Frequencies Estimation via Dynamic Regressor Extension and Mixing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Bobtsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Pyrkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC International Workshop on Adaptation and Learning in Control and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Eindhoven, Netherlands. pp.99 - 104, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Pointing Tasks in Mouse-Based Human-Computer Interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosane Ushirobira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Efimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC 2016 - 55th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Las Vegas, United States. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2016.7799284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux and position observer of permanent magnet synchronous motors with relaxed persistency of excitation conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Bobtsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Pyrkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roméo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICNON'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Saint-Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust PI passivity--based control of nonlinear systems: Application to port-Hamiltonian systems and temperature regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roméo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cisneros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 American Control Conference (ACC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Chicago, United States. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/acc.2015.7170774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parameter estimation approach to state observation of nonlinear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roméo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Bobtsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Pyrkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th IEEE Conference on Decision and Control (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Osaka, Japan. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cdc.2015.7403217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuk converter full state adaptive observer design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Pyrkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roméo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Bobtsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Gerasimov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Multi-Conference on Systems and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sydney, Australia. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2015.7320784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif à affichage prédictif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géry Casiez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Efimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosane Ushirobira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 1000365810. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Fixed-Time Convergent Observer For Discrete-Time Linear Time-Varying Systems Under Interval Excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Efimov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05572268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regularization of the DREM procedure for parameter estimation under partial excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosane Ushirobira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Efimov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Series for Noise Attenuation in Linear Regression Parameter Estimation ⋆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexey Bobtsov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Efimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Pyrkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A note on fixed-and discrete-time estimation via the DREM method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Korotina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosane Ushirobira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Efimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03746920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter Estimation with Enhanced Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Aranovskiy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatic. Université de Rennes 1, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03411557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId255"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -10862,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4FC276CB"/>
+    <w:nsid w:val="5B9C8282"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11010,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="FA721CA3"/>
+    <w:nsid w:val="B82CAB31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11158,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="E6212D8E"/>
+    <w:nsid w:val="C263D53F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11395,51 +639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stanislav-aranovskiy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2151-5594" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194956172" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://en.ifmo.ru/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://en.ifmo.ru/en/viewperson/322/Alexey_Bobtsov.htm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tfe.umu.se/english/research/robotics-and-control-lab/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tfe.umu.se/english/about-the-department/staff/freidovich-leonid-/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tfe.umu.se/english/research/electronics-and-system-engineering/robotics-and-control-lab/research-projects/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://team.inria.fr/non-a/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://researchers.lille.inria.fr/~efimov/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://researchers.lille.inria.fr/~ushirobira/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mjolnir.lille.inria.fr/turbotouch/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://control.ifmo.ru/en/87789/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://webpages.lss.supelec.fr/perso/ortega/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rennes.supelec.fr/ren/rd/ash/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ietr.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579216v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faye-B&#233;drin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chauchat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Aranovskiy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourdais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcst.2026.3666551" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817109v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Bobtsov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mancilla&#8211;david" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Ortega" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcst.2024.3483438" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05396669v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bobtsov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Efimov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pyrkin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23307706.2025.2587081" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928711v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3570558" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04393160v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Korotina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Ushirobira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Efimov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3355803" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03245139v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Vedyakov" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3172175" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356736v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.474" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03669442v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cisneros" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105242" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03463648v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Korotina" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. G Romero" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ortega" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2021.105079" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03760746v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105344" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03793150v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Guadalupe Romero" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105377" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02948492v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Pyrkin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Astolfi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.3003651" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273675v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Sokolov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ryadchikov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109715" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059893v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Fridman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.3045125" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02516559v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Nikulchev" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2968219" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02196637v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey A. Bobtsov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2019.07.005" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01807720v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.1904" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02083760v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.2063" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02516558v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2968221" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02281777v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2019.104519" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01658753v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2017.1404130" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02383538v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Van Tuan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Korotina" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Bobtsov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17586/2226-1494-2019-19-1-52-58" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02282919v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Biryuk" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny V. Nikulchev" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1064230719020023" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02189181v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2019.07.011" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02181837v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongping Pan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyong Yu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4541" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02181842v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Belov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Barabanov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.3006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01817817v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Ortega" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Praly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.06.011" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHD9WT7R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01981093v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kolyubin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s0005117918020054" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01981054v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Pyrkin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Nikolaev" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s0005117918060073" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612256v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2614889" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612130v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey A. Vedyakov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia O. Vediakova" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2017.08.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612259v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Gritsenko" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Bobtsov" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0005117917030018" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612227v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Bazylev" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1230229" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612222v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mancilla-David" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2768" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01598624v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0005117917090028" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612253v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina A. Gritcenko" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2602" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F07RDZLK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612247v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos V&#225;zquez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Freidovich" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Fridman" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2015.2512880" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02383534v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Gromov" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg V. Borisov" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Shavetov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.935" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612254v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3404" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W5DPH1CS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02383528v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.955" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02383516v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00502-016-0424-8" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02383537v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Gritcenko" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.209" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01261659v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2015.09.008" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05458688v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156895v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05435642v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC57313.2025.11312225" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04689487v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vorobev" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10590913" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542440v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faye-Bedrin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10885954" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390727v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1382" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04073049v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04073212v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04073063v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383545" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03760730v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Vediakova" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.332" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03545162v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03405347v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Binz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02634576v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02313600v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A Gusev" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03760806v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Nikolaev" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Slita" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1111" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02634489v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03760799v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9183036" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02523112v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC51009.2020.9143808" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02985412v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Mikhalkov" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kazakov" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Simulin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02634582v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02383471v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02396647v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651329v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8264040" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01981071v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Zonetti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Yi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2018.8619415" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01981080v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc.2018.8550338" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01893310v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nancel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poulmane" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3242587.3242646" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612114v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Gromov S." TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Borisov I." TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612117v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Vedyakov A." TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Vediakova O." TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612101v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02378513v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612265v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.934" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01380318v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7799284" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01262311v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaillet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01262139v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cisneros" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acc.2015.7170774" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01262420v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2015.7403217" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01262318v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gerasimov" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2015.7320784" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426069v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05572268v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894803v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894795v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03746920v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/tel-03411557v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stanislav-aranovskiy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2151-5594" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194956172" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=abEkB7UAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://en.ifmo.ru/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://en.ifmo.ru/en/viewperson/322/Alexey_Bobtsov.htm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tfe.umu.se/english/research/robotics-and-control-lab/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tfe.umu.se/english/about-the-department/staff/freidovich-leonid-/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tfe.umu.se/english/research/electronics-and-system-engineering/robotics-and-control-lab/research-projects/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://team.inria.fr/non-a/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://researchers.lille.inria.fr/~efimov/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://researchers.lille.inria.fr/~ushirobira/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mjolnir.lille.inria.fr/turbotouch/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://control.ifmo.ru/en/87789/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://webpages.lss.supelec.fr/perso/ortega/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rennes.supelec.fr/ren/rd/ash/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ietr.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579216v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faye-B&#233;drin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chauchat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Aranovskiy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourdais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcst.2026.3666551" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817109v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Bobtsov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mancilla&#8211;david" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Ortega" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcst.2024.3483438" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05396669v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bobtsov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Efimov" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pyrkin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23307706.2025.2587081" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928711v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3570558" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04393160v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Korotina" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Ushirobira" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Efimov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Wang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2024.3355803" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03245139v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Vedyakov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3172175" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356736v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.474" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03669442v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cisneros" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105242" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03463648v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Korotina" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.G. G Romero" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ortega" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2021.105079" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03760746v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105344" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03793150v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Guadalupe Romero" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105377" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02948492v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Pyrkin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Astolfi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.3003651" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273675v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Sokolov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ryadchikov" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109715" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059893v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Fridman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.3045125" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02516559v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Nikulchev" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2968219" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02196637v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey A. Bobtsov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2019.07.005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01807720v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.1904" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02083760v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.2063" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02516558v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2968221" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01658753v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2017.1404130" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02281777v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2019.104519" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02383538v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Van Tuan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Korotina" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Bobtsov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17586/2226-1494-2019-19-1-52-58" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02282919v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Biryuk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny V. Nikulchev" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1064230719020023" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02189181v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2019.07.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02181837v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongping Pan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoyong Yu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.4541" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02181842v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Belov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Barabanov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.3006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01817817v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Ortega" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Praly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Yi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.06.011" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHD9WT7R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01981093v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kolyubin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s0005117918020054" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01981054v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Pyrkin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. A. Nikolaev" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/s0005117918060073" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612256v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2614889" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612130v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey A. Vedyakov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia O. Vediakova" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2017.08.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612259v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Gritsenko" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Bobtsov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0005117917030018" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612227v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Bazylev" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1230229" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612222v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Mancilla-David" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2768" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01598624v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0005117917090028" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612247v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos V&#225;zquez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Freidovich" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonid Fridman" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2015.2512880" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02383534v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Gromov" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg V. Borisov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Shavetov" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.935" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612253v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina A. Gritcenko" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2602" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F07RDZLK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612254v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.3404" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W5DPH1CS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02383528v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.955" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02383516v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00502-016-0424-8" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02383537v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Gritcenko" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.209" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01261659v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2015.09.008" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05458688v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156895v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05435642v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC57313.2025.11312225" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04689487v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Vorobev" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10590913" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542440v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Faye-Bedrin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC56724.2024.10885954" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390727v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1382" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04073049v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04073212v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04073063v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383545" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03760730v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Vediakova" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.332" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03545162v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03405347v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Binz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02634576v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02313600v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A Gusev" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03760806v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Nikolaev" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Slita" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1111" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02634489v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03760799v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9183036" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02523112v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC51009.2020.9143808" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02985412v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Mikhalkov" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kazakov" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Simulin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02634582v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02383471v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02396647v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651329v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2017.8264040" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01981071v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Zonetti" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Yi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2018.8619415" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01981080v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc.2018.8550338" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01893310v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nancel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Poulmane" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3242587.3242646" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612114v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Gromov S." TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Borisov I." TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612117v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Vedyakov A." TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Vediakova O." TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612101v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02378513v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01612265v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.934" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01380318v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7799284" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01262311v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaillet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01262139v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cisneros" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/acc.2015.7170774" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01262420v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2015.7403217" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01262318v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gerasimov" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2015.7320784" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01426069v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roussel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05572268v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894803v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894795v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03746920v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/tel-03411557v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>