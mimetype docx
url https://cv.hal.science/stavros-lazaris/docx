--- v0 (2026-03-21)
+++ v1 (2026-04-17)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stavros Lazaris </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stavros-lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4395-511X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">070428751</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après des études classiques à Athènes, j’ai intègré l’EPHE et l’EHESS où j’ai étudié l’histoire et la philologie byzantines.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Durant ma thèse de doctorat, j’ai orienté mes recherches sur les rapports qu’entretiennent texte et image dans les manuscrits byzantins médiévaux consacrés à la médecine vétérinaire. J’ai réalisé un post-doctorat sur cette thématique en Suisse avant d’intégrer le CNRS à Strasbourg (UMR 7044) en 1999. En 2015, j’ai rejoint le </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laboratoire « Orient et Méditerranée » (UMR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> 8167) et poursuis entre autres mon travail sur la place et les fonctions de l’illustration médiévale dans la transmission du savoir scientifique.Depuis 2017, j'enseigné à l’Institut Catholique de Paris (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.icp.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), l'histoire byzantine.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches et mon enseignement concernent l’histoire de la civilisation byzantine, notamment à travers l’étude de documents originaux relatifs à l’histoire des sciences et des techniques et de l’histoire des textes et des images. Depuis ma thèse de doctorat (publiée chez Brepols dans la collection « Bibliologia » en 2010), je travaille sur l’illustration et sa place dans la transmission du savoir scientifique à Byzance. Les équidés et leur rôle dans l’armée et l’économie dans l’Antiquité tardive et à Byzance constituent un autre thème majeur de mes recherches. J’ai également consacré une partie de mes travaux scientifiques aux cultures visuelles. Depuis mon habilitation des recherches (le premier volume a été publié chez SISMEL dans la collection « Micrologus’ Library » en 2016 et le second en 2021), je m’intéresse à la christianisation de la littérature scientifique païenne et le développement de la zoologie à Byzance.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=P1aTqB7b9HY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Elusive Original: Differentiation and Identity in Byzantine scientific illustrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives internationales d'histoire des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 195, pp.1-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des êtres hybrides et monstrueux comme stimulus cognitif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayu Ikeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Livre Médiéval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 69, pp.141-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary considerations on the columns and framings of the Nicetas codex (Laur. Plut. 74.7)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Bovine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Medio Aevo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (2), pp.291-306. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5209/dmae.96440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations sur la période d’activité d’Apsyrtos, hippiatre grec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives internationales d'histoire des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73, pp.6-37. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/j.arihs.5.134829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thoughts on the conception of Nature in Byzantium (11th-12th Centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Medio Aevo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (2), pp.353 - 364. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5209/dmae.95734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations sur la période d’activité d’Apsyrtos, hippiatre grec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives internationales d'histoire des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner à voir les savoirs scientifiques à Byzance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de Saint-Michel de Cuxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dialogue Between Text and Images in the Physiologus from Sofia (Dujčev gr. 297): the Case of the Echidna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RursuSpicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rursuspicae.734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Draelants</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RursuSpicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Le Physiologus. Manuscrits anciens et tradition médiévale, 2, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rursuspicae.1047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03092060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le statut et l’utilisation de l’or à Byzance : le cas des manuscrits chrysographiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ktèma : Civilisations de l'Orient, de la Grèce et de Rome antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Luxe et richesse dans l'Antiquité et à Byzance, 43, pp.93-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01960215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dell'ugna un leone : le détail comme paradigme épistémologique en sciences de l'Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ktèma : Civilisations de l'Orient, de la Grèce et de Rome antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.255-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00781011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de mise au point sur la place du cheval dans l'Antiquité tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cheval dans les sociétés antiques et médiévales. Actes des Journées internationales d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.15-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chevaux, des textes et des images dans l'Antiquité tardive et à Byzance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges Cécile Morrisson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.485-502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle et place du cheval dans l'Antiquité tardive : Questions d'ordre économique et militaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal and Environment in Byzantium (7th-12th c.),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, International Symposium 21, pp.245-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'illustration des disciplines médicales dans l'Antiquité : hypothèses, enjeux, nouvelles interprétations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Collezione di testi chirurgici di Niceta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Folia Picta. Manoscritti miniati medievali 2, pp.99-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'illustration des disciplines médicales dans l'Antiquité : hypothèses, enjeux, nouvelles interprétations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Collezione Chirurgica di Niceta (Firenze, Biblioteca Medicea Laurenziana, Plut. 74.7). Tradizione Medica Antica a Bisanzio [Folia Picta. Manoscritti miniati medievali, 2]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.99-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctions des ornements à motifs géométriques dans la mise en page du texte des manuscrits grecs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ktèma : Civilisations de l'Orient, de la Grèce et de Rome antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35, pp.285-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00576869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portrait d'auteur dans les manuscrits hippiatriques byzantins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ktèma : Civilisations de l'Orient, de la Grèce et de Rome antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34, 307-318 (et 4 pls)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations sur l'apparition du fer à clous : contribution à l'histoire du cheval dans l'Antiquité tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La veterinaria antica e medievale. Testi greci, latini, arabi e romanzi (Atti del II Convegno internazionale, Catania 3-5 ottobre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Biblioteca di Sileno 2, pp.259-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations sur l'apparition du fer à clous : contribution à l'histoire du cheval dans l'Antiquité tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La veterinaria antica e medievale. Testi greci, latini, arabi e romanzi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.259-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portrait d'auteur dans les manuscrits hippiatriques byzantins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ktèma : Civilisations de l'Orient, de la Grèce et de Rome antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34, pp.307-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00462088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portrait d'auteur dans les manuscrits hippiatriques byzantins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ktèma : Civilisations de l'Orient, de la Grèce et de Rome antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34, 307-318 (et 4 pls)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études byzantines et le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ktèma : Civilisations de l'Orient, de la Grèce et de Rome antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32, pp.169-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00259597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empereur Jean VIII Paléologue vu par Pisanello lors du concile de Ferrare-Florence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Byzantinische Forschungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, XXIX, pp.293-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de l'art : l'image cultuelle à Byzance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ktèma : Civilisations de l'Orient, de la Grèce et de Rome antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32, pp.169-180 et 7 figs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empereur Jean VIII Paléologue vu par Pisanello lors du concile de Ferrare - Florence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Byzantinische Forschungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29, pp.293-324 et 11 figs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : &amp;quot;Bernabo, Massimo, Le miniature per i manoscritti greci del libro di Giobbe. Patmo, Monastero di San Giovanni Evangelista, cod. 171, Roma, Biblioteca Apostolica Vaticana, cod. Vat. gr. 749, Sinai, Monastero di Santa Caterina, cod. 3, Venezia, Biblioteca Nazionale Marciana, cod. gr. 538. Firenze, SISMEL - 2004, XXXIII-186 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scriptorium, Bulletin codicologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 60 (1), pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00212037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques considérations sur l'illustration du Physiologus grec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bestiaires médiévaux : nouvelles perspectives sur les manuscrits et les traditions textuelles. Actes du XVe colloque international de la Sté Internationale Renardienne, Louvain la neuve, 18-22 août 2003.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.141-167 et fig. 34-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00006762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production nouvelle en médecine vétérinaire sous les Paléologues et l'oeuvre cynégétique de Dèmètrios Pépagôménos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie et sciences à Byzance de 1204 à 1453 : les textes, les doctrines et leur transmission. Actes de la table ronde organisée au XXe Congrès International d'Etudes Byzantines. (Analecta Orientalia Lovaniensia) - Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 146, pp.225-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00006761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : &amp;quot;Konstantinos Oikonomakos, Nikandrou Alexipharmaka Hellènikè Bibliothèkè, 1, Athènes : Kentro ekdoseos ergôn suggrapheôn tès Akadèmias Athènôn, 2002.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scriptorium, Bulletin codicologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 59 (1), pp.93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00212036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : &amp;quot;Konstantinos Oikonomakos, Prolegomena stèn kritikè ekdosè tôn Alexipharmakôn tou Nikandrou, Ponèmata, 4, Athènes : Kentro ekdoseos ergôn ellènôn suggrapheôn tès Akadèmias Athènôn, 2002.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scriptorium, Bulletin codicologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 59 (1), pp.91-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00212034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos du Nicandre de Paris (suppl. gr. 247) : son illustration et son modèle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scriptorium : revue internationale des études relatives aux manuscrits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, LIX (2005, 2), pp.221-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00111070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre et ses révolutions : les enjeux du livre électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bateau Fantôme (Paris IV-Sorbonne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5 (2004), pp.132-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00124490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche d'un univers de connaissance idéal : étude préliminaire de l'évolution des espaces de travail et des agencements du discours scientifique écrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raum – Dynamik. Beiträge zu einer Praxis des Raums</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.175-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00124489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : &amp;quot;Dzurova, Axinia, Byzantinische Miniaturen. Schätze der Buchmalerei vom 4. bis zum 19. Jahrhundert. Mit einem Vorwort zur deutschen Übersetzung von Peter Schreiner. Regensburg, Schnell & Steiner, 2001.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scriptorium. Bulletin codicologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 57, pp.47-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00212032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : &amp;quot;Jeffrey Michael Featherstone (Introduction, Text and Translation), Theodore Metochites's poems 'to Himself' [Byzantina vindobonensia, XXIII], Wien : Verlag der Österreichischen Akademie der Wissenschaften, 2000.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scriptorium : revue internationale des études relatives aux manuscrits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 56, pp.328-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00211898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : &amp;quot;Antonopoulou, Theodora, The Homilies of the emperor Leo VI. Leiden - New York - Köln : E.J. Brill, 1997 (The Medieval Mediterranean, 14)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scriptorium. Bulletin codicologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 54, pp.6, n° 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00211896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'illustration des traités hippiatriques byzantins, le DE CURANDIS EQUORUM MORBIS d'Hiéroclès et L'EPITOME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicina nei secoli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11/3, pp.521-546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00111064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapport entre l'illustration et le texte de l'Epitomè, manuel byzantin d'Hippiatrie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives internationales d'histoire des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire les images médiévales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53, pp.149-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'illustration scientifique à Byzance : le Parisinus græcus 2244, ff. 1-74</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études balkaniques. Cahiers Pierre Belon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 2, pp.163-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire sommaire des manuscrits grecs scientifiques illustrés de la Bibliothèque Nationale de Paris. Manuscrits zoologiques, botaniques, remèdes, recettes d'antidotes, alchimiques, astrologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buzantiaka. Epistêmonikon Organon Hellênikês Hist. Etaireias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 13, pp.193-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00003847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au colloque international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vassal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives sur la représentation du monde naturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stavros Lazaris et Véronique Vassal, Jun 2025, Paris Institut catholique de Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'icône au portrait : représenter l'Empereur byzantin à Byzance et en Occident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur le portrait dans les civilisations de l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des ornements à motifs (et compositions) géométriques dans les mss grecs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journée d'études du GIRI ‘Arts et représentations géométriques dans les civilisations de l'Antiquité'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00558262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations sur l'apparition du fer à clous : contribution à l'histoire du cheval dans l'Antiquité tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La veterinaria antica e medievale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Catania, Italie. pp.259-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00462110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hippiatrie à Byzance : du manuscrit à l'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée d'études ‘Les écoles au Moyen Âge'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00558259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations sur l'utilisation des équidés à Byzance : élevage, thérapeutique et instruments hippiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ‘Animals and Environment in Byzantium (7th-12th c.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production hippiatrique et développement de la cavalerie : contribution à l'histoire du cheval dans l'Antiquité tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur la médecine vétérinaire dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Brest, France. pp.87-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00307437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essor de la production littéraire hippiatrique et développement de la cavalerie : contribution à l'histoire du cheval dans l'Antiquité tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">idem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Brest, France. pp.87-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00259606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production nouvelle en médecine vétérinaire sous les Paléologues et l'œuvre cynégétique de Dèmètrios Pépagôménos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La médecine vétérinaire sous les Paléologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Paris, France. pp.225-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00586814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustrer le texte – décrire l'image : problèmes de méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde « Indexation des images médiévales » (Paris, INHA, 4-5 mai 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00124497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations sur l'apparition du fer à clous : contribution à l'histoire du cheval dans l'Antiquité tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La veterinaria antica e medievale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Catania, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00124496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots et leur illustration : quelques considérations sur les fonctions de l'illustration scientifique à Byzance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe congrès international des études byzantines – table ronde Words on the page, resp. John Lowden (Londres, 21-26 août, 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Londres, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00124499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études byzantines et internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe congrès international des études byzantines – table ronde Teaching Byzantium with Computer and Internet, resp. Taxiarchis Kolias (Londres, 21-26 août, 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Londres, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00124498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'hipposandale au fer à cheval : À propos de la date d'une invention technique majeure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">travaux des Médiévistes de l'université Marc-Bloch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00124503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de l'art: l'image cultuelle à Byzance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">travaux du Groupe Interdisciplinaire de Recherches Iconographiques de l'UMR 7044</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00124501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transfert des cycles iconographiques sur les miniatures des manuscrits byzantins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">travaux du Groupe Interdisciplinaire de Recherches Iconographiques de l'UMR 7044</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00124500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du cheval dans le développement économique de l'Empire byzantin : l'apport des sources textuelles, archéologiques et iconographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ‘La médecine vétérinaire antique : sources écrites, archéologiques, iconographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00124495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations sur l'apparition de l'étrier : contribution à l'histoire du cheval dans l'Antiquité tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Equidés dans le monde méditerranéen antique - Actes du colloque organisé par l'Ecole française d'Athènes, le Centre Camille Jullian et l'UMR 5140 du CNRS.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Lattes, France. pp.275-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00111162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvegarde et diffusion du patrimoine scientifique et culturel à Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Klein de Sagazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Schweitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Traunecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'édition à l'ère des médias interactifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Strasbourg, France. pp.5-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude de l'hippiatrie grecque et de sa transmission à l'Occident (XIIIe-XVe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contribution à l'examen de la transmission du savoir agricole : l'hippiatrie grecque à travers les textes et les images du Moyen Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1995, Aix-en-Provence, France. pp.143-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00582616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux textes grecs hippiatriques pseudo-hippocratiques : remarques et considérations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspetti della terapia nel corpus hippocraticum, Atti del IXe Colloque International Hippocratique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Firenze, Italie. pp.479-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Physiologus grec/2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SISMEL – Edizioni del Calluzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Micrologus Library 107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Companion to Byzantine Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Lazaris. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRILL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, W. Brandes, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004414617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;Physiologus&amp;quot; grec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SISMEL-Edizioni del Galluzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Micrologus Library, 978-88-8450-738-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le détail dans les cultures visuelles (Antiquité -XXIe siècle). Actes du Colloque international (Strasbourg, 16-17 mars 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Lazaris. Université de Strasbourg, pp.452, 2013, E. Lévy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00776812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le détail dans les cultures visuelles (Antiquité - XXIe siècle). Actes du Colloque international (Strasbourg, 16-17 mars 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UDS, pp.XXX, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00781032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cheval dans les sociétés antiques et médiévales: actes des journées d'étude internationales organisées par l'UMR 7044 (Étude des civilisations de l'Antiquité) Strasbourg, 6-7 novembre 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols, 2012, 978-2-503-54440-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cheval dans les sociétés antiques et médiévales. Actes des Journées internationales d'étude (Strasbourg, 6-7 novembre 2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Turnhout: Brepols, pp.XXX, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00781029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et science vétérinaire à Byzance : Formes et fonctions de l'image hippiatrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols, VI + 288 p., 26 pls. coul., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00558263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et science vétérinaire à Byzance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols, VI + 288 p., 26 pls. coul., 2010, Bibliologia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00582617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et science vétérinaire à Byzance : Formes et fonctions de l'image hippiatrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Turnhout : Brepols, VI + 288 p., 26 pls. coul, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raum_Dynamik. Beiträge zu einer Praxis des Raums / Dynamique de l'espace. Contributions aux pratiques de l'espace [Kultur - und Medientheorie]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">XXX, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00554794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christianizing animals: Physiologus and Hexaemeral Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Marciniak; T. Schmidt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Handbook of Human-Animal Relations in the Byzantine World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.58-82, 2024, Routledge history handbooks, 9781003055877</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles et natures de l’image scientifique à Byzance : étude préliminaire à travers trois érudits éponymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art et science à l'époque romane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 54, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions mergoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-61, 2023, Les Cahiers de Saint-Michel de Cuxa, 978-2-9568487-4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veterinaria (Medicina)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Radici Colace. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dizionario delle Scienze e delle Tecniche di Grecia e Roma, vol. 3. I classici e la nascita della scienza europea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabrizio Serra, pp.315-325, 2023, Biblioteca di « technai » 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Thoughts on the Development of Medieval Hippiatric Science in the Mediterranean Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Grimm-Stadelmann; A. Riehle; R. Tocci; M. Marko Vučetić. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anekdota Byzantina. Studien zur byzantinischen Geschichte und Kultur. Festschrift für Albrecht Berger anlässlich seines 65. Geburtstags</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.391-412, 2023, Byzantinisches Archiv, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783111070315-025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christianizing animals: Physiologus and Hexaemeral Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Animals in Byzantium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sofija, Naučen Centăr za Slavjano-Vizantijski Proučvanija Ivan Dujčev, D. gr. 297 (olim Kosinitza 244) et ses figures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Τόμος προς τιμήν του Καθηγητή Ταξιάρχη Κόλια</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le refus du visage animal, de l'Antiquité au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Spruyt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dans Eric Baratay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’animal désanthropisé. Interroger et redéfinir les concepts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-51, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunting in Byzantium: a case-study in falconry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ch. Brunet; B. Van den Abeele. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Falconry in the Mediterranean Context during the Pre-Modern Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, (Bibliotheca Cynegetica 9), pp. 261-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner à voir les savoirs scientifiques dans les mondes byzantin et latin (IVe-XIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La conoscenza scientifica nell’alto medioevo. Atti delle LXVII Settimana di studio (Spoleto, 25 aprile - 1 maggio 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 1087-1128, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03096110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veterinary medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Lazaris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Companion to Byzantine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 404-428, 2020, Brill's Companions to the Byzantine World, 978-90-04-41460-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03096117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'illustration des disciplines médicales dans l'Antiquité : hypothèses, enjeux, nouvelles interprétations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Massimo Bernabo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LA COLLEZIONE DI TESTI CHIRURGICI DI NICETA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDIZIONI DI STORIA E LETTERATURA, pp.99-109, 2010, Folia Picta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00576858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche d'un univers de connaissance idéal : étude préliminaire de l'évolution des espaces de travail et des agencements du discours scientifique écrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Durr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raum - Dynamik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Transcritp, pp.175-189, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00576863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Il ne leur manque que la parole’ : Sons, cris et voix des animaux dans les cultures antiques et médiévales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Draelants</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne McCABE, A Byzantine Encyclopaedia of Horse Medicine: The Sources, Compilation, and Transmission of the Hippiatrica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.273-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cacouros, L'enseignement des disciplines littéraires (Trivium), mathématiques (Quadrivium) et de la philosophie à Byzance : conception et organisation, pratiques de l'oral et techniques de l'écrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cacouros, L'enseignement des disciplines littéraires (Trivium), mathématiques (Quadrivium) et de la philosophie à Byzance : conception et organisation, pratiques de l'oral et techniques de l'écrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.135-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00558264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Andorlini, Testi Medici su papiro. Atti del Seminario di studio (Firenze, 3-4 giugno 2002).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Bernabò, Le miniature per i manoscritti greci del libro di Giobbe. Patmo, Monastero di San Giovanni Evangelista, cod. 171, Roma, Biblioteca Apostolica Vaticana, cod. Vat. gr. 749, Sinai, Monastero di Santa Caterina, cod. 3, Venezia, Biblioteca Nazionale Marciana, cod. gr. 538</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fear and its Representations in the Middle Ages and Renaissance. Anne Scott & Cynthia Kosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fear and its Representations in the Middle Ages and Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00124493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfance du Christ d'après les collections byzantines de l'Université Marc-Bloch (Strasbourg 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00124488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Docente natura. Mélanges de médecine ancienne et médiévale offerts à Guy Sabbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Docente natura. Mélanges de médecine ancienne et médiévale offerts à Guy Sabbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00124492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIKON : A Modular Computer Vision Platform for Historical Corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somkeo Norindr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Kervegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Aouinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Delanaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIKON: A Collaborative Research Environment for the Visual Study of Historical Corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somkeo Norindr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId148"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stavros Lazaris </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stavros-lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4395-511X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">070428751</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après des études classiques à Athènes, j’ai intègré l’EPHE et l’EHESS où j’ai étudié l’histoire et la philologie byzantines.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Durant ma thèse de doctorat, j’ai orienté mes recherches sur les rapports qu’entretiennent texte et image dans les manuscrits byzantins médiévaux consacrés à la médecine vétérinaire. J’ai réalisé un post-doctorat sur cette thématique en Suisse avant d’intégrer le CNRS à Strasbourg (UMR 7044) en 1999. En 2015, j’ai rejoint le </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laboratoire « Orient et Méditerranée » (UMR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> 8167) et poursuis entre autres mon travail sur la place et les fonctions de l’illustration médiévale dans la transmission du savoir scientifique.Depuis 2017, j'enseigné à l’Institut Catholique de Paris (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.icp.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), l'histoire byzantine.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches et mon enseignement concernent l’histoire de la civilisation byzantine, notamment à travers l’étude de documents originaux relatifs à l’histoire des sciences et des techniques et de l’histoire des textes et des images. Depuis ma thèse de doctorat (publiée chez Brepols dans la collection « Bibliologia » en 2010), je travaille sur l’illustration et sa place dans la transmission du savoir scientifique à Byzance. Les équidés et leur rôle dans l’armée et l’économie dans l’Antiquité tardive et à Byzance constituent un autre thème majeur de mes recherches. J’ai également consacré une partie de mes travaux scientifiques aux cultures visuelles. Depuis mon habilitation des recherches (le premier volume a été publié chez SISMEL dans la collection « Micrologus’ Library » en 2016 et le second en 2021), je m’intéresse à la christianisation de la littérature scientifique païenne et le développement de la zoologie à Byzance.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=P1aTqB7b9HY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Elusive Original: Differentiation and Identity in Byzantine scientific illustrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives internationales d'histoire des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 195, pp.1-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des êtres hybrides et monstrueux comme stimulus cognitif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayu Ikeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Livre Médiéval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 69, pp.141-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary considerations on the columns and framings of the Nicetas codex (Laur. Plut. 74.7)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Bovine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Medio Aevo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (2), pp.291-306. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5209/dmae.96440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations sur la période d’activité d’Apsyrtos, hippiatre grec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives internationales d'histoire des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73, pp.6-37. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/j.arihs.5.134829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thoughts on the conception of Nature in Byzantium (11th-12th Centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Medio Aevo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (2), pp.353 - 364. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5209/dmae.95734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations sur la période d’activité d’Apsyrtos, hippiatre grec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives internationales d'histoire des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner à voir les savoirs scientifiques à Byzance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de Saint-Michel de Cuxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dialogue Between Text and Images in the Physiologus from Sofia (Dujčev gr. 297): the Case of the Echidna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RursuSpicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rursuspicae.734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Draelants</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RursuSpicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Le Physiologus. Manuscrits anciens et tradition médiévale, 2, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rursuspicae.1047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03092060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le statut et l’utilisation de l’or à Byzance : le cas des manuscrits chrysographiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ktèma : Civilisations de l'Orient, de la Grèce et de Rome antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Luxe et richesse dans l'Antiquité et à Byzance, 43, pp.93-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01960215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dell'ugna un leone : le détail comme paradigme épistémologique en sciences de l'Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ktèma : Civilisations de l'Orient, de la Grèce et de Rome antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.255-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00781011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de mise au point sur la place du cheval dans l'Antiquité tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cheval dans les sociétés antiques et médiévales. Actes des Journées internationales d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.15-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chevaux, des textes et des images dans l'Antiquité tardive et à Byzance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges Cécile Morrisson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.485-502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle et place du cheval dans l'Antiquité tardive : Questions d'ordre économique et militaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal and Environment in Byzantium (7th-12th c.),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, International Symposium 21, pp.245-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'illustration des disciplines médicales dans l'Antiquité : hypothèses, enjeux, nouvelles interprétations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Collezione Chirurgica di Niceta (Firenze, Biblioteca Medicea Laurenziana, Plut. 74.7). Tradizione Medica Antica a Bisanzio [Folia Picta. Manoscritti miniati medievali, 2]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.99-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'illustration des disciplines médicales dans l'Antiquité : hypothèses, enjeux, nouvelles interprétations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Collezione di testi chirurgici di Niceta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Folia Picta. Manoscritti miniati medievali 2, pp.99-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctions des ornements à motifs géométriques dans la mise en page du texte des manuscrits grecs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ktèma : Civilisations de l'Orient, de la Grèce et de Rome antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35, pp.285-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00576869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations sur l'apparition du fer à clous : contribution à l'histoire du cheval dans l'Antiquité tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La veterinaria antica e medievale. Testi greci, latini, arabi e romanzi (Atti del II Convegno internazionale, Catania 3-5 ottobre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Biblioteca di Sileno 2, pp.259-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portrait d'auteur dans les manuscrits hippiatriques byzantins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ktèma : Civilisations de l'Orient, de la Grèce et de Rome antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34, 307-318 (et 4 pls)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations sur l'apparition du fer à clous : contribution à l'histoire du cheval dans l'Antiquité tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La veterinaria antica e medievale. Testi greci, latini, arabi e romanzi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.259-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portrait d'auteur dans les manuscrits hippiatriques byzantins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ktèma : Civilisations de l'Orient, de la Grèce et de Rome antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34, pp.307-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00462088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portrait d'auteur dans les manuscrits hippiatriques byzantins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ktèma : Civilisations de l'Orient, de la Grèce et de Rome antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34, 307-318 (et 4 pls)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études byzantines et le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ktèma : Civilisations de l'Orient, de la Grèce et de Rome antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32, pp.169-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00259597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empereur Jean VIII Paléologue vu par Pisanello lors du concile de Ferrare-Florence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Byzantinische Forschungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, XXIX, pp.293-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de l'art : l'image cultuelle à Byzance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ktèma : Civilisations de l'Orient, de la Grèce et de Rome antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32, pp.169-180 et 7 figs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empereur Jean VIII Paléologue vu par Pisanello lors du concile de Ferrare - Florence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Byzantinische Forschungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29, pp.293-324 et 11 figs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : &amp;quot;Bernabo, Massimo, Le miniature per i manoscritti greci del libro di Giobbe. Patmo, Monastero di San Giovanni Evangelista, cod. 171, Roma, Biblioteca Apostolica Vaticana, cod. Vat. gr. 749, Sinai, Monastero di Santa Caterina, cod. 3, Venezia, Biblioteca Nazionale Marciana, cod. gr. 538. Firenze, SISMEL - 2004, XXXIII-186 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scriptorium, Bulletin codicologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 60 (1), pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00212037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production nouvelle en médecine vétérinaire sous les Paléologues et l'oeuvre cynégétique de Dèmètrios Pépagôménos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie et sciences à Byzance de 1204 à 1453 : les textes, les doctrines et leur transmission. Actes de la table ronde organisée au XXe Congrès International d'Etudes Byzantines. (Analecta Orientalia Lovaniensia) - Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 146, pp.225-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00006761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : &amp;quot;Konstantinos Oikonomakos, Nikandrou Alexipharmaka Hellènikè Bibliothèkè, 1, Athènes : Kentro ekdoseos ergôn suggrapheôn tès Akadèmias Athènôn, 2002.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scriptorium, Bulletin codicologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 59 (1), pp.93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00212036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques considérations sur l'illustration du Physiologus grec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bestiaires médiévaux : nouvelles perspectives sur les manuscrits et les traditions textuelles. Actes du XVe colloque international de la Sté Internationale Renardienne, Louvain la neuve, 18-22 août 2003.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.141-167 et fig. 34-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00006762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : &amp;quot;Konstantinos Oikonomakos, Prolegomena stèn kritikè ekdosè tôn Alexipharmakôn tou Nikandrou, Ponèmata, 4, Athènes : Kentro ekdoseos ergôn ellènôn suggrapheôn tès Akadèmias Athènôn, 2002.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scriptorium, Bulletin codicologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 59 (1), pp.91-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00212034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos du Nicandre de Paris (suppl. gr. 247) : son illustration et son modèle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scriptorium : revue internationale des études relatives aux manuscrits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, LIX (2005, 2), pp.221-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00111070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre et ses révolutions : les enjeux du livre électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bateau Fantôme (Paris IV-Sorbonne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5 (2004), pp.132-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00124490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche d'un univers de connaissance idéal : étude préliminaire de l'évolution des espaces de travail et des agencements du discours scientifique écrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raum – Dynamik. Beiträge zu einer Praxis des Raums</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.175-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00124489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : &amp;quot;Dzurova, Axinia, Byzantinische Miniaturen. Schätze der Buchmalerei vom 4. bis zum 19. Jahrhundert. Mit einem Vorwort zur deutschen Übersetzung von Peter Schreiner. Regensburg, Schnell & Steiner, 2001.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scriptorium. Bulletin codicologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 57, pp.47-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00212032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : &amp;quot;Jeffrey Michael Featherstone (Introduction, Text and Translation), Theodore Metochites's poems 'to Himself' [Byzantina vindobonensia, XXIII], Wien : Verlag der Österreichischen Akademie der Wissenschaften, 2000.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scriptorium : revue internationale des études relatives aux manuscrits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 56, pp.328-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00211898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : &amp;quot;Antonopoulou, Theodora, The Homilies of the emperor Leo VI. Leiden - New York - Köln : E.J. Brill, 1997 (The Medieval Mediterranean, 14)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scriptorium. Bulletin codicologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 54, pp.6, n° 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00211896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'illustration des traités hippiatriques byzantins, le DE CURANDIS EQUORUM MORBIS d'Hiéroclès et L'EPITOME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicina nei secoli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11/3, pp.521-546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00111064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapport entre l'illustration et le texte de l'Epitomè, manuel byzantin d'Hippiatrie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives internationales d'histoire des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire les images médiévales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53, pp.149-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'illustration scientifique à Byzance : le Parisinus græcus 2244, ff. 1-74</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études balkaniques. Cahiers Pierre Belon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 2, pp.163-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire sommaire des manuscrits grecs scientifiques illustrés de la Bibliothèque Nationale de Paris. Manuscrits zoologiques, botaniques, remèdes, recettes d'antidotes, alchimiques, astrologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buzantiaka. Epistêmonikon Organon Hellênikês Hist. Etaireias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 13, pp.193-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00003847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au colloque international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vassal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives sur la représentation du monde naturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stavros Lazaris et Véronique Vassal, Jun 2025, Paris Institut catholique de Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'icône au portrait : représenter l'Empereur byzantin à Byzance et en Occident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur le portrait dans les civilisations de l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des ornements à motifs (et compositions) géométriques dans les mss grecs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journée d'études du GIRI ‘Arts et représentations géométriques dans les civilisations de l'Antiquité'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00558262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations sur l'apparition du fer à clous : contribution à l'histoire du cheval dans l'Antiquité tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La veterinaria antica e medievale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Catania, Italie. pp.259-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00462110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hippiatrie à Byzance : du manuscrit à l'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée d'études ‘Les écoles au Moyen Âge'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00558259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations sur l'utilisation des équidés à Byzance : élevage, thérapeutique et instruments hippiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ‘Animals and Environment in Byzantium (7th-12th c.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production hippiatrique et développement de la cavalerie : contribution à l'histoire du cheval dans l'Antiquité tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur la médecine vétérinaire dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Brest, France. pp.87-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00307437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essor de la production littéraire hippiatrique et développement de la cavalerie : contribution à l'histoire du cheval dans l'Antiquité tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">idem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Brest, France. pp.87-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00259606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production nouvelle en médecine vétérinaire sous les Paléologues et l'œuvre cynégétique de Dèmètrios Pépagôménos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La médecine vétérinaire sous les Paléologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Paris, France. pp.225-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00586814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustrer le texte – décrire l'image : problèmes de méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde « Indexation des images médiévales » (Paris, INHA, 4-5 mai 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00124497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations sur l'apparition du fer à clous : contribution à l'histoire du cheval dans l'Antiquité tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La veterinaria antica e medievale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Catania, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00124496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots et leur illustration : quelques considérations sur les fonctions de l'illustration scientifique à Byzance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe congrès international des études byzantines – table ronde Words on the page, resp. John Lowden (Londres, 21-26 août, 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Londres, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00124499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études byzantines et internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe congrès international des études byzantines – table ronde Teaching Byzantium with Computer and Internet, resp. Taxiarchis Kolias (Londres, 21-26 août, 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Londres, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00124498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'hipposandale au fer à cheval : À propos de la date d'une invention technique majeure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">travaux des Médiévistes de l'université Marc-Bloch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00124503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de l'art: l'image cultuelle à Byzance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">travaux du Groupe Interdisciplinaire de Recherches Iconographiques de l'UMR 7044</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00124501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transfert des cycles iconographiques sur les miniatures des manuscrits byzantins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">travaux du Groupe Interdisciplinaire de Recherches Iconographiques de l'UMR 7044</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00124500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du cheval dans le développement économique de l'Empire byzantin : l'apport des sources textuelles, archéologiques et iconographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ‘La médecine vétérinaire antique : sources écrites, archéologiques, iconographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00124495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations sur l'apparition de l'étrier : contribution à l'histoire du cheval dans l'Antiquité tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Equidés dans le monde méditerranéen antique - Actes du colloque organisé par l'Ecole française d'Athènes, le Centre Camille Jullian et l'UMR 5140 du CNRS.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Lattes, France. pp.275-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00111162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvegarde et diffusion du patrimoine scientifique et culturel à Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Klein de Sagazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Schweitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Traunecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'édition à l'ère des médias interactifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Strasbourg, France. pp.5-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude de l'hippiatrie grecque et de sa transmission à l'Occident (XIIIe-XVe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contribution à l'examen de la transmission du savoir agricole : l'hippiatrie grecque à travers les textes et les images du Moyen Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1995, Aix-en-Provence, France. pp.143-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00582616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux textes grecs hippiatriques pseudo-hippocratiques : remarques et considérations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspetti della terapia nel corpus hippocraticum, Atti del IXe Colloque International Hippocratique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Firenze, Italie. pp.479-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Physiologus grec/2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SISMEL – Edizioni del Calluzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Micrologus Library 107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Companion to Byzantine Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Lazaris. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRILL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, W. Brandes, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004414617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;Physiologus&amp;quot; grec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SISMEL-Edizioni del Galluzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Micrologus Library, 978-88-8450-738-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le détail dans les cultures visuelles (Antiquité -XXIe siècle). Actes du Colloque international (Strasbourg, 16-17 mars 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Lazaris. Université de Strasbourg, pp.452, 2013, E. Lévy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00776812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le détail dans les cultures visuelles (Antiquité - XXIe siècle). Actes du Colloque international (Strasbourg, 16-17 mars 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UDS, pp.XXX, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00781032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cheval dans les sociétés antiques et médiévales: actes des journées d'étude internationales organisées par l'UMR 7044 (Étude des civilisations de l'Antiquité) Strasbourg, 6-7 novembre 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols, 2012, 978-2-503-54440-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cheval dans les sociétés antiques et médiévales. Actes des Journées internationales d'étude (Strasbourg, 6-7 novembre 2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Turnhout: Brepols, pp.XXX, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00781029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et science vétérinaire à Byzance : Formes et fonctions de l'image hippiatrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols, VI + 288 p., 26 pls. coul., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00558263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et science vétérinaire à Byzance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols, VI + 288 p., 26 pls. coul., 2010, Bibliologia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00582617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et science vétérinaire à Byzance : Formes et fonctions de l'image hippiatrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Turnhout : Brepols, VI + 288 p., 26 pls. coul, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raum_Dynamik. Beiträge zu einer Praxis des Raums / Dynamique de l'espace. Contributions aux pratiques de l'espace [Kultur - und Medientheorie]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">XXX, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00554794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christianizing animals: Physiologus and Hexaemeral Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Marciniak; T. Schmidt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Handbook of Human-Animal Relations in the Byzantine World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.58-82, 2024, Routledge history handbooks, 9781003055877</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles et natures de l’image scientifique à Byzance : étude préliminaire à travers trois érudits éponymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art et science à l'époque romane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 54, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions mergoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-61, 2023, Les Cahiers de Saint-Michel de Cuxa, 978-2-9568487-4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veterinaria (Medicina)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Radici Colace. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dizionario delle Scienze e delle Tecniche di Grecia e Roma, vol. 3. I classici e la nascita della scienza europea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabrizio Serra, pp.315-325, 2023, Biblioteca di « technai » 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Thoughts on the Development of Medieval Hippiatric Science in the Mediterranean Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Grimm-Stadelmann; A. Riehle; R. Tocci; M. Marko Vučetić. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anekdota Byzantina. Studien zur byzantinischen Geschichte und Kultur. Festschrift für Albrecht Berger anlässlich seines 65. Geburtstags</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.391-412, 2023, Byzantinisches Archiv, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783111070315-025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sofija, Naučen Centăr za Slavjano-Vizantijski Proučvanija Ivan Dujčev, D. gr. 297 (olim Kosinitza 244) et ses figures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Τόμος προς τιμήν του Καθηγητή Ταξιάρχη Κόλια</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le refus du visage animal, de l'Antiquité au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Spruyt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dans Eric Baratay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’animal désanthropisé. Interroger et redéfinir les concepts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-51, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunting in Byzantium: a case-study in falconry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ch. Brunet; B. Van den Abeele. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Falconry in the Mediterranean Context during the Pre-Modern Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, (Bibliotheca Cynegetica 9), pp. 261-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner à voir les savoirs scientifiques dans les mondes byzantin et latin (IVe-XIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La conoscenza scientifica nell’alto medioevo. Atti delle LXVII Settimana di studio (Spoleto, 25 aprile - 1 maggio 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 1087-1128, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03096110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veterinary medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Lazaris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Companion to Byzantine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 404-428, 2020, Brill's Companions to the Byzantine World, 978-90-04-41460-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03096117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'illustration des disciplines médicales dans l'Antiquité : hypothèses, enjeux, nouvelles interprétations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Massimo Bernabo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LA COLLEZIONE DI TESTI CHIRURGICI DI NICETA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDIZIONI DI STORIA E LETTERATURA, pp.99-109, 2010, Folia Picta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00576858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche d'un univers de connaissance idéal : étude préliminaire de l'évolution des espaces de travail et des agencements du discours scientifique écrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Durr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raum - Dynamik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Transcritp, pp.175-189, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00576863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Il ne leur manque que la parole’ : Sons, cris et voix des animaux dans les cultures antiques et médiévales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Draelants</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne McCABE, A Byzantine Encyclopaedia of Horse Medicine: The Sources, Compilation, and Transmission of the Hippiatrica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.273-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cacouros, L'enseignement des disciplines littéraires (Trivium), mathématiques (Quadrivium) et de la philosophie à Byzance : conception et organisation, pratiques de l'oral et techniques de l'écrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cacouros, L'enseignement des disciplines littéraires (Trivium), mathématiques (Quadrivium) et de la philosophie à Byzance : conception et organisation, pratiques de l'oral et techniques de l'écrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.135-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00558264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Andorlini, Testi Medici su papiro. Atti del Seminario di studio (Firenze, 3-4 giugno 2002).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Bernabò, Le miniature per i manoscritti greci del libro di Giobbe. Patmo, Monastero di San Giovanni Evangelista, cod. 171, Roma, Biblioteca Apostolica Vaticana, cod. Vat. gr. 749, Sinai, Monastero di Santa Caterina, cod. 3, Venezia, Biblioteca Nazionale Marciana, cod. gr. 538</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fear and its Representations in the Middle Ages and Renaissance. Anne Scott & Cynthia Kosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fear and its Representations in the Middle Ages and Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00124493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfance du Christ d'après les collections byzantines de l'Université Marc-Bloch (Strasbourg 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00124488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Docente natura. Mélanges de médecine ancienne et médiévale offerts à Guy Sabbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Docente natura. Mélanges de médecine ancienne et médiévale offerts à Guy Sabbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00124492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIKON : A Modular Computer Vision Platform for Historical Corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somkeo Norindr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Kervegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Aouinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Delanaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIKON: A Collaborative Research Environment for the Visual Study of Historical Corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somkeo Norindr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId147"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3ED24391"/>
+    <w:nsid w:val="47DC02A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stavros-lazaris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4395-511X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070428751" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orient-mediterranee.com/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icp.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=P1aTqB7b9HY" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463536v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Lazaris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05419562v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayu Ikeda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tijus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727130v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Bovine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/dmae.96440" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04515269v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.arihs.5.134829" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727124v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/dmae.95734" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03906436v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03906459v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564121v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.734" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092060v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Zucker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Draelants" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.1047" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960215v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781011v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780944v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780949v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780948v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780955v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557850v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576869v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557847v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780962v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557846v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462088v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780959v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557853v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259597v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366073v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780965v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780967v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00212037v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006762v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006761v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00212036v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00212034v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00111070v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124490v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124489v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00212032v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211898v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211896v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00111064v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004924v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005335v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005340v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003847v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115364v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vassal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557861v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558262v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462110v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558259v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557863v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00307437v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259606v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586814v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124497v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124496v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124499v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124498v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124503v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124501v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124500v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124495v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00111162v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261890v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Klein de Sagazan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Schweitzer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Traunecker" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582616v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004816v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490498v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sismel.it/pubblicazioni/1853-le-physiologus-grec-volume-2-donner--voir-la-nature" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551916v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/55705?lang=en" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004414617" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621394v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sismel.it/pubblicazioni/1525-le-physiologus-grec-voiume-i-la-rcriture-de-lhistoire-naturelle-antique" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776812v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781032v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276292v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781029v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558263v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582617v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780942v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554794v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850888v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-Human-Animal-Relations-in-the-Byzantine-World/Marciniak-Schmidt/p/book/9780367519643?srsltid=AfmBOop76hnEH0hQPRWBMyk2jlVGkf58WZzeNAQLb0I8hCFxQYO3fvcz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349106v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/28-les-cahiers-de-saint-michel-de-cuxa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092512v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03906430v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783111070315/html#MLA" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111070315-025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03906394v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03906400v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490578v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trinquier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Spruyt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490592v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096110v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096117v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576858v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576863v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Durr" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511513v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780972v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780973v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558264v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780975v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780978v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780980v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124493v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124488v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780982v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124492v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248250v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Albouy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somkeo Norindr" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kervegan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Aouinti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Delanaux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249619v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guilbaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Husson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stavros-lazaris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4395-511X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070428751" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orient-mediterranee.com/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icp.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=P1aTqB7b9HY" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463536v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Lazaris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05419562v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayu Ikeda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tijus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727130v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Bovine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/dmae.96440" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04515269v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.arihs.5.134829" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727124v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/dmae.95734" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03906436v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03906459v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564121v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.734" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092060v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Zucker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Draelants" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.1047" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960215v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781011v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780944v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780949v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780948v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557850v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780955v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576869v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780962v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557847v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557846v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462088v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780959v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557853v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259597v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366073v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780965v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780967v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00212037v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006761v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00212036v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006762v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00212034v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00111070v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124490v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124489v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00212032v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211898v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211896v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00111064v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004924v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005335v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005340v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003847v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115364v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vassal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557861v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558262v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462110v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558259v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557863v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00307437v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259606v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586814v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124497v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124496v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124499v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124498v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124503v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124501v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124500v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124495v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00111162v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261890v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Klein de Sagazan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Schweitzer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Traunecker" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582616v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004816v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490498v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sismel.it/pubblicazioni/1853-le-physiologus-grec-volume-2-donner--voir-la-nature" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551916v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/55705?lang=en" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004414617" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621394v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sismel.it/pubblicazioni/1525-le-physiologus-grec-voiume-i-la-rcriture-de-lhistoire-naturelle-antique" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776812v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781032v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276292v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781029v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558263v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582617v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780942v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554794v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850888v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-Human-Animal-Relations-in-the-Byzantine-World/Marciniak-Schmidt/p/book/9780367519643?srsltid=AfmBOop76hnEH0hQPRWBMyk2jlVGkf58WZzeNAQLb0I8hCFxQYO3fvcz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349106v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/28-les-cahiers-de-saint-michel-de-cuxa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092512v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03906430v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783111070315/html#MLA" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111070315-025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03906400v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490578v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trinquier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Spruyt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490592v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096110v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096117v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576858v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576863v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Durr" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511513v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780972v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780973v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558264v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780975v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780978v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780980v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124493v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124488v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780982v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124492v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248250v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Albouy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somkeo Norindr" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kervegan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Aouinti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Delanaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249619v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guilbaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Husson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>