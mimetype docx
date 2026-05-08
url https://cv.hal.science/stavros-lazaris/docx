--- v1 (2026-04-17)
+++ v2 (2026-05-08)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stavros Lazaris </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stavros-lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4395-511X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">070428751</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après des études classiques à Athènes, j’ai intègré l’EPHE et l’EHESS où j’ai étudié l’histoire et la philologie byzantines.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Durant ma thèse de doctorat, j’ai orienté mes recherches sur les rapports qu’entretiennent texte et image dans les manuscrits byzantins médiévaux consacrés à la médecine vétérinaire. J’ai réalisé un post-doctorat sur cette thématique en Suisse avant d’intégrer le CNRS à Strasbourg (UMR 7044) en 1999. En 2015, j’ai rejoint le </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laboratoire « Orient et Méditerranée » (UMR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> 8167) et poursuis entre autres mon travail sur la place et les fonctions de l’illustration médiévale dans la transmission du savoir scientifique.Depuis 2017, j'enseigné à l’Institut Catholique de Paris (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.icp.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), l'histoire byzantine.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches et mon enseignement concernent l’histoire de la civilisation byzantine, notamment à travers l’étude de documents originaux relatifs à l’histoire des sciences et des techniques et de l’histoire des textes et des images. Depuis ma thèse de doctorat (publiée chez Brepols dans la collection « Bibliologia » en 2010), je travaille sur l’illustration et sa place dans la transmission du savoir scientifique à Byzance. Les équidés et leur rôle dans l’armée et l’économie dans l’Antiquité tardive et à Byzance constituent un autre thème majeur de mes recherches. J’ai également consacré une partie de mes travaux scientifiques aux cultures visuelles. Depuis mon habilitation des recherches (le premier volume a été publié chez SISMEL dans la collection « Micrologus’ Library » en 2016 et le second en 2021), je m’intéresse à la christianisation de la littérature scientifique païenne et le développement de la zoologie à Byzance.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=P1aTqB7b9HY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Elusive Original: Differentiation and Identity in Byzantine scientific illustrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives internationales d'histoire des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 195, pp.1-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des êtres hybrides et monstrueux comme stimulus cognitif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayu Ikeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Livre Médiéval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 69, pp.141-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary considerations on the columns and framings of the Nicetas codex (Laur. Plut. 74.7)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Bovine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Medio Aevo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (2), pp.291-306. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5209/dmae.96440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations sur la période d’activité d’Apsyrtos, hippiatre grec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives internationales d'histoire des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73, pp.6-37. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/j.arihs.5.134829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thoughts on the conception of Nature in Byzantium (11th-12th Centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Medio Aevo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (2), pp.353 - 364. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5209/dmae.95734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations sur la période d’activité d’Apsyrtos, hippiatre grec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives internationales d'histoire des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner à voir les savoirs scientifiques à Byzance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de Saint-Michel de Cuxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dialogue Between Text and Images in the Physiologus from Sofia (Dujčev gr. 297): the Case of the Echidna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RursuSpicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rursuspicae.734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Draelants</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RursuSpicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Le Physiologus. Manuscrits anciens et tradition médiévale, 2, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rursuspicae.1047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03092060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le statut et l’utilisation de l’or à Byzance : le cas des manuscrits chrysographiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ktèma : Civilisations de l'Orient, de la Grèce et de Rome antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Luxe et richesse dans l'Antiquité et à Byzance, 43, pp.93-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01960215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dell'ugna un leone : le détail comme paradigme épistémologique en sciences de l'Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ktèma : Civilisations de l'Orient, de la Grèce et de Rome antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.255-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00781011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de mise au point sur la place du cheval dans l'Antiquité tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cheval dans les sociétés antiques et médiévales. Actes des Journées internationales d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.15-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chevaux, des textes et des images dans l'Antiquité tardive et à Byzance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges Cécile Morrisson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.485-502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle et place du cheval dans l'Antiquité tardive : Questions d'ordre économique et militaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal and Environment in Byzantium (7th-12th c.),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, International Symposium 21, pp.245-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'illustration des disciplines médicales dans l'Antiquité : hypothèses, enjeux, nouvelles interprétations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Collezione Chirurgica di Niceta (Firenze, Biblioteca Medicea Laurenziana, Plut. 74.7). Tradizione Medica Antica a Bisanzio [Folia Picta. Manoscritti miniati medievali, 2]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.99-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'illustration des disciplines médicales dans l'Antiquité : hypothèses, enjeux, nouvelles interprétations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Collezione di testi chirurgici di Niceta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Folia Picta. Manoscritti miniati medievali 2, pp.99-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctions des ornements à motifs géométriques dans la mise en page du texte des manuscrits grecs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ktèma : Civilisations de l'Orient, de la Grèce et de Rome antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35, pp.285-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00576869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations sur l'apparition du fer à clous : contribution à l'histoire du cheval dans l'Antiquité tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La veterinaria antica e medievale. Testi greci, latini, arabi e romanzi (Atti del II Convegno internazionale, Catania 3-5 ottobre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Biblioteca di Sileno 2, pp.259-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portrait d'auteur dans les manuscrits hippiatriques byzantins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ktèma : Civilisations de l'Orient, de la Grèce et de Rome antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34, 307-318 (et 4 pls)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations sur l'apparition du fer à clous : contribution à l'histoire du cheval dans l'Antiquité tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La veterinaria antica e medievale. Testi greci, latini, arabi e romanzi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.259-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portrait d'auteur dans les manuscrits hippiatriques byzantins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ktèma : Civilisations de l'Orient, de la Grèce et de Rome antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34, pp.307-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00462088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portrait d'auteur dans les manuscrits hippiatriques byzantins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ktèma : Civilisations de l'Orient, de la Grèce et de Rome antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34, 307-318 (et 4 pls)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études byzantines et le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ktèma : Civilisations de l'Orient, de la Grèce et de Rome antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32, pp.169-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00259597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empereur Jean VIII Paléologue vu par Pisanello lors du concile de Ferrare-Florence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Byzantinische Forschungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, XXIX, pp.293-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de l'art : l'image cultuelle à Byzance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ktèma : Civilisations de l'Orient, de la Grèce et de Rome antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32, pp.169-180 et 7 figs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empereur Jean VIII Paléologue vu par Pisanello lors du concile de Ferrare - Florence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Byzantinische Forschungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29, pp.293-324 et 11 figs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : &amp;quot;Bernabo, Massimo, Le miniature per i manoscritti greci del libro di Giobbe. Patmo, Monastero di San Giovanni Evangelista, cod. 171, Roma, Biblioteca Apostolica Vaticana, cod. Vat. gr. 749, Sinai, Monastero di Santa Caterina, cod. 3, Venezia, Biblioteca Nazionale Marciana, cod. gr. 538. Firenze, SISMEL - 2004, XXXIII-186 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scriptorium, Bulletin codicologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 60 (1), pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00212037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production nouvelle en médecine vétérinaire sous les Paléologues et l'oeuvre cynégétique de Dèmètrios Pépagôménos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie et sciences à Byzance de 1204 à 1453 : les textes, les doctrines et leur transmission. Actes de la table ronde organisée au XXe Congrès International d'Etudes Byzantines. (Analecta Orientalia Lovaniensia) - Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 146, pp.225-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00006761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : &amp;quot;Konstantinos Oikonomakos, Nikandrou Alexipharmaka Hellènikè Bibliothèkè, 1, Athènes : Kentro ekdoseos ergôn suggrapheôn tès Akadèmias Athènôn, 2002.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scriptorium, Bulletin codicologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 59 (1), pp.93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00212036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques considérations sur l'illustration du Physiologus grec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bestiaires médiévaux : nouvelles perspectives sur les manuscrits et les traditions textuelles. Actes du XVe colloque international de la Sté Internationale Renardienne, Louvain la neuve, 18-22 août 2003.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.141-167 et fig. 34-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00006762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : &amp;quot;Konstantinos Oikonomakos, Prolegomena stèn kritikè ekdosè tôn Alexipharmakôn tou Nikandrou, Ponèmata, 4, Athènes : Kentro ekdoseos ergôn ellènôn suggrapheôn tès Akadèmias Athènôn, 2002.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scriptorium, Bulletin codicologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 59 (1), pp.91-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00212034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos du Nicandre de Paris (suppl. gr. 247) : son illustration et son modèle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scriptorium : revue internationale des études relatives aux manuscrits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, LIX (2005, 2), pp.221-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00111070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre et ses révolutions : les enjeux du livre électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bateau Fantôme (Paris IV-Sorbonne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5 (2004), pp.132-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00124490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche d'un univers de connaissance idéal : étude préliminaire de l'évolution des espaces de travail et des agencements du discours scientifique écrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raum – Dynamik. Beiträge zu einer Praxis des Raums</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.175-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00124489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : &amp;quot;Dzurova, Axinia, Byzantinische Miniaturen. Schätze der Buchmalerei vom 4. bis zum 19. Jahrhundert. Mit einem Vorwort zur deutschen Übersetzung von Peter Schreiner. Regensburg, Schnell & Steiner, 2001.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scriptorium. Bulletin codicologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 57, pp.47-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00212032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : &amp;quot;Jeffrey Michael Featherstone (Introduction, Text and Translation), Theodore Metochites's poems 'to Himself' [Byzantina vindobonensia, XXIII], Wien : Verlag der Österreichischen Akademie der Wissenschaften, 2000.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scriptorium : revue internationale des études relatives aux manuscrits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 56, pp.328-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00211898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : &amp;quot;Antonopoulou, Theodora, The Homilies of the emperor Leo VI. Leiden - New York - Köln : E.J. Brill, 1997 (The Medieval Mediterranean, 14)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scriptorium. Bulletin codicologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 54, pp.6, n° 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00211896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'illustration des traités hippiatriques byzantins, le DE CURANDIS EQUORUM MORBIS d'Hiéroclès et L'EPITOME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicina nei secoli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11/3, pp.521-546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00111064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapport entre l'illustration et le texte de l'Epitomè, manuel byzantin d'Hippiatrie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives internationales d'histoire des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire les images médiévales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53, pp.149-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'illustration scientifique à Byzance : le Parisinus græcus 2244, ff. 1-74</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études balkaniques. Cahiers Pierre Belon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 2, pp.163-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire sommaire des manuscrits grecs scientifiques illustrés de la Bibliothèque Nationale de Paris. Manuscrits zoologiques, botaniques, remèdes, recettes d'antidotes, alchimiques, astrologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buzantiaka. Epistêmonikon Organon Hellênikês Hist. Etaireias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 13, pp.193-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00003847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au colloque international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vassal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives sur la représentation du monde naturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stavros Lazaris et Véronique Vassal, Jun 2025, Paris Institut catholique de Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'icône au portrait : représenter l'Empereur byzantin à Byzance et en Occident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur le portrait dans les civilisations de l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des ornements à motifs (et compositions) géométriques dans les mss grecs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journée d'études du GIRI ‘Arts et représentations géométriques dans les civilisations de l'Antiquité'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00558262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations sur l'apparition du fer à clous : contribution à l'histoire du cheval dans l'Antiquité tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La veterinaria antica e medievale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Catania, Italie. pp.259-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00462110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hippiatrie à Byzance : du manuscrit à l'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée d'études ‘Les écoles au Moyen Âge'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00558259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations sur l'utilisation des équidés à Byzance : élevage, thérapeutique et instruments hippiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ‘Animals and Environment in Byzantium (7th-12th c.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production hippiatrique et développement de la cavalerie : contribution à l'histoire du cheval dans l'Antiquité tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur la médecine vétérinaire dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Brest, France. pp.87-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00307437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essor de la production littéraire hippiatrique et développement de la cavalerie : contribution à l'histoire du cheval dans l'Antiquité tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">idem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Brest, France. pp.87-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00259606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production nouvelle en médecine vétérinaire sous les Paléologues et l'œuvre cynégétique de Dèmètrios Pépagôménos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La médecine vétérinaire sous les Paléologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Paris, France. pp.225-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00586814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustrer le texte – décrire l'image : problèmes de méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde « Indexation des images médiévales » (Paris, INHA, 4-5 mai 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00124497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations sur l'apparition du fer à clous : contribution à l'histoire du cheval dans l'Antiquité tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La veterinaria antica e medievale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Catania, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00124496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots et leur illustration : quelques considérations sur les fonctions de l'illustration scientifique à Byzance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe congrès international des études byzantines – table ronde Words on the page, resp. John Lowden (Londres, 21-26 août, 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Londres, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00124499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études byzantines et internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe congrès international des études byzantines – table ronde Teaching Byzantium with Computer and Internet, resp. Taxiarchis Kolias (Londres, 21-26 août, 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Londres, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00124498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'hipposandale au fer à cheval : À propos de la date d'une invention technique majeure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">travaux des Médiévistes de l'université Marc-Bloch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00124503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de l'art: l'image cultuelle à Byzance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">travaux du Groupe Interdisciplinaire de Recherches Iconographiques de l'UMR 7044</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00124501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transfert des cycles iconographiques sur les miniatures des manuscrits byzantins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">travaux du Groupe Interdisciplinaire de Recherches Iconographiques de l'UMR 7044</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00124500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du cheval dans le développement économique de l'Empire byzantin : l'apport des sources textuelles, archéologiques et iconographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ‘La médecine vétérinaire antique : sources écrites, archéologiques, iconographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00124495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations sur l'apparition de l'étrier : contribution à l'histoire du cheval dans l'Antiquité tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Equidés dans le monde méditerranéen antique - Actes du colloque organisé par l'Ecole française d'Athènes, le Centre Camille Jullian et l'UMR 5140 du CNRS.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Lattes, France. pp.275-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00111162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvegarde et diffusion du patrimoine scientifique et culturel à Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Klein de Sagazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Schweitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Traunecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'édition à l'ère des médias interactifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Strasbourg, France. pp.5-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude de l'hippiatrie grecque et de sa transmission à l'Occident (XIIIe-XVe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contribution à l'examen de la transmission du savoir agricole : l'hippiatrie grecque à travers les textes et les images du Moyen Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1995, Aix-en-Provence, France. pp.143-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00582616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux textes grecs hippiatriques pseudo-hippocratiques : remarques et considérations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspetti della terapia nel corpus hippocraticum, Atti del IXe Colloque International Hippocratique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Firenze, Italie. pp.479-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Physiologus grec/2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SISMEL – Edizioni del Calluzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Micrologus Library 107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Companion to Byzantine Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Lazaris. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRILL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, W. Brandes, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004414617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;Physiologus&amp;quot; grec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SISMEL-Edizioni del Galluzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Micrologus Library, 978-88-8450-738-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le détail dans les cultures visuelles (Antiquité -XXIe siècle). Actes du Colloque international (Strasbourg, 16-17 mars 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Lazaris. Université de Strasbourg, pp.452, 2013, E. Lévy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00776812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le détail dans les cultures visuelles (Antiquité - XXIe siècle). Actes du Colloque international (Strasbourg, 16-17 mars 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UDS, pp.XXX, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00781032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cheval dans les sociétés antiques et médiévales: actes des journées d'étude internationales organisées par l'UMR 7044 (Étude des civilisations de l'Antiquité) Strasbourg, 6-7 novembre 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols, 2012, 978-2-503-54440-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cheval dans les sociétés antiques et médiévales. Actes des Journées internationales d'étude (Strasbourg, 6-7 novembre 2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Turnhout: Brepols, pp.XXX, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00781029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et science vétérinaire à Byzance : Formes et fonctions de l'image hippiatrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols, VI + 288 p., 26 pls. coul., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00558263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et science vétérinaire à Byzance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols, VI + 288 p., 26 pls. coul., 2010, Bibliologia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00582617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et science vétérinaire à Byzance : Formes et fonctions de l'image hippiatrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Turnhout : Brepols, VI + 288 p., 26 pls. coul, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raum_Dynamik. Beiträge zu einer Praxis des Raums / Dynamique de l'espace. Contributions aux pratiques de l'espace [Kultur - und Medientheorie]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">XXX, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00554794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christianizing animals: Physiologus and Hexaemeral Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Marciniak; T. Schmidt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Handbook of Human-Animal Relations in the Byzantine World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.58-82, 2024, Routledge history handbooks, 9781003055877</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles et natures de l’image scientifique à Byzance : étude préliminaire à travers trois érudits éponymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art et science à l'époque romane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 54, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions mergoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-61, 2023, Les Cahiers de Saint-Michel de Cuxa, 978-2-9568487-4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veterinaria (Medicina)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Radici Colace. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dizionario delle Scienze e delle Tecniche di Grecia e Roma, vol. 3. I classici e la nascita della scienza europea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabrizio Serra, pp.315-325, 2023, Biblioteca di « technai » 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Thoughts on the Development of Medieval Hippiatric Science in the Mediterranean Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Grimm-Stadelmann; A. Riehle; R. Tocci; M. Marko Vučetić. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anekdota Byzantina. Studien zur byzantinischen Geschichte und Kultur. Festschrift für Albrecht Berger anlässlich seines 65. Geburtstags</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.391-412, 2023, Byzantinisches Archiv, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783111070315-025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sofija, Naučen Centăr za Slavjano-Vizantijski Proučvanija Ivan Dujčev, D. gr. 297 (olim Kosinitza 244) et ses figures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Τόμος προς τιμήν του Καθηγητή Ταξιάρχη Κόλια</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le refus du visage animal, de l'Antiquité au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Spruyt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dans Eric Baratay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’animal désanthropisé. Interroger et redéfinir les concepts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-51, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunting in Byzantium: a case-study in falconry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ch. Brunet; B. Van den Abeele. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Falconry in the Mediterranean Context during the Pre-Modern Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, (Bibliotheca Cynegetica 9), pp. 261-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner à voir les savoirs scientifiques dans les mondes byzantin et latin (IVe-XIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La conoscenza scientifica nell’alto medioevo. Atti delle LXVII Settimana di studio (Spoleto, 25 aprile - 1 maggio 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 1087-1128, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03096110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veterinary medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Lazaris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Companion to Byzantine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 404-428, 2020, Brill's Companions to the Byzantine World, 978-90-04-41460-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03096117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'illustration des disciplines médicales dans l'Antiquité : hypothèses, enjeux, nouvelles interprétations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Massimo Bernabo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LA COLLEZIONE DI TESTI CHIRURGICI DI NICETA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDIZIONI DI STORIA E LETTERATURA, pp.99-109, 2010, Folia Picta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00576858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche d'un univers de connaissance idéal : étude préliminaire de l'évolution des espaces de travail et des agencements du discours scientifique écrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Durr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raum - Dynamik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Transcritp, pp.175-189, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00576863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Il ne leur manque que la parole’ : Sons, cris et voix des animaux dans les cultures antiques et médiévales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Draelants</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne McCABE, A Byzantine Encyclopaedia of Horse Medicine: The Sources, Compilation, and Transmission of the Hippiatrica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.273-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cacouros, L'enseignement des disciplines littéraires (Trivium), mathématiques (Quadrivium) et de la philosophie à Byzance : conception et organisation, pratiques de l'oral et techniques de l'écrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cacouros, L'enseignement des disciplines littéraires (Trivium), mathématiques (Quadrivium) et de la philosophie à Byzance : conception et organisation, pratiques de l'oral et techniques de l'écrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.135-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00558264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Andorlini, Testi Medici su papiro. Atti del Seminario di studio (Firenze, 3-4 giugno 2002).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Bernabò, Le miniature per i manoscritti greci del libro di Giobbe. Patmo, Monastero di San Giovanni Evangelista, cod. 171, Roma, Biblioteca Apostolica Vaticana, cod. Vat. gr. 749, Sinai, Monastero di Santa Caterina, cod. 3, Venezia, Biblioteca Nazionale Marciana, cod. gr. 538</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fear and its Representations in the Middle Ages and Renaissance. Anne Scott & Cynthia Kosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fear and its Representations in the Middle Ages and Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00124493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfance du Christ d'après les collections byzantines de l'Université Marc-Bloch (Strasbourg 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00124488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Docente natura. Mélanges de médecine ancienne et médiévale offerts à Guy Sabbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Docente natura. Mélanges de médecine ancienne et médiévale offerts à Guy Sabbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00124492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIKON : A Modular Computer Vision Platform for Historical Corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somkeo Norindr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Kervegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Aouinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Delanaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIKON: A Collaborative Research Environment for the Visual Study of Historical Corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somkeo Norindr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId147"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stavros Lazaris </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stavros-lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4395-511X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">070428751</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après des études classiques à Athènes, j’ai intègré l’EPHE et l’EHESS où j’ai étudié l’histoire et la philologie byzantines.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Durant ma thèse de doctorat, j’ai orienté mes recherches sur les rapports qu’entretiennent texte et image dans les manuscrits byzantins médiévaux consacrés à la médecine vétérinaire. J’ai réalisé un post-doctorat sur cette thématique en Suisse avant d’intégrer le CNRS à Strasbourg (UMR 7044) en 1999. En 2015, j’ai rejoint le </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laboratoire « Orient et Méditerranée » (UMR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> 8167) et poursuis entre autres mon travail sur la place et les fonctions de l’illustration médiévale dans la transmission du savoir scientifique.Depuis 2017, j'enseigné à l’Institut Catholique de Paris (</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.icp.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">), l'histoire byzantine.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches et mon enseignement concernent l’histoire de la civilisation byzantine, notamment à travers l’étude de documents originaux relatifs à l’histoire des sciences et des techniques et de l’histoire des textes et des images. Depuis ma thèse de doctorat (publiée chez Brepols dans la collection « Bibliologia » en 2010), je travaille sur l’illustration et sa place dans la transmission du savoir scientifique à Byzance. Les équidés et leur rôle dans l’armée et l’économie dans l’Antiquité tardive et à Byzance constituent un autre thème majeur de mes recherches. J’ai également consacré une partie de mes travaux scientifiques aux cultures visuelles. Depuis mon habilitation des recherches (le premier volume a été publié chez SISMEL dans la collection « Micrologus’ Library » en 2016 et le second en 2021), je m’intéresse à la christianisation de la littérature scientifique païenne et le développement de la zoologie à Byzance.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.youtube.com/watch?v=P1aTqB7b9HY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Elusive Original: Differentiation and Identity in Byzantine scientific illustrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives internationales d'histoire des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 195, pp.1-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des êtres hybrides et monstrueux comme stimulus cognitif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayu Ikeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jouen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Livre Médiéval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 69, pp.141-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary considerations on the columns and framings of the Nicetas codex (Laur. Plut. 74.7)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Bovine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Medio Aevo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (2), pp.291-306. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5209/dmae.96440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations sur la période d’activité d’Apsyrtos, hippiatre grec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives internationales d'histoire des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 73, pp.6-37. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/j.arihs.5.134829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04515269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thoughts on the conception of Nature in Byzantium (11th-12th Centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De Medio Aevo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (2), pp.353 - 364. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5209/dmae.95734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations sur la période d’activité d’Apsyrtos, hippiatre grec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives internationales d'histoire des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner à voir les savoirs scientifiques à Byzance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de Saint-Michel de Cuxa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dialogue Between Text and Images in the Physiologus from Sofia (Dujčev gr. 297): the Case of the Echidna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RursuSpicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rursuspicae.734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02564121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Zucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Draelants</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RursuSpicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Le Physiologus. Manuscrits anciens et tradition médiévale, 2, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rursuspicae.1047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03092060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur le statut et l’utilisation de l’or à Byzance : le cas des manuscrits chrysographiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ktèma : Civilisations de l'Orient, de la Grèce et de Rome antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Luxe et richesse dans l'Antiquité et à Byzance, 43, pp.93-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01960215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dell'ugna un leone : le détail comme paradigme épistémologique en sciences de l'Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ktèma : Civilisations de l'Orient, de la Grèce et de Rome antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.255-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00781011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de mise au point sur la place du cheval dans l'Antiquité tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cheval dans les sociétés antiques et médiévales. Actes des Journées internationales d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.15-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des chevaux, des textes et des images dans l'Antiquité tardive et à Byzance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges Cécile Morrisson</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.485-502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle et place du cheval dans l'Antiquité tardive : Questions d'ordre économique et militaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal and Environment in Byzantium (7th-12th c.),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, International Symposium 21, pp.245-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'illustration des disciplines médicales dans l'Antiquité : hypothèses, enjeux, nouvelles interprétations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Collezione Chirurgica di Niceta (Firenze, Biblioteca Medicea Laurenziana, Plut. 74.7). Tradizione Medica Antica a Bisanzio [Folia Picta. Manoscritti miniati medievali, 2]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.99-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'illustration des disciplines médicales dans l'Antiquité : hypothèses, enjeux, nouvelles interprétations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Collezione di testi chirurgici di Niceta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Folia Picta. Manoscritti miniati medievali 2, pp.99-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonctions des ornements à motifs géométriques dans la mise en page du texte des manuscrits grecs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ktèma : Civilisations de l'Orient, de la Grèce et de Rome antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35, pp.285-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00576869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portrait d'auteur dans les manuscrits hippiatriques byzantins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ktèma : Civilisations de l'Orient, de la Grèce et de Rome antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34, 307-318 (et 4 pls)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations sur l'apparition du fer à clous : contribution à l'histoire du cheval dans l'Antiquité tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La veterinaria antica e medievale. Testi greci, latini, arabi e romanzi (Atti del II Convegno internazionale, Catania 3-5 ottobre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Biblioteca di Sileno 2, pp.259-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations sur l'apparition du fer à clous : contribution à l'histoire du cheval dans l'Antiquité tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La veterinaria antica e medievale. Testi greci, latini, arabi e romanzi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.259-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portrait d'auteur dans les manuscrits hippiatriques byzantins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ktèma : Civilisations de l'Orient, de la Grèce et de Rome antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34, pp.307-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00462088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le portrait d'auteur dans les manuscrits hippiatriques byzantins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ktèma : Civilisations de l'Orient, de la Grèce et de Rome antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34, 307-318 (et 4 pls)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les études byzantines et le Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ktèma : Civilisations de l'Orient, de la Grèce et de Rome antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32, pp.169-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00259597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empereur Jean VIII Paléologue vu par Pisanello lors du concile de Ferrare-Florence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Byzantinische Forschungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, XXIX, pp.293-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00366073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de l'art : l'image cultuelle à Byzance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ktèma : Civilisations de l'Orient, de la Grèce et de Rome antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32, pp.169-180 et 7 figs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empereur Jean VIII Paléologue vu par Pisanello lors du concile de Ferrare - Florence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Byzantinische Forschungen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 29, pp.293-324 et 11 figs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : &amp;quot;Bernabo, Massimo, Le miniature per i manoscritti greci del libro di Giobbe. Patmo, Monastero di San Giovanni Evangelista, cod. 171, Roma, Biblioteca Apostolica Vaticana, cod. Vat. gr. 749, Sinai, Monastero di Santa Caterina, cod. 3, Venezia, Biblioteca Nazionale Marciana, cod. gr. 538. Firenze, SISMEL - 2004, XXXIII-186 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scriptorium, Bulletin codicologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 60 (1), pp.16-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00212037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques considérations sur l'illustration du Physiologus grec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bestiaires médiévaux : nouvelles perspectives sur les manuscrits et les traditions textuelles. Actes du XVe colloque international de la Sté Internationale Renardienne, Louvain la neuve, 18-22 août 2003.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.141-167 et fig. 34-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00006762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production nouvelle en médecine vétérinaire sous les Paléologues et l'oeuvre cynégétique de Dèmètrios Pépagôménos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophie et sciences à Byzance de 1204 à 1453 : les textes, les doctrines et leur transmission. Actes de la table ronde organisée au XXe Congrès International d'Etudes Byzantines. (Analecta Orientalia Lovaniensia) - Louvain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 146, pp.225-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00006761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : &amp;quot;Konstantinos Oikonomakos, Nikandrou Alexipharmaka Hellènikè Bibliothèkè, 1, Athènes : Kentro ekdoseos ergôn suggrapheôn tès Akadèmias Athènôn, 2002.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scriptorium, Bulletin codicologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 59 (1), pp.93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00212036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : &amp;quot;Konstantinos Oikonomakos, Prolegomena stèn kritikè ekdosè tôn Alexipharmakôn tou Nikandrou, Ponèmata, 4, Athènes : Kentro ekdoseos ergôn ellènôn suggrapheôn tès Akadèmias Athènôn, 2002.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scriptorium, Bulletin codicologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 59 (1), pp.91-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00212034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos du Nicandre de Paris (suppl. gr. 247) : son illustration et son modèle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scriptorium : revue internationale des études relatives aux manuscrits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, LIX (2005, 2), pp.221-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00111070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre et ses révolutions : les enjeux du livre électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Bateau Fantôme (Paris IV-Sorbonne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5 (2004), pp.132-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00124490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche d'un univers de connaissance idéal : étude préliminaire de l'évolution des espaces de travail et des agencements du discours scientifique écrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raum – Dynamik. Beiträge zu einer Praxis des Raums</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.175-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00124489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : &amp;quot;Dzurova, Axinia, Byzantinische Miniaturen. Schätze der Buchmalerei vom 4. bis zum 19. Jahrhundert. Mit einem Vorwort zur deutschen Übersetzung von Peter Schreiner. Regensburg, Schnell & Steiner, 2001.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scriptorium. Bulletin codicologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 57, pp.47-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00212032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : &amp;quot;Jeffrey Michael Featherstone (Introduction, Text and Translation), Theodore Metochites's poems 'to Himself' [Byzantina vindobonensia, XXIII], Wien : Verlag der Österreichischen Akademie der Wissenschaften, 2000.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scriptorium : revue internationale des études relatives aux manuscrits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 56, pp.328-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00211898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : &amp;quot;Antonopoulou, Theodora, The Homilies of the emperor Leo VI. Leiden - New York - Köln : E.J. Brill, 1997 (The Medieval Mediterranean, 14)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scriptorium. Bulletin codicologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 54, pp.6, n° 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00211896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'illustration des traités hippiatriques byzantins, le DE CURANDIS EQUORUM MORBIS d'Hiéroclès et L'EPITOME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medicina nei secoli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11/3, pp.521-546</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00111064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapport entre l'illustration et le texte de l'Epitomè, manuel byzantin d'Hippiatrie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives internationales d'histoire des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire les images médiévales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Méditerranée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 53, pp.149-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'illustration scientifique à Byzance : le Parisinus græcus 2244, ff. 1-74</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études balkaniques. Cahiers Pierre Belon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 2, pp.163-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventaire sommaire des manuscrits grecs scientifiques illustrés de la Bibliothèque Nationale de Paris. Manuscrits zoologiques, botaniques, remèdes, recettes d'antidotes, alchimiques, astrologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buzantiaka. Epistêmonikon Organon Hellênikês Hist. Etaireias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 13, pp.193-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00003847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au colloque international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vassal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives sur la représentation du monde naturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stavros Lazaris et Véronique Vassal, Jun 2025, Paris Institut catholique de Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'icône au portrait : représenter l'Empereur byzantin à Byzance et en Occident</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches sur le portrait dans les civilisations de l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des ornements à motifs (et compositions) géométriques dans les mss grecs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journée d'études du GIRI ‘Arts et représentations géométriques dans les civilisations de l'Antiquité'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00558262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations sur l'apparition du fer à clous : contribution à l'histoire du cheval dans l'Antiquité tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La veterinaria antica e medievale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Catania, Italie. pp.259-291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00462110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hippiatrie à Byzance : du manuscrit à l'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée d'études ‘Les écoles au Moyen Âge'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00558259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations sur l'utilisation des équidés à Byzance : élevage, thérapeutique et instruments hippiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ‘Animals and Environment in Byzantium (7th-12th c.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production hippiatrique et développement de la cavalerie : contribution à l'histoire du cheval dans l'Antiquité tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international sur la médecine vétérinaire dans l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Brest, France. pp.87-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00307437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essor de la production littéraire hippiatrique et développement de la cavalerie : contribution à l'histoire du cheval dans l'Antiquité tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">idem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Brest, France. pp.87-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00259606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production nouvelle en médecine vétérinaire sous les Paléologues et l'œuvre cynégétique de Dèmètrios Pépagôménos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La médecine vétérinaire sous les Paléologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Paris, France. pp.225-267</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00586814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illustrer le texte – décrire l'image : problèmes de méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde « Indexation des images médiévales » (Paris, INHA, 4-5 mai 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00124497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations sur l'apparition du fer à clous : contribution à l'histoire du cheval dans l'Antiquité tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La veterinaria antica e medievale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Catania, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00124496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots et leur illustration : quelques considérations sur les fonctions de l'illustration scientifique à Byzance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe congrès international des études byzantines – table ronde Words on the page, resp. John Lowden (Londres, 21-26 août, 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Londres, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00124499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études byzantines et internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIe congrès international des études byzantines – table ronde Teaching Byzantium with Computer and Internet, resp. Taxiarchis Kolias (Londres, 21-26 août, 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Londres, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00124498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'hipposandale au fer à cheval : À propos de la date d'une invention technique majeure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">travaux des Médiévistes de l'université Marc-Bloch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00124503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de l'art: l'image cultuelle à Byzance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">travaux du Groupe Interdisciplinaire de Recherches Iconographiques de l'UMR 7044</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00124501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transfert des cycles iconographiques sur les miniatures des manuscrits byzantins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">travaux du Groupe Interdisciplinaire de Recherches Iconographiques de l'UMR 7044</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00124500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du cheval dans le développement économique de l'Empire byzantin : l'apport des sources textuelles, archéologiques et iconographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international ‘La médecine vétérinaire antique : sources écrites, archéologiques, iconographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00124495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations sur l'apparition de l'étrier : contribution à l'histoire du cheval dans l'Antiquité tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Equidés dans le monde méditerranéen antique - Actes du colloque organisé par l'Ecole française d'Athènes, le Centre Camille Jullian et l'UMR 5140 du CNRS.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Lattes, France. pp.275-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00111162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sauvegarde et diffusion du patrimoine scientifique et culturel à Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Klein de Sagazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Schweitzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Traunecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'édition à l'ère des médias interactifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Strasbourg, France. pp.5-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00261890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude de l'hippiatrie grecque et de sa transmission à l'Occident (XIIIe-XVe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contribution à l'examen de la transmission du savoir agricole : l'hippiatrie grecque à travers les textes et les images du Moyen Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1995, Aix-en-Provence, France. pp.143-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00582616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux textes grecs hippiatriques pseudo-hippocratiques : remarques et considérations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspetti della terapia nel corpus hippocraticum, Atti del IXe Colloque International Hippocratique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Firenze, Italie. pp.479-484</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Physiologus grec/2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SISMEL – Edizioni del Calluzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Micrologus Library 107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Companion to Byzantine Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Lazaris. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRILL</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, W. Brandes, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004414617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;Physiologus&amp;quot; grec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SISMEL-Edizioni del Galluzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Micrologus Library, 978-88-8450-738-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le détail dans les cultures visuelles (Antiquité -XXIe siècle). Actes du Colloque international (Strasbourg, 16-17 mars 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Lazaris. Université de Strasbourg, pp.452, 2013, E. Lévy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00776812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le détail dans les cultures visuelles (Antiquité - XXIe siècle). Actes du Colloque international (Strasbourg, 16-17 mars 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">UDS, pp.XXX, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00781032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cheval dans les sociétés antiques et médiévales: actes des journées d'étude internationales organisées par l'UMR 7044 (Étude des civilisations de l'Antiquité) Strasbourg, 6-7 novembre 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols, 2012, 978-2-503-54440-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05276292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cheval dans les sociétés antiques et médiévales. Actes des Journées internationales d'étude (Strasbourg, 6-7 novembre 2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Turnhout: Brepols, pp.XXX, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00781029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et science vétérinaire à Byzance : Formes et fonctions de l'image hippiatrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols, VI + 288 p., 26 pls. coul., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00558263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et science vétérinaire à Byzance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols, VI + 288 p., 26 pls. coul., 2010, Bibliologia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00582617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et science vétérinaire à Byzance : Formes et fonctions de l'image hippiatrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Turnhout : Brepols, VI + 288 p., 26 pls. coul, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raum_Dynamik. Beiträge zu einer Praxis des Raums / Dynamique de l'espace. Contributions aux pratiques de l'espace [Kultur - und Medientheorie]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">XXX, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00554794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christianizing animals: Physiologus and Hexaemeral Literature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Marciniak; T. Schmidt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Handbook of Human-Animal Relations in the Byzantine World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.58-82, 2024, Routledge history handbooks, 9781003055877</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôles et natures de l’image scientifique à Byzance : étude préliminaire à travers trois érudits éponymes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Art et science à l'époque romane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 54, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions mergoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-61, 2023, Les Cahiers de Saint-Michel de Cuxa, 978-2-9568487-4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veterinaria (Medicina)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Radici Colace. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dizionario delle Scienze e delle Tecniche di Grecia e Roma, vol. 3. I classici e la nascita della scienza europea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fabrizio Serra, pp.315-325, 2023, Biblioteca di « technai » 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Thoughts on the Development of Medieval Hippiatric Science in the Mediterranean Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Grimm-Stadelmann; A. Riehle; R. Tocci; M. Marko Vučetić. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anekdota Byzantina. Studien zur byzantinischen Geschichte und Kultur. Festschrift für Albrecht Berger anlässlich seines 65. Geburtstags</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 41, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.391-412, 2023, Byzantinisches Archiv, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783111070315-025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Sofija, Naučen Centăr za Slavjano-Vizantijski Proučvanija Ivan Dujčev, D. gr. 297 (olim Kosinitza 244) et ses figures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Τόμος προς τιμήν του Καθηγητή Ταξιάρχη Κόλια</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le refus du visage animal, de l'Antiquité au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Trinquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Spruyt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dans Eric Baratay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’animal désanthropisé. Interroger et redéfinir les concepts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-51, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunting in Byzantium: a case-study in falconry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ch. Brunet; B. Van den Abeele. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Falconry in the Mediterranean Context during the Pre-Modern Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, (Bibliotheca Cynegetica 9), pp. 261-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner à voir les savoirs scientifiques dans les mondes byzantin et latin (IVe-XIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La conoscenza scientifica nell’alto medioevo. Atti delle LXVII Settimana di studio (Spoleto, 25 aprile - 1 maggio 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 1087-1128, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03096110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veterinary medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Lazaris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Companion to Byzantine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 404-428, 2020, Brill's Companions to the Byzantine World, 978-90-04-41460-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03096117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'illustration des disciplines médicales dans l'Antiquité : hypothèses, enjeux, nouvelles interprétations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Massimo Bernabo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LA COLLEZIONE DI TESTI CHIRURGICI DI NICETA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDIZIONI DI STORIA E LETTERATURA, pp.99-109, 2010, Folia Picta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00576858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche d'un univers de connaissance idéal : étude préliminaire de l'évolution des espaces de travail et des agencements du discours scientifique écrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Durr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raum - Dynamik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Transcritp, pp.175-189, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00576863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Il ne leur manque que la parole’ : Sons, cris et voix des animaux dans les cultures antiques et médiévales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Draelants</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Zucker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05511513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne McCABE, A Byzantine Encyclopaedia of Horse Medicine: The Sources, Compilation, and Transmission of the Hippiatrica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.273-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cacouros, L'enseignement des disciplines littéraires (Trivium), mathématiques (Quadrivium) et de la philosophie à Byzance : conception et organisation, pratiques de l'oral et techniques de l'écrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cacouros, L'enseignement des disciplines littéraires (Trivium), mathématiques (Quadrivium) et de la philosophie à Byzance : conception et organisation, pratiques de l'oral et techniques de l'écrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.135-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00558264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Andorlini, Testi Medici su papiro. Atti del Seminario di studio (Firenze, 3-4 giugno 2002).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Bernabò, Le miniature per i manoscritti greci del libro di Giobbe. Patmo, Monastero di San Giovanni Evangelista, cod. 171, Roma, Biblioteca Apostolica Vaticana, cod. Vat. gr. 749, Sinai, Monastero di Santa Caterina, cod. 3, Venezia, Biblioteca Nazionale Marciana, cod. gr. 538</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fear and its Representations in the Middle Ages and Renaissance. Anne Scott & Cynthia Kosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fear and its Representations in the Middle Ages and Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00124493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfance du Christ d'après les collections byzantines de l'Université Marc-Bloch (Strasbourg 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00124488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Docente natura. Mélanges de médecine ancienne et médiévale offerts à Guy Sabbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00780982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Docente natura. Mélanges de médecine ancienne et médiévale offerts à Guy Sabbah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00124492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIKON : A Modular Computer Vision Platform for Historical Corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somkeo Norindr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Kervegan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Aouinti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Delanaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIKON: A Collaborative Research Environment for the Visual Study of Historical Corpora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavros Lazaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Albouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Somkeo Norindr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId147"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="47DC02A1"/>
+    <w:nsid w:val="0D7489F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stavros-lazaris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4395-511X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070428751" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orient-mediterranee.com/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icp.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=P1aTqB7b9HY" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463536v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Lazaris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05419562v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayu Ikeda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tijus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727130v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Bovine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/dmae.96440" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04515269v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.arihs.5.134829" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727124v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/dmae.95734" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03906436v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03906459v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564121v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.734" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092060v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Zucker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Draelants" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.1047" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960215v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781011v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780944v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780949v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780948v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557850v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780955v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576869v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780962v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557847v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557846v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462088v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780959v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557853v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259597v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366073v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780965v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780967v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00212037v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006761v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00212036v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006762v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00212034v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00111070v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124490v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124489v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00212032v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211898v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211896v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00111064v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004924v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005335v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005340v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003847v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115364v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vassal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557861v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558262v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462110v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558259v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557863v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00307437v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259606v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586814v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124497v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124496v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124499v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124498v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124503v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124501v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124500v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124495v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00111162v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261890v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Klein de Sagazan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Schweitzer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Traunecker" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582616v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004816v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490498v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sismel.it/pubblicazioni/1853-le-physiologus-grec-volume-2-donner--voir-la-nature" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551916v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/55705?lang=en" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004414617" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621394v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sismel.it/pubblicazioni/1525-le-physiologus-grec-voiume-i-la-rcriture-de-lhistoire-naturelle-antique" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776812v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781032v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276292v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781029v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558263v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582617v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780942v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554794v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850888v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-Human-Animal-Relations-in-the-Byzantine-World/Marciniak-Schmidt/p/book/9780367519643?srsltid=AfmBOop76hnEH0hQPRWBMyk2jlVGkf58WZzeNAQLb0I8hCFxQYO3fvcz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349106v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/28-les-cahiers-de-saint-michel-de-cuxa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092512v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03906430v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783111070315/html#MLA" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111070315-025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03906400v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490578v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trinquier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Spruyt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490592v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096110v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096117v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576858v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576863v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Durr" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511513v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780972v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780973v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558264v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780975v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780978v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780980v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124493v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124488v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780982v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124492v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248250v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Albouy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somkeo Norindr" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kervegan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Aouinti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Delanaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249619v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guilbaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Husson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stavros-lazaris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4395-511X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070428751" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.orient-mediterranee.com/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.icp.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=P1aTqB7b9HY" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463536v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavros Lazaris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05419562v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayu Ikeda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tijus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jouen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727130v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Bovine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/dmae.96440" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04515269v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/j.arihs.5.134829" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727124v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/dmae.95734" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03906436v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03906459v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564121v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.734" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092060v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Zucker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Draelants" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.1047" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960215v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781011v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780944v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780949v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780948v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557850v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780955v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576869v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557847v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780962v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557846v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462088v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780959v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557853v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259597v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366073v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780965v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780967v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00212037v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006762v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006761v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00212036v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00212034v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00111070v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124490v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124489v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00212032v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211898v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00211896v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00111064v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004924v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005335v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005340v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003847v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115364v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vassal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557861v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558262v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00462110v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558259v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557863v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00307437v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00259606v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586814v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124497v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124496v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124499v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124498v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124503v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124501v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124500v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124495v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00111162v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261890v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Klein de Sagazan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Schweitzer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Traunecker" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582616v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004816v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490498v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sismel.it/pubblicazioni/1853-le-physiologus-grec-volume-2-donner--voir-la-nature" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551916v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/55705?lang=en" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004414617" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621394v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sismel.it/pubblicazioni/1525-le-physiologus-grec-voiume-i-la-rcriture-de-lhistoire-naturelle-antique" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776812v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781032v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05276292v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781029v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558263v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582617v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780942v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00554794v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850888v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-Human-Animal-Relations-in-the-Byzantine-World/Marciniak-Schmidt/p/book/9780367519643?srsltid=AfmBOop76hnEH0hQPRWBMyk2jlVGkf58WZzeNAQLb0I8hCFxQYO3fvcz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349106v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/28-les-cahiers-de-saint-michel-de-cuxa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092512v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03906430v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783111070315/html#MLA" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111070315-025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03906400v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490578v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trinquier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Spruyt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490592v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096110v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096117v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576858v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00576863v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Durr" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511513v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780972v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780973v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558264v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780975v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780978v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780980v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124493v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124488v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780982v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00124492v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248250v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Albouy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somkeo Norindr" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Kervegan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Aouinti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Delanaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249619v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guilbaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Husson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>