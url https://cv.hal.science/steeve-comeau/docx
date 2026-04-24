--- v1 (2026-03-26)
+++ v2 (2026-04-24)
@@ -106,3694 +106,3694 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tolerance of organisms composing an Arctic kelp community to ocean warming and marine heatwaves</w:t>
+                <w:t xml:space="preserve">Reduced Atlantic reef growth past 2 °C warming amplifies sea-level impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Lebrun</w:t>
+                <w:t xml:space="preserve">Chris T Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cale Miller</w:t>
+                <w:t xml:space="preserve">Didier M de Bakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+                <w:t xml:space="preserve">Alice E Webb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Urrutti</w:t>
+                <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Alliouane</w:t>
+                <w:t xml:space="preserve">Ben Harvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 646 (8085), pp.619-626. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.70074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-025-09439-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05103984v1</w:t>
+                <w:t xml:space="preserve">hal-05365158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive Interactions Under Ocean Warming and Acidification: Crustose Coralline Algae Holobionts Enhance Gorgonian Larval Settlement Under Climate Change</w:t>
+                <w:t xml:space="preserve">Vulnerability of benthic trait diversity across the Mediterranean Sea following mass mortality events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Manea</w:t>
+                <w:t xml:space="preserve">J. Carlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Galand</w:t>
+                <w:t xml:space="preserve">C. Galobart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Comeau</w:t>
+                <w:t xml:space="preserve">D. Gómez-Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ferrier-Pagès</w:t>
+                <w:t xml:space="preserve">J. Santamaría</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Giordano</w:t>
+                <w:t xml:space="preserve">R. Golo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (12), </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.1571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.70217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-55949-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05470176v1</w:t>
+                <w:t xml:space="preserve">hal-04946711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Atlantic reef growth past 2 °C warming amplifies sea-level impacts</w:t>
+                <w:t xml:space="preserve">An updated synthesis of ocean total alkalinity and dissolved inorganic carbon measurements from 1993 to 2023: the SNAPO-CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-v2 dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris T Perry</w:t>
+                <w:t xml:space="preserve">Nicolas Metzl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier M de Bakker</w:t>
+                <w:t xml:space="preserve">Jonathan Fin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice E Webb</w:t>
+                <w:t xml:space="preserve">Claire Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steeve Comeau</w:t>
+                <w:t xml:space="preserve">Claude Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben Harvey</w:t>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 646 (8085), pp.619-626. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (3), pp.1075-1100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-025-09439-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-17-1075-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05365158v1</w:t>
+                <w:t xml:space="preserve">hal-05003817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability of benthic trait diversity across the Mediterranean Sea following mass mortality events</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Autonomous instrumentation and big data: New windows, knowledge, and breakthroughs in the aquatic sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Comeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Carlot</w:t>
+                <w:t xml:space="preserve">Werner Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Galobart</w:t>
+                <w:t xml:space="preserve">Dominique Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gómez-Gras</w:t>
+                <w:t xml:space="preserve">Julia Mullarney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Santamaría</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Golo</w:t>
+                <w:t xml:space="preserve">Kevin Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-55949-0⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 70 (S1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lno.70040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04946711v1</w:t>
+                <w:t xml:space="preserve">hal-05507213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An updated synthesis of ocean total alkalinity and dissolved inorganic carbon measurements from 1993 to 2023: the SNAPO-CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-v2 dataset</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tolerance of organisms composing an Arctic kelp community to ocean warming and marine heatwaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Metzl</w:t>
+                <w:t xml:space="preserve">Cale Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Fin</w:t>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Lo Monaco</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pierre Urrutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-17-1075-2025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.70074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05003817v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05103984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous instrumentation and big data: New windows, knowledge, and breakthroughs in the aquatic sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steeve Comeau</w:t>
+                <w:t xml:space="preserve">Positive Interactions Under Ocean Warming and Acidification: Crustose Coralline Algae Holobionts Enhance Gorgonian Larval Settlement Under Climate Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Manea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Werner Eckert</w:t>
+                <w:t xml:space="preserve">P. Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Lefevre</w:t>
+                <w:t xml:space="preserve">S. Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Mullarney</w:t>
+                <w:t xml:space="preserve">C. Ferrier-Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Rose</w:t>
+                <w:t xml:space="preserve">B. Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 70 (S1), </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lno.70040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.70217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05507213v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productivity of mixed kelp communities in an Arctic fjord exhibit tolerance to a future climate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Technical note: An autonomous flow-through salinity and temperature perturbation mesocosm system for multi-stressor experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cale Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Urrutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cale A Miller</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Comeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lebrun</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samir Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172571⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (1), pp.315-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-21-315-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04564045v1</w:t>
+                <w:t xml:space="preserve">hal-04628973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are physiological and ecosystem-level tipping points caused by ocean acidification? A critical evaluation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Announcing the Fall 2025 Limnology and Oceanography Special Issue: Mesocosms: Bridging the Gap Between In Situ and Laboratory Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ben Harvey</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Schaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Mullarney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/esd-15-671-2024⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (1), pp.27-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lob.10623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752830v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Announcing the Fall 2025 Limnology and Oceanography Special Issue: Mesocosms: Bridging the Gap Between In Situ and Laboratory Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steeve Comeau</w:t>
+                <w:t xml:space="preserve">Toward an ecologically realistic experimental system to investigate the multigenerational effects of ocean warming and acidification on benthic invertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Urrutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Schaum</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Brodu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lob.10623⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lom3.10630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04886355v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an ecologically realistic experimental system to investigate the multigenerational effects of ocean warming and acidification on benthic invertebrates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Summer primary production of Arctic kelp communities is more affected by duration than magnitude of simulated marine heatwaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cale Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Urrutti</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lom3.10630⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.70183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650917v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summer primary production of Arctic kelp communities is more affected by duration than magnitude of simulated marine heatwaves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Multifactorial effects of warming, low irradiance, and low salinity on Arctic kelps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cale Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Samir Alliouane</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Meynadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Comeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Urrutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.70183⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (20), pp.4605-4620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-21-4605-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04713807v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753036v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical note: An autonomous flow-through salinity and temperature perturbation mesocosm system for multi-stressor experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cale Miller</w:t>
+                <w:t xml:space="preserve">Life in turbulent waters: unsteady biota–flow interactions across scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Mullarney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Daniel Ackerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Urrutti</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Lebrun</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimi Koehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Schaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-21-315-2024⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69 (S1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lno.12732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628973v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifactorial effects of warming, low irradiance, and low salinity on Arctic kelps</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Response of two temperate scleractinian corals to projected ocean warming and marine heatwaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Carbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Urrutti</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyla Plichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Schaub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-21-4605-2024⟩</w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (3), pp.231683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsos.231683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753036v2</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life in turbulent waters: unsteady biota–flow interactions across scales</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elisa Schaum</w:t>
+                <w:t xml:space="preserve">Productivity of mixed kelp communities in an Arctic fjord exhibit tolerance to a future climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cale A Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 930, pp.172571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lno.12732⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04887468v1</w:t>
+                <w:t xml:space="preserve">hal-04564045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of two temperate scleractinian corals to projected ocean warming and marine heatwaves</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Are physiological and ecosystem-level tipping points caused by ocean acidification? A critical evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Cornwall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (3), pp.231683. </w:t>
+              <w:t xml:space="preserve">Earth System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (3), pp.671-687. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsos.231683⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/esd-15-671-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04524101v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Announcing the Fall 2024 Limnology and Oceanography Special Issue: Autonomous Instrumentation and Big Data: New Windows, Knowledge, and Breakthroughs in the Aquatic Sciences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Coral adaptive capacity insufficient to halt global transition of coral reefs into net erosion under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Edward Cornwall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. David Hambright</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simon Donner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Perry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Dunne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lob.10548⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (11), pp.3010-3018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.16647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659691v1</w:t>
+                <w:t xml:space="preserve">hal-04272418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coral adaptive capacity insufficient to halt global transition of coral reefs into net erosion under climate change</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Calcification in the coralline red algae: a synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mccoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Curt Pueschel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Cornwall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">John Dunne</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Kranz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.16647⟩</w:t>
+              <w:t xml:space="preserve">Phycologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (6), pp.648-666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00318884.2023.2285673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04272418v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcification in the coralline red algae: a synthesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Mccoy</w:t>
+                <w:t xml:space="preserve">Announcing the Fall 2024 Limnology and Oceanography Special Issue: Autonomous Instrumentation and Big Data: New Windows, Knowledge, and Breakthroughs in the Aquatic Sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Comeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Mullarney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curt Pueschel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Steeve Comeau</w:t>
+                <w:t xml:space="preserve">C. Elisa Schaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sven Kranz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K. David Hambright</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phycologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 62 (6), pp.648-666. </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (1), pp.25-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00318884.2023.2285673⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/lob.10548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660995v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton gradients across the coral calcifying cell layer: Effects of light, ocean acidification and carbonate chemistry</w:t>
+                <w:t xml:space="preserve">Coral calcification mechanisms in a warming ocean and the interactive effects of temperature and light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander A Venn</w:t>
+                <w:t xml:space="preserve">Claire L. Ross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Tambutté</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Andrew Warnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Tambutté</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christopher E. Cornwall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael V. W. Cuttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.973908⟩</w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-022-00396-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847324v1</w:t>
+                <w:t xml:space="preserve">insu-03661715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine heatwaves drive recurrent mass mortalities in the Mediterranean Sea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joaquim Garrabou</w:t>
+                <w:t xml:space="preserve">Early life stages of a Mediterranean coral are vulnerable to ocean warming and acidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Carbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Gómez-Gras</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Massimo Ponti</w:t>
+                <w:t xml:space="preserve">Phoebe Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyla Plichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.16301⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (19), pp.4767-4777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-19-4767-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03795821v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coral calcification mechanisms in a warming ocean and the interactive effects of temperature and light</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Impacts of ocean warming and acidification on calcifying coral reef taxa: mechanisms responsible and adaptive capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Cornwall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hollie Putnam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verena Schoepf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43247-022-00396-8⟩</w:t>
+              <w:t xml:space="preserve">Emerging Topics in Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/ETLS20210226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03661715v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early life stages of a Mediterranean coral are vulnerable to ocean warming and acidification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Impact of climate change on Arctic macroalgal communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-19-4767-2022⟩</w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 219, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2022.103980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812812v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of climate change on Arctic macroalgal communities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Climate change and species facilitation affect the recruitment of macroalgal marine forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margalida Monserrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Verdura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Spennato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2022.103980⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.18103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-22845-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03831187v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of ocean warming and acidification on calcifying coral reef taxa: mechanisms responsible and adaptive capacity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Ocean acidification research in the Mediterranean Sea: Status, trends and next steps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abed El Rahman Hassoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashley Bantelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donata Canu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hollie Putnam</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charles Galdies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Topics in Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/ETLS20210226⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.892670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03582027v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change and species facilitation affect the recruitment of macroalgal marine forests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editorial: Influence of environmental variability on climate change impacts in marine ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pansch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margalida Monserrat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Michael Raatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana Verdura</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samir Alliouane</w:t>
+                <w:t xml:space="preserve">Tommy Hui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Spennato</w:t>
+                <w:t xml:space="preserve">Jonathan Havenhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, pp.18103. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-22845-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.994756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03835447v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03954671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean acidification research in the Mediterranean Sea: Status, trends and next steps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">pH variability at volcanic CO 2 seeps regulates coral calcifying fluid chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Comeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abed El Rahman Hassoun</w:t>
+                <w:t xml:space="preserve">Christopher E Cornwall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashley Bantelman</w:t>
+                <w:t xml:space="preserve">Tom Shlesinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donata Canu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Steeve Comeau</w:t>
+                <w:t xml:space="preserve">Mia Hoogenboom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Galdies</w:t>
+                <w:t xml:space="preserve">Ralph Mana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 28 (8), pp.2751-2763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.892670⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.16093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03795797v1</w:t>
+                <w:t xml:space="preserve">hal-03561214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pH variability at volcanic CO 2 seeps regulates coral calcifying fluid chemistry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marine heatwaves drive recurrent mass mortalities in the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher E Cornwall</w:t>
+                <w:t xml:space="preserve">Joaquim Garrabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Shlesinger</w:t>
+                <w:t xml:space="preserve">Daniel Gómez-Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mia Hoogenboom</w:t>
+                <w:t xml:space="preserve">Alba Medrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralph Mana</w:t>
+                <w:t xml:space="preserve">Carlo Cerrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Ponti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, 28 (8), pp.2751-2763. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.16093⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 28 (19), pp.5708-5725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.16301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03561214v1</w:t>
+                <w:t xml:space="preserve">hal-03795821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Influence of environmental variability on climate change impacts in marine ecosystems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proton gradients across the coral calcifying cell layer: Effects of light, ocean acidification and carbonate chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Raatz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Alexander A Venn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tambutté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Havenhand</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Tambutté</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.994756⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.973908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03954671v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid multi-generational acclimation of coralline algal reproductive structures to ocean acidification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bekaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3870,51 +3870,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two temperate corals are tolerant to low pH regardless of previous exposure to natural CO2 vents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Carbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Teixidó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4004,90 +4004,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global declines in coral reef calcium carbonate production under ocean acidification and warming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher E Cornwall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas A Kornder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris T Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben van Hooidonk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4138,77 +4138,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding coralline algal responses to ocean acidification: Meta‐analysis and synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Cornwall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Harvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cornwall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4285,51 +4285,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A coralline alga gains tolerance to ocean acidification over multiple generations of exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. E Cornwall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. D’alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4432,77 +4432,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catriona Hurd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Beardall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher E Cornwall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Havenhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine and Freshwater Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 71, pp.263-274. </w:t>
@@ -4566,77 +4566,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Teixidó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Caroselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ceccarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26 (12), pp.6813-6830. </w:t>
@@ -4687,64 +4687,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating marine bio‐calcification mechanisms in a changing ocean with in vivo and high‐resolution ex vivo Raman spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas M Decarlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher E Cornwall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gajdzik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4808,77 +4808,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of Ocean Warming on Coralline Algal Calcification: Meta-Analysis, Knowledge Gaps, and Key Recommendations for Future Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher E Cornwall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Diaz-Pulido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6 (Mai 2019), pp.186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4912,51 +4912,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance to ocean acidification in coral reef taxa is not gained by acclimatization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cornwall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5046,51 +5046,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow-driven micro-scale pH variability affects the physiology of corals and coralline algae under ocean acidification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cornwall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5174,1386 +5174,1386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02297095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similar controls on calcification under ocean acidification across unrelated coral reef taxa</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resistance of corals and coralline algae to ocean acidification: physiological control of calcification under natural pH variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Krieger</w:t>
+                <w:t xml:space="preserve">C. E. Cornwall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malcolm Mcculloch</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. M. Decarlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. d'Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.14379⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 285 (1884), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2018.1168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321980v1</w:t>
+                <w:t xml:space="preserve">hal-03505054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance of corals and coralline algae to ocean acidification: physiological control of calcification under natural pH variability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Comeau</w:t>
+                <w:t xml:space="preserve">Impacts of coral bleaching on pH and oxygen gradients across the coral concentration boundary layer: a microsensor study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verena Schoepf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher E Cornwall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. M. Decarlo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Moore</w:t>
+                <w:t xml:space="preserve">Svenja Pfeifer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. d'Alexis</w:t>
+                <w:t xml:space="preserve">Steven Carrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinzia Alessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2018.1168⟩</w:t>
+              <w:t xml:space="preserve">Coral Reefs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (4), pp.1169-1180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00338-018-1726-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03505054v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of coral bleaching on pH and oxygen gradients across the coral concentration boundary layer: a microsensor study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Svenja Pfeifer</w:t>
+                <w:t xml:space="preserve">Coral resistance to ocean acidification linked to increased calcium at the site of calcification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Decarlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Comeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cornwall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Carrion</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. T. Mcculloch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coral Reefs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00338-018-1726-6⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 285 (1878), pp.20180564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2018.0564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346579v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coral resistance to ocean acidification linked to increased calcium at the site of calcification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Cornwall</w:t>
+                <w:t xml:space="preserve">Similar controls on calcification under ocean acidification across unrelated coral reef taxa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Comeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher E Cornwall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas M Decarlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Krieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. T. Mcculloch</w:t>
+                <w:t xml:space="preserve">Malcolm Mcculloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 285 (1878), pp.20180564. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (10), pp.4857-4868. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2018.0564⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.14379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322043v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisms Composing an Experimental Coral Reef Community from Mo'orea, French Polynesia, Exhibit Taxon-Specific Net Production: Net Calcification Ratios</w:t>
+                <w:t xml:space="preserve">Decoupling between the response of coral calcifying fluid pH and calcification to ocean acidification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coulson A. Lantz</w:t>
+                <w:t xml:space="preserve">S Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert C. Carpenter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Steeve Comeau</w:t>
+                <w:t xml:space="preserve">C E Cornwall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter J. Edmunds</w:t>
+                <w:t xml:space="preserve">M T Mcculloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2017.00298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-08003-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03502967v1</w:t>
+                <w:t xml:space="preserve">hal-03955652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine heatwave causes unprecedented regional mass bleaching of thermally resistant corals in northwestern Australia</w:t>
+                <w:t xml:space="preserve">Shelled pteropods in peril: Assessing vulnerability in a high CO 2 ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morane Le Nohaic</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Clara Manno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Bednaršek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraint A Tarling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicky L Peck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Comeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ryan Lowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-14794-y⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 169, pp.132-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2017.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03502946v1</w:t>
+                <w:t xml:space="preserve">insu-03043084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoupling between the response of coral calcifying fluid pH and calcification to ocean acidification</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Role of Natural Variability in Shaping the Response of Coral Reef Organisms to Climate Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M T Mcculloch</w:t>
+                <w:t xml:space="preserve">Emily B. Rivest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Comeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher E. Cornwall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7, </w:t>
+              <w:t xml:space="preserve">CURRENT CLIMATE CHANGE REPORTS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (4), pp.271-281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-08003-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40641-017-0082-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03955652v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shelled pteropods in peril: Assessing vulnerability in a high CO 2 ocean</w:t>
+                <w:t xml:space="preserve">Organisms Composing an Experimental Coral Reef Community from Mo'orea, French Polynesia, Exhibit Taxon-Specific Net Production: Net Calcification Ratios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Manno</w:t>
+                <w:t xml:space="preserve">Coulson A. Lantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Bednaršek</w:t>
+                <w:t xml:space="preserve">Robert C. Carpenter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geraint A Tarling</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peter J. Edmunds</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2017.04.005⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2017.00298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03043084v1</w:t>
+                <w:t xml:space="preserve">hal-03502967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Natural Variability in Shaping the Response of Coral Reef Organisms to Climate Change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Marine heatwave causes unprecedented regional mass bleaching of thermally resistant corals in northwestern Australia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morane Le Nohaic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire L. Ross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher E. Cornwall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Comeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily B. Rivest</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ryan Lowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CURRENT CLIMATE CHANGE REPORTS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 3 (4), pp.271-281. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40641-017-0082-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-14794-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502944v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating the Effects of Ocean Acidification across Functional Scales on Tropical Coral Reefs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Steeve Comeau</w:t>
+                <w:t xml:space="preserve">Parameterization of the response of calcification to temperature and pCO(2) in the coral Acropora pulchra and the alga Lithophyllum kotschyanum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coulson Lantz</w:t>
+                <w:t xml:space="preserve">R. C. Carpenter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Andersson</w:t>
+                <w:t xml:space="preserve">C. A. Lantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cherie Briggs</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. J. Edmunds</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.350-362. </w:t>
+              <w:t xml:space="preserve">Coral Reefs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (3), pp.929-939. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/biosci/biw023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00338-016-1425-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01304138v1</w:t>
+                <w:t xml:space="preserve">hal-03502975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterization of the response of calcification to temperature and pCO(2) in the coral Acropora pulchra and the alga Lithophyllum kotschyanum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Comeau</w:t>
+                <w:t xml:space="preserve">Integrating the Effects of Ocean Acidification across Functional Scales on Tropical Coral Reefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J. Edmunds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. C. Carpenter</w:t>
+                <w:t xml:space="preserve">Coulson Lantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. A. Lantz</w:t>
+                <w:t xml:space="preserve">Andreas Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. J. Edmunds</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cherie Briggs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coral Reefs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 35 (3), pp.929-939. </w:t>
+              <w:t xml:space="preserve">Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.350-362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00338-016-1425-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/biosci/biw023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03502975v1</w:t>
+                <w:t xml:space="preserve">hal-01304138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sink and swim: a status review of thecosome pteropod culture techniques</w:t>
               </w:r>
@@ -6578,51 +6578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Bednarsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Buedenbender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayla Doubleday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6673,90 +6673,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of ocean acidification on marine shelled molluscs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura M. Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wayne A. O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6807,64 +6807,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of aragonite saturation state changes on migratory pteropods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marin Nisumaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6924,51 +6924,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of ocean acidification on overwintering juvenile Arctic pteropods Limacina helicina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7022,316 +7022,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larvae of the pteropod Cavolinia inflexa exposed to aragonite undersaturation are viable but shell-less</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Comeau</w:t>
+                <w:t xml:space="preserve">Response of the Arctic Pteropod Limacina helicina to Projected Future Environmental Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Gorsky</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Ross Jeffree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Teyssie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00227-010-1493-6⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0011362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03502056v1</w:t>
+                <w:t xml:space="preserve">hal-03502066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of the Arctic Pteropod Limacina helicina to Projected Future Environmental Conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steeve Comeau</w:t>
+                <w:t xml:space="preserve">Larvae of the pteropod Cavolinia inflexa exposed to aragonite undersaturation are viable but shell-less</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ross Jeffree</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">G. Gorsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alliouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 157 (10), pp.2341-2345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-010-1493-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0011362⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03502066v1</w:t>
+                <w:t xml:space="preserve">hal-03502056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of ocean acidification on a key Arctic pelagic mollusc (&lt;i&gt;Limacina helicina&lt;/i&gt;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gorsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Jeffree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7417,51 +7417,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real time device for biosensing: design of a bacteriophage model using love acoustic waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Tamarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dejous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7581,51 +7581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 91, pp.275-284</w:t>
@@ -7805,426 +7805,426 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00184212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Love Wave Devices for Biosensing: Effect of Antibody-Bacteriophage Grafting on the Acoustic Wave Propagation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude d'un microcapteur à ondes de Love pour la détection temps réel de virus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Comeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Moynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bezian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Tamarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dejous</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Moynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Meeting on Chemical Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, États-Unis. pp.1</w:t>
+              <w:t xml:space="preserve">Les Techniques Innovantes en Matière de Mesures dans l'Eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00184219v1</w:t>
+                <w:t xml:space="preserve">hal-00184401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d'un microcapteur à ondes de Love pour la détection temps réel de virus.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Real-Time Device for Biosensing: Design of a Bacteriophage Model Using Love Acoustic Waves.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ollivier Tamarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Moynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dejous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Techniques Innovantes en Matière de Mesures dans l'Eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, France</w:t>
+              <w:t xml:space="preserve">Biosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Japon. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00184401v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00184218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Device for Biosensing: Design of a Bacteriophage Model Using Love Acoustic Waves.</w:t>
+                <w:t xml:space="preserve">Détection de bactériophages par un dispositif acoustique à ondes de Love</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Tamarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Dejous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rebiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pistre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Comeau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Japon. pp.1</w:t>
+              <w:t xml:space="preserve">Journée CMC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00184218v1</w:t>
+                <w:t xml:space="preserve">hal-00184400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de bactériophages par un dispositif acoustique à ondes de Love</w:t>
+                <w:t xml:space="preserve">Use of Love Wave Devices for Biosensing: Effect of Antibody-Bacteriophage Grafting on the Acoustic Wave Propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Tamarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dejous</w:t>
@@ -8238,94 +8238,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Comeau</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Moynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée CMC2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, France</w:t>
+              <w:t xml:space="preserve">9th International Meeting on Chemical Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, États-Unis. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00184400v1</w:t>
+                <w:t xml:space="preserve">hal-00184219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8369,51 +8369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Manea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre E. Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferrier-Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8461,90 +8461,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benthic diversity along an Arctic fjord: which are the key factors?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -8566,103 +8566,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical Note: An Autonomous Flow through Salinity and Temperature Perturbation Mesocosm System for Multi-stressor Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cale Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Urrutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Urrutti</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -8684,90 +8684,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of carbonate chemistry manipulations on calcification, respiration, and excretion of a Mediterranean pteropod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Jeffree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9108,51 +9108,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103984v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lebrun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cale Miller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Urrutti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.70074" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05470176v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Manea" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Galand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Comeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrier-Pag&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giordano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70217" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365158v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris T Perry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M de Bakker" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice E Webb" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Comeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Harvey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09439-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946711v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galobart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G&#243;mez-Gras" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Santamar&#237;a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Golo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-55949-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003817v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lo Monaco" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mignon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-1075-2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507213v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Eckert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lefevre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mullarney" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rose" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.70040" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564045v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cale A Miller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gattuso" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172571" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752830v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cornwall" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-15-671-2024" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886355v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Schaum" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lob.10623" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650917v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dousset" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brodu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Richard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10630" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713807v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70183" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628973v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-315-2024" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753036v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Meynadier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-4605-2024" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887468v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Daniel Ackerman" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimi Koehl" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12732" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524101v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Carbonne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyla Plichon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schaub" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.231683" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659691v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elisa Schaum" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. David Hambright" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lob.10548" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272418v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Edward Cornwall" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Donner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Perry" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dunne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16647" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04660995v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mccoy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curt Pueschel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Kranz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00318884.2023.2285673" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847324v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A Venn" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tambutt&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tambutt&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.973908" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03795821v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Garrabou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel G&#243;mez-Gras" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Medrano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cerrano" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Ponti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16301" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661715v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L. Ross" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Warnes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher E. Cornwall" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael V. W. Cuttler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00396-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812812v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe Chan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-4767-2022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03831187v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lebrun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2022.103980" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582027v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hollie Putnam" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Schoepf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/ETLS20210226" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03835447v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margalida Monserrat" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Verdura" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Spennato" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-22845-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03795797v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed El Rahman Hassoun" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Bantelman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donata Canu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Galdies" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.892670" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03561214v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher E Cornwall" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Shlesinger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Hoogenboom" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Mana" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16093" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954671v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pansch" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Raatz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Hui" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Havenhand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.994756" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847680v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moore" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bekaert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cossais" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Purdy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.0130" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348884v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Teixid&#243;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Moore" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mirasole" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guttierez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11942" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03266793v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas A Kornder" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben van Hooidonk" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2015265118" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445628v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cornwall" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Hall&#8208;spencer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15899" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007123v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E Cornwall" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. D&#8217;alexis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M Decarlo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Larcombe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-019-0681-8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406524v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriona Hurd" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Beardall" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF19267" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374987v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Caroselli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ceccarelli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15372" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346588v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M Decarlo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gajdzik" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guagliardo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14579" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02142177v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Diaz-Pulido" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00186" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02178762v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornwall" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Decarlo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Doo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpenter" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-019-0486-9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02297095v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pupier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alessi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49044-w" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321980v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Krieger" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Mcculloch" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14379" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505054v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Cornwall" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Decarlo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. d'Alexis" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.1168" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346579v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Pfeifer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Carrion" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Alessi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-018-1726-6" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322043v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Mcculloch" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.0564" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502967v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coulson A. Lantz" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Carpenter" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Edmunds" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00298" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502946v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morane Le Nohaic" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Lowe" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14794-y" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955652v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Comeau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C E Cornwall" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M T Mcculloch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08003-z" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03043084v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Manno" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Bednar&#353;ek" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraint A Tarling" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky L Peck" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2017.04.005" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502944v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily B. Rivest" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40641-017-0082-x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304138v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coulson Lantz" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Andersson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherie Briggs" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biw023" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502975v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Carpenter" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Lantz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Edmunds" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-016-1425-0" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502772v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella L. Howes" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Bednarsek" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Buedenbender" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayla Doubleday" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbu002" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255951v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. Parker" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne A. O'Connor" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-013-2219-3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205262v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marin Nisumaa" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Orr" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2011.0910" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502684v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alliouane" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Gattuso" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09696" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502056v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gorsky" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-010-1493-6" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/878A183622CACF9010B17F6A9055440D8D59785F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502066v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Jeffree" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Teyssie" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011362" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03325665v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jeffree" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Teyssi&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gattuso" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-1877-2009" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183754v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Tamarin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dejous" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moynet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rebiere" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183755v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pistre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184212v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184219v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184401v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bezian" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184218v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184400v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056731v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Manea" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre E. Galand" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferrier-Pag&#232;s" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Giordano" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263701v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240387v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110606v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365158v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris T Perry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M de Bakker" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice E Webb" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Comeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Harvey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09439-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946711v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galobart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G&#243;mez-Gras" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Santamar&#237;a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Golo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-55949-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003817v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lo Monaco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mignon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-1075-2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507213v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Eckert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lefevre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mullarney" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rose" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.70040" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103984v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lebrun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cale Miller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Urrutti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.70074" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05470176v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Manea" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Galand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Comeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrier-Pag&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giordano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70217" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628973v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gattuso" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-315-2024" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886355v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Schaum" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lob.10623" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650917v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dousset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brodu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Richard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10630" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713807v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70183" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753036v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Meynadier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-4605-2024" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887468v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Daniel Ackerman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimi Koehl" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12732" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524101v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Carbonne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyla Plichon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schaub" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.231683" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564045v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cale A Miller" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172571" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752830v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cornwall" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-15-671-2024" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272418v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Edward Cornwall" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Donner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Perry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dunne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16647" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04660995v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mccoy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curt Pueschel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Kranz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00318884.2023.2285673" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659691v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elisa Schaum" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. David Hambright" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lob.10548" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661715v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L. Ross" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Warnes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher E. Cornwall" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael V. W. Cuttler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00396-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812812v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe Chan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-4767-2022" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582027v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hollie Putnam" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Schoepf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/ETLS20210226" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03831187v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lebrun" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2022.103980" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03835447v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margalida Monserrat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Verdura" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Spennato" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-22845-2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03795797v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed El Rahman Hassoun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Bantelman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donata Canu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Galdies" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.892670" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954671v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pansch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Raatz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Hui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Havenhand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.994756" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03561214v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher E Cornwall" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Shlesinger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Hoogenboom" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Mana" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16093" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03795821v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Garrabou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel G&#243;mez-Gras" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Medrano" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cerrano" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Ponti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16301" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847324v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A Venn" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tambutt&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tambutt&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.973908" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847680v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moore" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bekaert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cossais" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Purdy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.0130" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348884v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Teixid&#243;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Moore" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mirasole" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guttierez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11942" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03266793v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas A Kornder" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben van Hooidonk" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2015265118" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445628v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cornwall" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Hall&#8208;spencer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15899" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007123v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E Cornwall" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. D&#8217;alexis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M Decarlo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Larcombe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-019-0681-8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406524v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriona Hurd" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Beardall" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF19267" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374987v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Caroselli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ceccarelli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15372" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346588v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M Decarlo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gajdzik" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guagliardo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14579" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02142177v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Diaz-Pulido" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00186" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02178762v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornwall" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Decarlo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Doo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpenter" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-019-0486-9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02297095v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pupier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alessi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49044-w" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505054v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Cornwall" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Decarlo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. d'Alexis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.1168" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346579v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Pfeifer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Carrion" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Alessi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-018-1726-6" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322043v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Mcculloch" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.0564" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321980v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Krieger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Mcculloch" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14379" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955652v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Comeau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C E Cornwall" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M T Mcculloch" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08003-z" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03043084v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Manno" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Bednar&#353;ek" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraint A Tarling" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky L Peck" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2017.04.005" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502944v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily B. Rivest" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40641-017-0082-x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502967v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coulson A. Lantz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Carpenter" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Edmunds" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00298" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502946v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morane Le Nohaic" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Lowe" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14794-y" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502975v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Carpenter" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Lantz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Edmunds" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-016-1425-0" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304138v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coulson Lantz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Andersson" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherie Briggs" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biw023" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502772v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella L. Howes" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Bednarsek" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Buedenbender" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayla Doubleday" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbu002" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255951v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. Parker" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne A. O'Connor" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-013-2219-3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205262v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marin Nisumaa" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Orr" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2011.0910" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502684v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alliouane" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Gattuso" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09696" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502066v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Jeffree" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Teyssie" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011362" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502056v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gorsky" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-010-1493-6" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/878A183622CACF9010B17F6A9055440D8D59785F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03325665v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jeffree" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Teyssi&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gattuso" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-1877-2009" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183754v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Tamarin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dejous" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moynet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rebiere" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183755v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pistre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184212v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184401v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bezian" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184218v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184400v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184219v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056731v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Manea" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre E. Galand" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferrier-Pag&#232;s" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Giordano" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263701v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240387v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110606v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>