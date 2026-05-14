--- v2 (2026-04-24)
+++ v3 (2026-05-14)
@@ -72,7597 +72,7865 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (59)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (61)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Atlantic reef growth past 2 °C warming amplifies sea-level impacts</w:t>
+                <w:t xml:space="preserve">Enhanced carbon burial in seagrass meadows under ocean acidification revealed by carbon dioxide vents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris T Perry</w:t>
+                <w:t xml:space="preserve">Theodor Kindeberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier M de Bakker</w:t>
+                <w:t xml:space="preserve">Núria Teixidó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice E Webb</w:t>
+                <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steeve Comeau</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben Harvey</w:t>
+                <w:t xml:space="preserve">Beat Gasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 646 (8085), pp.619-626. </w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 7 (1), pp.350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-025-09439-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s43247-026-03349-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05365158v1</w:t>
+                <w:t xml:space="preserve">hal-05608581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability of benthic trait diversity across the Mediterranean Sea following mass mortality events</w:t>
+                <w:t xml:space="preserve">Unravelling Marine Benthic Functioning Shifts Under Ocean Acidification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Carlot</w:t>
+                <w:t xml:space="preserve">J Carlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Galobart</w:t>
+                <w:t xml:space="preserve">S Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gómez-Gras</w:t>
+                <w:t xml:space="preserve">A Chiarore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Santamaría</w:t>
+                <w:t xml:space="preserve">A Mirasole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Golo</w:t>
+                <w:t xml:space="preserve">S Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.1571. </w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 29 (4), pp.e70376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-55949-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ele.70376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04946711v1</w:t>
+                <w:t xml:space="preserve">hal-05610260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An updated synthesis of ocean total alkalinity and dissolved inorganic carbon measurements from 1993 to 2023: the SNAPO-CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-v2 dataset</w:t>
+                <w:t xml:space="preserve">Reduced Atlantic reef growth past 2 °C warming amplifies sea-level impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Metzl</w:t>
+                <w:t xml:space="preserve">Chris T Perry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Fin</w:t>
+                <w:t xml:space="preserve">Didier M de Bakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Lo Monaco</w:t>
+                <w:t xml:space="preserve">Alice E Webb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Mignon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samir Alliouane</w:t>
+                <w:t xml:space="preserve">Ben Harvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-17-1075-2025⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 646 (8085), pp.619-626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-025-09439-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05003817v1</w:t>
+                <w:t xml:space="preserve">hal-05365158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous instrumentation and big data: New windows, knowledge, and breakthroughs in the aquatic sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Steeve Comeau</w:t>
+                <w:t xml:space="preserve">Vulnerability of benthic trait diversity across the Mediterranean Sea following mass mortality events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Carlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Werner Eckert</w:t>
+                <w:t xml:space="preserve">C. Galobart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Lefevre</w:t>
+                <w:t xml:space="preserve">D. Gómez-Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Mullarney</w:t>
+                <w:t xml:space="preserve">J. Santamaría</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Rose</w:t>
+                <w:t xml:space="preserve">R. Golo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 70 (S1), </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.1571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lno.70040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-55949-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05507213v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tolerance of organisms composing an Arctic kelp community to ocean warming and marine heatwaves</w:t>
+                <w:t xml:space="preserve">An updated synthesis of ocean total alkalinity and dissolved inorganic carbon measurements from 1993 to 2023: the SNAPO-CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-v2 dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Lebrun</w:t>
+                <w:t xml:space="preserve">Nicolas Metzl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cale Miller</w:t>
+                <w:t xml:space="preserve">Jonathan Fin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+                <w:t xml:space="preserve">Claire Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Urrutti</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Claude Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.70074⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (3), pp.1075-1100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-17-1075-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05103984v1</w:t>
+                <w:t xml:space="preserve">hal-05003817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive Interactions Under Ocean Warming and Acidification: Crustose Coralline Algae Holobionts Enhance Gorgonian Larval Settlement Under Climate Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Manea</w:t>
+                <w:t xml:space="preserve">Autonomous instrumentation and big data: New windows, knowledge, and breakthroughs in the aquatic sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Galand</w:t>
+                <w:t xml:space="preserve">Werner Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Comeau</w:t>
+                <w:t xml:space="preserve">Dominique Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ferrier-Pagès</w:t>
+                <w:t xml:space="preserve">Julia Mullarney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Giordano</w:t>
+                <w:t xml:space="preserve">Kevin Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (12), </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 70 (S1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.70217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/lno.70040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05470176v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05507213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical note: An autonomous flow-through salinity and temperature perturbation mesocosm system for multi-stressor experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Tolerance of organisms composing an Arctic kelp community to ocean warming and marine heatwaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cale Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Urrutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Lebrun</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-21-315-2024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.70074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628973v1</w:t>
+                <w:t xml:space="preserve">hal-05103984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Announcing the Fall 2025 Limnology and Oceanography Special Issue: Mesocosms: Bridging the Gap Between In Situ and Laboratory Studies</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Positive Interactions Under Ocean Warming and Acidification: Crustose Coralline Algae Holobionts Enhance Gorgonian Larval Settlement Under Climate Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Manea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Galand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Comeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ferrier-Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lob.10623⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.70217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04886355v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an ecologically realistic experimental system to investigate the multigenerational effects of ocean warming and acidification on benthic invertebrates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Announcing the Fall 2025 Limnology and Oceanography Special Issue: Mesocosms: Bridging the Gap Between In Situ and Laboratory Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Comeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Schaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Mullarney</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lom3.10630⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (1), pp.27-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lob.10623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650917v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summer primary production of Arctic kelp communities is more affected by duration than magnitude of simulated marine heatwaves</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Toward an ecologically realistic experimental system to investigate the multigenerational effects of ocean warming and acidification on benthic invertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Urrutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brodu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.70183⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lom3.10630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04713807v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifactorial effects of warming, low irradiance, and low salinity on Arctic kelps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Summer primary production of Arctic kelp communities is more affected by duration than magnitude of simulated marine heatwaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cale Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Urrutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-21-4605-2024⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.70183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753036v2</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life in turbulent waters: unsteady biota–flow interactions across scales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Josef Daniel Ackerman</w:t>
+                <w:t xml:space="preserve">Technical note: An autonomous flow-through salinity and temperature perturbation mesocosm system for multi-stressor experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cale Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Urrutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elisa Schaum</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lno.12732⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (1), pp.315-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-21-315-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887468v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of two temperate scleractinian corals to projected ocean warming and marine heatwaves</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Multifactorial effects of warming, low irradiance, and low salinity on Arctic kelps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cale Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Meynadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Urrutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsos.231683⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (20), pp.4605-4620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-21-4605-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04524101v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753036v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productivity of mixed kelp communities in an Arctic fjord exhibit tolerance to a future climate</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samir Alliouane</w:t>
+                <w:t xml:space="preserve">Life in turbulent waters: unsteady biota–flow interactions across scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Mullarney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Daniel Ackerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Comeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mimi Koehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Schaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172571⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69 (S1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lno.12732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564045v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are physiological and ecosystem-level tipping points caused by ocean acidification? A critical evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christopher Cornwall</w:t>
+                <w:t xml:space="preserve">Response of two temperate scleractinian corals to projected ocean warming and marine heatwaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Carbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Comeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyla Plichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Schaub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steeve Comeau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/esd-15-671-2024⟩</w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (3), pp.231683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsos.231683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752830v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coral adaptive capacity insufficient to halt global transition of coral reefs into net erosion under climate change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christopher Edward Cornwall</w:t>
+                <w:t xml:space="preserve">Productivity of mixed kelp communities in an Arctic fjord exhibit tolerance to a future climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cale A Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steeve Comeau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">John Dunne</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.16647⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 930, pp.172571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04272418v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcification in the coralline red algae: a synthesis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Are physiological and ecosystem-level tipping points caused by ocean acidification? A critical evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Cornwall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phycologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00318884.2023.2285673⟩</w:t>
+              <w:t xml:space="preserve">Earth System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (3), pp.671-687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/esd-15-671-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660995v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Announcing the Fall 2024 Limnology and Oceanography Special Issue: Autonomous Instrumentation and Big Data: New Windows, Knowledge, and Breakthroughs in the Aquatic Sciences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Coral adaptive capacity insufficient to halt global transition of coral reefs into net erosion under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Edward Cornwall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Donner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Perry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Dunne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lob.10548⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (11), pp.3010-3018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.16647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04659691v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04272418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coral calcification mechanisms in a warming ocean and the interactive effects of temperature and light</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Calcification in the coralline red algae: a synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mccoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Curt Pueschel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Cornwall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael V. W. Cuttler</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Kranz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43247-022-00396-8⟩</w:t>
+              <w:t xml:space="preserve">Phycologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (6), pp.648-666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00318884.2023.2285673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03661715v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early life stages of a Mediterranean coral are vulnerable to ocean warming and acidification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Announcing the Fall 2024 Limnology and Oceanography Special Issue: Autonomous Instrumentation and Big Data: New Windows, Knowledge, and Breakthroughs in the Aquatic Sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Mullarney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Elisa Schaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. David Hambright</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Limnology and Oceanography Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (1), pp.25-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lob.10548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-19-4767-2022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03812812v1</w:t>
+                <w:t xml:space="preserve">hal-04659691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of ocean warming and acidification on calcifying coral reef taxa: mechanisms responsible and adaptive capacity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Coral calcification mechanisms in a warming ocean and the interactive effects of temperature and light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire L. Ross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Warnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher E. Cornwall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael V. W. Cuttler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Topics in Life Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-022-00396-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/ETLS20210226⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03582027v1</w:t>
+                <w:t xml:space="preserve">insu-03661715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of climate change on Arctic macroalgal communities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anais Lebrun</w:t>
+                <w:t xml:space="preserve">Early life stages of a Mediterranean coral are vulnerable to ocean warming and acidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Carbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Comeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phoebe Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyla Plichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steeve Comeau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2022.103980⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (19), pp.4767-4777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-19-4767-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03831187v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change and species facilitation affect the recruitment of macroalgal marine forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margalida Monserrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Verdura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Spennato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, pp.18103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-022-22845-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03835447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean acidification research in the Mediterranean Sea: Status, trends and next steps</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Impacts of ocean warming and acidification on calcifying coral reef taxa: mechanisms responsible and adaptive capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Cornwall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hollie Putnam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verena Schoepf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Emerging Topics in Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/ETLS20210226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.892670⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03795797v1</w:t>
+                <w:t xml:space="preserve">hal-03582027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Influence of environmental variability on climate change impacts in marine ecosystems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Raatz</w:t>
+                <w:t xml:space="preserve">Impact of climate change on Arctic macroalgal communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Comeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steeve Comeau</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, </w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 219, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.994756⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2022.103980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03954671v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pH variability at volcanic CO 2 seeps regulates coral calcifying fluid chemistry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ocean acidification research in the Mediterranean Sea: Status, trends and next steps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abed El Rahman Hassoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashley Bantelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donata Canu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralph Mana</w:t>
+                <w:t xml:space="preserve">Charles Galdies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 28 (8), pp.2751-2763. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.16093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.892670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03561214v1</w:t>
+                <w:t xml:space="preserve">hal-03795797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine heatwaves drive recurrent mass mortalities in the Mediterranean Sea</w:t>
+                <w:t xml:space="preserve">Editorial: Influence of environmental variability on climate change impacts in marine ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquim Garrabou</w:t>
+                <w:t xml:space="preserve">Christian Pansch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Gómez-Gras</w:t>
+                <w:t xml:space="preserve">Michael Raatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alba Medrano</w:t>
+                <w:t xml:space="preserve">Tommy Hui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Cerrano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Massimo Ponti</w:t>
+                <w:t xml:space="preserve">Jonathan Havenhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.16301⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.994756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03795821v1</w:t>
+                <w:t xml:space="preserve">hal-03954671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton gradients across the coral calcifying cell layer: Effects of light, ocean acidification and carbonate chemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">pH variability at volcanic CO 2 seeps regulates coral calcifying fluid chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Comeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher E Cornwall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander A Venn</w:t>
+                <w:t xml:space="preserve">Tom Shlesinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Tambutté</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Steeve Comeau</w:t>
+                <w:t xml:space="preserve">Mia Hoogenboom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Tambutté</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ralph Mana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 28 (8), pp.2751-2763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2022.973908⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.16093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847324v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid multi-generational acclimation of coralline algal reproductive structures to ocean acidification</w:t>
+                <w:t xml:space="preserve">Marine heatwaves drive recurrent mass mortalities in the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Moore</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Comeau</w:t>
+                <w:t xml:space="preserve">Joaquim Garrabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bekaert</w:t>
+                <w:t xml:space="preserve">Daniel Gómez-Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cossais</w:t>
+                <w:t xml:space="preserve">Alba Medrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Purdy</w:t>
+                <w:t xml:space="preserve">Carlo Cerrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Ponti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2021.0130⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (19), pp.5708-5725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.16301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847680v1</w:t>
+                <w:t xml:space="preserve">hal-03795821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two temperate corals are tolerant to low pH regardless of previous exposure to natural CO2 vents</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proton gradients across the coral calcifying cell layer: Effects of light, ocean acidification and carbonate chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Billy Moore</w:t>
+                <w:t xml:space="preserve">Alexander A Venn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Mirasole</w:t>
+                <w:t xml:space="preserve">Eric Tambutté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Guttierez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Tambutté</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 66 (11), pp.4046-4061. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lno.11942⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2022.973908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348884v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global declines in coral reef calcium carbonate production under ocean acidification and warming</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapid multi-generational acclimation of coralline algal reproductive structures to ocean acidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niklas A Kornder</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chris T Perry</w:t>
+                <w:t xml:space="preserve">B. Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruben van Hooidonk</w:t>
+                <w:t xml:space="preserve">M. Bekaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cossais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Purdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2015265118⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 288 (1950), 10.1098/rspb.2021.0130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2021.0130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03266793v1</w:t>
+                <w:t xml:space="preserve">hal-03847680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding coralline algal responses to ocean acidification: Meta‐analysis and synthesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jason Hall‐spencer</w:t>
+                <w:t xml:space="preserve">Two temperate corals are tolerant to low pH regardless of previous exposure to natural CO2 vents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Carbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Teixidó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billy Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Mirasole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guttierez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.15899⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 66 (11), pp.4046-4061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lno.11942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03445628v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A coralline alga gains tolerance to ocean acidification over multiple generations of exposure</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T. M Decarlo</w:t>
+                <w:t xml:space="preserve">Global declines in coral reef calcium carbonate production under ocean acidification and warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher E Cornwall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Larcombe</w:t>
+                <w:t xml:space="preserve">Niklas A Kornder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris T Perry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben van Hooidonk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Climate Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41558-019-0681-8⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (21), pp.e2015265118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2015265118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007123v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean acidification as a multiple driver: how interactions between changing seawater carbonate parameters affect marine life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catriona Hurd</w:t>
+                <w:t xml:space="preserve">Understanding coralline algal responses to ocean acidification: Meta‐analysis and synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Cornwall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Beardall</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Havenhand</w:t>
+                <w:t xml:space="preserve">Daniel Cornwall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Hall‐spencer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Freshwater Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/MF19267⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.15899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02406524v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03445628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean acidification causes variable trait‐shifts in a coral species</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A coralline alga gains tolerance to ocean acidification over multiple generations of exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Ceccarelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Steeve Comeau</w:t>
+                <w:t xml:space="preserve">C. E Cornwall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Comeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. D’alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. M Decarlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Larcombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.15372⟩</w:t>
+              <w:t xml:space="preserve">Nature Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (2), pp.143-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41558-019-0681-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03374987v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating marine bio‐calcification mechanisms in a changing ocean with in vivo and high‐resolution ex vivo Raman spectroscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ocean acidification as a multiple driver: how interactions between changing seawater carbonate parameters affect marine life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catriona Hurd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Beardall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher E Cornwall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul Guagliardo</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Havenhand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.14579⟩</w:t>
+              <w:t xml:space="preserve">Marine and Freshwater Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 71, pp.263-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/MF19267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346588v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of Ocean Warming on Coralline Algal Calcification: Meta-Analysis, Knowledge Gaps, and Key Recommendations for Future Research</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ocean acidification causes variable trait‐shifts in a coral species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Teixidó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Caroselli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Alliouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ceccarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (12), pp.6813-6830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.15372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00186⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02142177v1</w:t>
+                <w:t xml:space="preserve">hal-03374987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance to ocean acidification in coral reef taxa is not gained by acclimatization</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating marine bio‐calcification mechanisms in a changing ocean with in vivo and high‐resolution ex vivo Raman spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Carpenter</w:t>
+                <w:t xml:space="preserve">Thomas M Decarlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Comeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher E Cornwall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gajdzik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Guagliardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Climate Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41558-019-0486-9⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (5), pp.1877-1888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.14579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02178762v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow-driven micro-scale pH variability affects the physiology of corals and coralline algae under ocean acidification</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impacts of Ocean Warming on Coralline Algal Calcification: Meta-Analysis, Knowledge Gaps, and Key Recommendations for Future Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher E Cornwall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Diaz-Pulido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Comeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-49044-w⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (Mai 2019), pp.186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2019.00186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297095v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance of corals and coralline algae to ocean acidification: physiological control of calcification under natural pH variability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Resistance to ocean acidification in coral reef taxa is not gained by acclimatization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. M. Decarlo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Moore</w:t>
+                <w:t xml:space="preserve">C. Cornwall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. d'Alexis</w:t>
+                <w:t xml:space="preserve">T. Decarlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Doo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carpenter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2018.1168⟩</w:t>
+              <w:t xml:space="preserve">Nature Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (6), pp.477-483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41558-019-0486-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03505054v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02178762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of coral bleaching on pH and oxygen gradients across the coral concentration boundary layer: a microsensor study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Steven Carrion</w:t>
+                <w:t xml:space="preserve">Flow-driven micro-scale pH variability affects the physiology of corals and coralline algae under ocean acidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Comeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cornwall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinzia Alessi</w:t>
+                <w:t xml:space="preserve">C. Pupier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Decarlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coral Reefs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00338-018-1726-6⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.12829. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-49044-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346579v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coral resistance to ocean acidification linked to increased calcium at the site of calcification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Resistance of corals and coralline algae to ocean acidification: physiological control of calcification under natural pH variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. E. Cornwall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. M. Decarlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. d'Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 285 (1878), pp.20180564. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2018.0564⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 285 (1884), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2018.1168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322043v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03505054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Similar controls on calcification under ocean acidification across unrelated coral reef taxa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Impacts of coral bleaching on pH and oxygen gradients across the coral concentration boundary layer: a microsensor study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verena Schoepf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher E Cornwall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svenja Pfeifer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Carrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinzia Alessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Coral Reefs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 37 (4), pp.1169-1180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00338-018-1726-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.14379⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02321980v1</w:t>
+                <w:t xml:space="preserve">hal-02346579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoupling between the response of coral calcifying fluid pH and calcification to ocean acidification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M T Mcculloch</w:t>
+                <w:t xml:space="preserve">Coral resistance to ocean acidification linked to increased calcium at the site of calcification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Decarlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Comeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cornwall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. T. Mcculloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 285 (1878), pp.20180564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2018.0564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-08003-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03955652v1</w:t>
+                <w:t xml:space="preserve">hal-02322043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shelled pteropods in peril: Assessing vulnerability in a high CO 2 ocean</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nina Bednaršek</w:t>
+                <w:t xml:space="preserve">Similar controls on calcification under ocean acidification across unrelated coral reef taxa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Comeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher E Cornwall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas M Decarlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geraint A Tarling</w:t>
+                <w:t xml:space="preserve">Erik Krieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vicky L Peck</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Malcolm Mcculloch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 169, pp.132-145. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (10), pp.4857-4868. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2017.04.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.14379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03043084v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Natural Variability in Shaping the Response of Coral Reef Organisms to Climate Change</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decoupling between the response of coral calcifying fluid pH and calcification to ocean acidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Comeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily B. Rivest</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christopher E. Cornwall</w:t>
+                <w:t xml:space="preserve">C E Cornwall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M T Mcculloch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CURRENT CLIMATE CHANGE REPORTS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40641-017-0082-x⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-08003-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03502944v1</w:t>
+                <w:t xml:space="preserve">hal-03955652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisms Composing an Experimental Coral Reef Community from Mo'orea, French Polynesia, Exhibit Taxon-Specific Net Production: Net Calcification Ratios</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shelled pteropods in peril: Assessing vulnerability in a high CO 2 ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert C. Carpenter</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Clara Manno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Bednaršek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraint A Tarling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicky L Peck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2017.00298⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 169, pp.132-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2017.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502967v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03043084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine heatwave causes unprecedented regional mass bleaching of thermally resistant corals in northwestern Australia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">The Role of Natural Variability in Shaping the Response of Coral Reef Organisms to Climate Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily B. Rivest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Comeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher E. Cornwall</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-14794-y⟩</w:t>
+              <w:t xml:space="preserve">CURRENT CLIMATE CHANGE REPORTS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (4), pp.271-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40641-017-0082-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502946v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterization of the response of calcification to temperature and pCO(2) in the coral Acropora pulchra and the alga Lithophyllum kotschyanum</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organisms Composing an Experimental Coral Reef Community from Mo'orea, French Polynesia, Exhibit Taxon-Specific Net Production: Net Calcification Ratios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. A. Lantz</w:t>
+                <w:t xml:space="preserve">Coulson A. Lantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. J. Edmunds</w:t>
+                <w:t xml:space="preserve">Robert C. Carpenter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Comeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J. Edmunds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coral Reefs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00338-016-1425-0⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2017.00298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502975v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating the Effects of Ocean Acidification across Functional Scales on Tropical Coral Reefs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Marine heatwave causes unprecedented regional mass bleaching of thermally resistant corals in northwestern Australia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morane Le Nohaic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire L. Ross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher E. Cornwall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cherie Briggs</w:t>
+                <w:t xml:space="preserve">Ryan Lowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.350-362. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/biosci/biw023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-14794-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304138v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sink and swim: a status review of thecosome pteropod culture techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parameterization of the response of calcification to temperature and pCO(2) in the coral Acropora pulchra and the alga Lithophyllum kotschyanum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Comeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ella L. Howes</w:t>
+                <w:t xml:space="preserve">R. C. Carpenter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Bednarsek</w:t>
+                <w:t xml:space="preserve">C. A. Lantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Buedenbender</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. J. Edmunds</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plankt/fbu002⟩</w:t>
+              <w:t xml:space="preserve">Coral Reefs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (3), pp.929-939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00338-016-1425-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03502772v1</w:t>
+                <w:t xml:space="preserve">hal-03502975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of ocean acidification on marine shelled molluscs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+                <w:t xml:space="preserve">Integrating the Effects of Ocean Acidification across Functional Scales on Tropical Coral Reefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J. Edmunds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Comeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coulson Lantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura M. Parker</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+                <w:t xml:space="preserve">Andreas Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wayne A. O'Connor</w:t>
+                <w:t xml:space="preserve">Cherie Briggs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 160 (8, SI), pp.2207-2245. </w:t>
+              <w:t xml:space="preserve">Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.350-362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00227-013-2219-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/biosci/biw023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255951v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of aragonite saturation state changes on migratory pteropods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sink and swim: a status review of thecosome pteropod culture techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ella L. Howes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Bednarsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Buedenbender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayla Doubleday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2011.0910⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plankton Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36 (2), pp.299-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plankt/fbu002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03205262v1</w:t>
+                <w:t xml:space="preserve">hal-03502772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of ocean acidification on overwintering juvenile Arctic pteropods Limacina helicina</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impacts of ocean acidification on marine shelled molluscs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura M. Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Comeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wayne A. O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps09696⟩</w:t>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 160 (8, SI), pp.2207-2245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-013-2219-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502684v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of the Arctic Pteropod Limacina helicina to Projected Future Environmental Conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of aragonite saturation state changes on migratory pteropods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Comeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steeve Comeau</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marin Nisumaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Orr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0011362⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 279 (1729), pp.732-738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2011.0910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03502066v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larvae of the pteropod Cavolinia inflexa exposed to aragonite undersaturation are viable but shell-less</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Effects of ocean acidification on overwintering juvenile Arctic pteropods Limacina helicina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alliouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -P. Gattuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 456, pp.279-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps09696⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00227-010-1493-6⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03502056v1</w:t>
+                <w:t xml:space="preserve">hal-03502684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ocean acidification on a key Arctic pelagic mollusc (&lt;i&gt;Limacina helicina&lt;/i&gt;)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Teyssié</w:t>
+                <w:t xml:space="preserve">Response of the Arctic Pteropod Limacina helicina to Projected Future Environmental Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Gattuso</w:t>
+                <w:t xml:space="preserve">Ross Jeffree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Teyssie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-6-1877-2009⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0011362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03325665v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time device for biosensing: design of a bacteriophage model using love acoustic waves</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Larvae of the pteropod Cavolinia inflexa exposed to aragonite undersaturation are viable but shell-less</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Dejous</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Gorsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alliouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 157 (10), pp.2341-2345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00227-010-1493-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00183754v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Impact of ocean acidification on a key Arctic pelagic mollusc (&lt;i&gt;Limacina helicina&lt;/i&gt;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Comeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gorsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Jeffree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Teyssié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6 (9), pp.1877-1882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-6-1877-2009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03325665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Real time device for biosensing: design of a bacteriophage model using love acoustic waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ollivier Tamarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Comeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Dejous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Moynet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rebiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 18, pp.755-763</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00183754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Study of acoustic Love wave devices for real time bacteriophage detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Tamarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dejous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 91, pp.275-284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00183755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7672,654 +7940,654 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection d'espèces bactériologiques à l'aide de dispositifs à ondes élastiques (ondes de Love)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Tamarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dejous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Moynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus des JSF 2003-Electronique, Télécommunications et Informatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Tunisie. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00184212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d'un microcapteur à ondes de Love pour la détection temps réel de virus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Moynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bezian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Tamarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dejous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Techniques Innovantes en Matière de Mesures dans l'Eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00184401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-Time Device for Biosensing: Design of a Bacteriophage Model Using Love Acoustic Waves.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Tamarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Moynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dejous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biosensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Japon. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00184218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de bactériophages par un dispositif acoustique à ondes de Love</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Tamarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dejous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée CMC2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00184400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Love Wave Devices for Biosensing: Effect of Antibody-Bacteriophage Grafting on the Acoustic Wave Propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ollivier Tamarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dejous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Moynet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Meeting on Chemical Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, États-Unis. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00184219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8329,471 +8597,471 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive interactions under ocean warming and acidification: crustose coralline algae holobionts enhance gorgonian larval settlement under climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Manea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre E. Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Comeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ferrier-Pagès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruna Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05056731v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benthic diversity along an Arctic fjord: which are the key factors?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Comeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steeve Comeau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical Note: An Autonomous Flow through Salinity and Temperature Perturbation Mesocosm System for Multi-stressor Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cale Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Urrutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Comeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of carbonate chemistry manipulations on calcification, respiration, and excretion of a Mediterranean pteropod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Comeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steeve Comeau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Jeffree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04110606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8803,165 +9071,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ackerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId304"/>
+      <w:footerReference w:type="default" r:id="rId314"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9108,51 +9376,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365158v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris T Perry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M de Bakker" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice E Webb" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Comeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Harvey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09439-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946711v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galobart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G&#243;mez-Gras" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Santamar&#237;a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Golo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-55949-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003817v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lo Monaco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mignon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-1075-2025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507213v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Eckert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lefevre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mullarney" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rose" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.70040" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103984v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lebrun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cale Miller" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Urrutti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.70074" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05470176v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Manea" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Galand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Comeau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrier-Pag&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giordano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70217" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628973v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gattuso" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-315-2024" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886355v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Schaum" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lob.10623" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650917v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dousset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brodu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Richard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10630" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713807v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70183" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753036v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Meynadier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-4605-2024" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887468v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Daniel Ackerman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimi Koehl" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12732" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524101v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Carbonne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyla Plichon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schaub" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.231683" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564045v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cale A Miller" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172571" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752830v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cornwall" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-15-671-2024" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272418v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Edward Cornwall" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Donner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Perry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dunne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16647" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04660995v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mccoy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curt Pueschel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Kranz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00318884.2023.2285673" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659691v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elisa Schaum" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. David Hambright" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lob.10548" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661715v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L. Ross" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Warnes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher E. Cornwall" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael V. W. Cuttler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00396-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812812v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe Chan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-4767-2022" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582027v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hollie Putnam" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Schoepf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/ETLS20210226" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03831187v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lebrun" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2022.103980" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03835447v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margalida Monserrat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Verdura" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Spennato" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-22845-2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03795797v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed El Rahman Hassoun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Bantelman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donata Canu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Galdies" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.892670" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954671v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pansch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Raatz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Hui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Havenhand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.994756" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03561214v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher E Cornwall" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Shlesinger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Hoogenboom" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Mana" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16093" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03795821v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Garrabou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel G&#243;mez-Gras" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Medrano" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cerrano" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Ponti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16301" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847324v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A Venn" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tambutt&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tambutt&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.973908" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847680v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moore" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bekaert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cossais" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Purdy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.0130" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348884v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Teixid&#243;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Moore" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mirasole" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guttierez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11942" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03266793v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas A Kornder" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben van Hooidonk" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2015265118" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445628v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cornwall" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Hall&#8208;spencer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15899" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007123v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E Cornwall" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. D&#8217;alexis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M Decarlo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Larcombe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-019-0681-8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406524v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriona Hurd" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Beardall" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF19267" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374987v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Caroselli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ceccarelli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15372" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346588v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M Decarlo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gajdzik" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guagliardo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14579" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02142177v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Diaz-Pulido" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00186" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02178762v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornwall" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Decarlo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Doo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpenter" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-019-0486-9" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02297095v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pupier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alessi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49044-w" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505054v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Cornwall" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Decarlo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. d'Alexis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.1168" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346579v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Pfeifer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Carrion" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Alessi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-018-1726-6" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322043v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Mcculloch" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.0564" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321980v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Krieger" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Mcculloch" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14379" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955652v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Comeau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C E Cornwall" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M T Mcculloch" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08003-z" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03043084v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Manno" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Bednar&#353;ek" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraint A Tarling" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky L Peck" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2017.04.005" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502944v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily B. Rivest" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40641-017-0082-x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502967v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coulson A. Lantz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Carpenter" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Edmunds" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00298" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502946v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morane Le Nohaic" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Lowe" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14794-y" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502975v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Carpenter" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Lantz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Edmunds" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-016-1425-0" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304138v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coulson Lantz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Andersson" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherie Briggs" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biw023" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502772v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella L. Howes" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Bednarsek" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Buedenbender" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayla Doubleday" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbu002" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255951v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. Parker" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne A. O'Connor" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-013-2219-3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205262v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marin Nisumaa" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Orr" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2011.0910" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502684v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alliouane" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Gattuso" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09696" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502066v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Jeffree" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Teyssie" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011362" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502056v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gorsky" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-010-1493-6" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/878A183622CACF9010B17F6A9055440D8D59785F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03325665v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jeffree" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Teyssi&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gattuso" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-1877-2009" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183754v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Tamarin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dejous" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moynet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rebiere" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183755v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pistre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184212v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184401v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bezian" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184218v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184400v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184219v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056731v2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Manea" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre E. Galand" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferrier-Pag&#232;s" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Giordano" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263701v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240387v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110606v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608581v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodor Kindeberg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Teixid&#243;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Comeau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gattuso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Gasser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-026-03349-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05610260v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Carlot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Comeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chiarore" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mirasole" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alliouane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.70376" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365158v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris T Perry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M de Bakker" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice E Webb" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Harvey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-025-09439-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946711v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galobart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. G&#243;mez-Gras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Santamar&#237;a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Golo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-55949-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003817v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lo Monaco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mignon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-1075-2025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05507213v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Eckert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lefevre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mullarney" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Rose" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.70040" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103984v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lebrun" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cale Miller" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gazeau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Urrutti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.70074" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05470176v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Manea" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Galand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Comeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrier-Pag&#232;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giordano" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70217" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886355v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Schaum" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lob.10623" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650917v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dousset" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brodu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Richard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10630" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713807v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.70183" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628973v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-315-2024" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753036v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Meynadier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-21-4605-2024" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887468v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Daniel Ackerman" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimi Koehl" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12732" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524101v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Carbonne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyla Plichon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schaub" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.231683" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564045v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cale A Miller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172571" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752830v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Cornwall" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-15-671-2024" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272418v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Edward Cornwall" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Donner" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Perry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Dunne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16647" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04660995v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mccoy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Curt Pueschel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Kranz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00318884.2023.2285673" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04659691v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elisa Schaum" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. David Hambright" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lob.10548" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661715v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L. Ross" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Warnes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher E. Cornwall" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael V. W. Cuttler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-022-00396-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812812v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe Chan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-4767-2022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03835447v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margalida Monserrat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Verdura" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Spennato" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-22845-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582027v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hollie Putnam" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verena Schoepf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/ETLS20210226" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03831187v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lebrun" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2022.103980" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03795797v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed El Rahman Hassoun" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Bantelman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donata Canu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Galdies" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.892670" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954671v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pansch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Raatz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Hui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Havenhand" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.994756" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03561214v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher E Cornwall" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Shlesinger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Hoogenboom" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Mana" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16093" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03795821v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Garrabou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel G&#243;mez-Gras" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Medrano" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cerrano" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Ponti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16301" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847324v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander A Venn" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tambutt&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tambutt&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2022.973908" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847680v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moore" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bekaert" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cossais" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Purdy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2021.0130" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348884v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Moore" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mirasole" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guttierez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.11942" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03266793v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas A Kornder" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben van Hooidonk" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2015265118" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445628v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cornwall" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Hall&#8208;spencer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15899" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007123v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E Cornwall" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. D&#8217;alexis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M Decarlo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Larcombe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-019-0681-8" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406524v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriona Hurd" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Beardall" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF19267" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374987v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Caroselli" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ceccarelli" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.15372" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346588v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M Decarlo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gajdzik" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Guagliardo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14579" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02142177v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Diaz-Pulido" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00186" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02178762v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornwall" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Decarlo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Doo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carpenter" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-019-0486-9" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02297095v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pupier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alessi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49044-w" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505054v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Cornwall" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Decarlo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. d'Alexis" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.1168" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346579v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Pfeifer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Carrion" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Alessi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-018-1726-6" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322043v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Mcculloch" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2018.0564" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321980v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Krieger" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Mcculloch" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14379" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955652v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C E Cornwall" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M T Mcculloch" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08003-z" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03043084v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Manno" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Bednar&#353;ek" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraint A Tarling" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky L Peck" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2017.04.005" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502944v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily B. Rivest" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40641-017-0082-x" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502967v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coulson A. Lantz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Carpenter" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Edmunds" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00298" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502946v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morane Le Nohaic" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Lowe" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14794-y" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502975v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C. Carpenter" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Lantz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. J. Edmunds" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-016-1425-0" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01304138v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coulson Lantz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Andersson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherie Briggs" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biw023" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502772v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella L. Howes" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Bednarsek" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Buedenbender" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayla Doubleday" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plankt/fbu002" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255951v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. Parker" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne A. O'Connor" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-013-2219-3" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205262v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marin Nisumaa" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Orr" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2011.0910" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502684v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alliouane" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Gattuso" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps09696" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502066v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Jeffree" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Teyssie" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0011362" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502056v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gorsky" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-010-1493-6" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/878A183622CACF9010B17F6A9055440D8D59785F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03325665v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jeffree" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Teyssi&#233;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gattuso" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-6-1877-2009" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183754v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Tamarin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dejous" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moynet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rebiere" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183755v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pistre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184212v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184401v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bezian" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184218v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184400v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184219v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05056731v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Manea" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre E. Galand" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ferrier-Pag&#232;s" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Giordano" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263701v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240387v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110606v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>