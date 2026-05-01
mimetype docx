--- v1 (2026-03-28)
+++ v2 (2026-05-01)
@@ -804,271 +804,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05300329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes et fonctions des fortifications de hauteur dans le nord du massif vosgien entre Protohistoire et Moyen Âge (programme collectif de recherche) ; Les enceintes de hauteur de la Heidenstadt à Ernolsheim-lès-Saverne, du Brotschberg à Haegen, du Keltenring à Lampertsloch, du Castelberg à Wagenbourg-Engenthal et du Heidenschloss à Romanswiller (prospection thématique)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le site de hauteur du Kastelring à Lampertsloch (67), de la Préhistoire au haut Moyen Âge, Fouille programmée, Rapport 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Gentner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Barbau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Diemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] UMR 7044 - Archimède. 2021</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 7044 - Archimède; Université de Strasbourg (Unistra), FRA. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03590359v1</w:t>
+                <w:t xml:space="preserve">hal-03455550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site de hauteur du Kastelring à Lampertsloch (67), de la Préhistoire au haut Moyen Âge, Fouille programmée, Rapport 2021</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formes et fonctions des fortifications de hauteur dans le nord du massif vosgien entre Protohistoire et Moyen Âge (programme collectif de recherche) ; Les enceintes de hauteur de la Heidenstadt à Ernolsheim-lès-Saverne, du Brotschberg à Haegen, du Keltenring à Lampertsloch, du Castelberg à Wagenbourg-Engenthal et du Heidenschloss à Romanswiller (prospection thématique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Gentner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Barbau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Châtelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] UMR 7044 - Archimède; Université de Strasbourg (Unistra), FRA. 2021</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] UMR 7044 - Archimède. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03455550v1</w:t>
+                <w:t xml:space="preserve">hal-03590359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enceintes de hauteur de la Burg à Ratzwiller, de la Heidenstadt à Ernolsheim-lès-Saverne et du Ziegenberg à Niederbronn-les-Bains (67) Prospection thématique Rapport 2019 Sous la direction de Steeve Gentner et Maxime Walter, avec la collaboration de Simon Diemer et Clément Féliu</w:t>
               </w:r>
@@ -5083,51 +5083,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058386v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Gentner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Zimmermann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brang&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Diemer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548033v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Roche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020453v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Barbau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098540v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Walter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Griselin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098478v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment F&#233;liu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05300329v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Feliu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590359v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Ch&#226;telet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455550v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468478v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415847v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Cesaratto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312625v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kraft" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Magar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Pracht-Mendel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419517v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Henry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419499v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415861v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chameroy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02411169v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312636v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02411161v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992523v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Hansen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Krausse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991500v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2023.1991" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546340v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258781v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468483v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Robin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468487v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546325v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizzie Scholtus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589310v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hutin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;&#225;rka V&#225;le&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587266v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Wassong" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587244v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546316v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Wieland" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546308v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826098v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224081v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chosson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277600v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth-Zehner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258603v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277362v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05283939v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277571v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ludwig" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-01818921" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277274v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277377v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468500v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547464v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546297v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547933v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Adam" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936013v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Landolt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184312v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fichtl" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468495v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961641v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Camberlein" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058386v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Gentner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Zimmermann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Brang&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Diemer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jodry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548033v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Roche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020453v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Barbau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098540v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Walter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Griselin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098478v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment F&#233;liu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05300329v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Feliu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455550v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Ch&#226;telet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590359v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468478v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415847v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Cesaratto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312625v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kraft" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Magar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Pracht-Mendel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419517v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Henry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419499v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415861v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chameroy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02411169v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05312636v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02411161v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992523v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Hansen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Krausse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991500v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afeaf.2023.1991" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546340v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258781v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468483v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Robin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468487v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546325v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loup Bernard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizzie Scholtus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01589310v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hutin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;&#225;rka V&#225;le&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587266v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Wassong" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587244v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546316v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Wieland" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546308v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826098v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224081v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chosson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277600v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth-Zehner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258603v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277362v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05283939v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277571v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ludwig" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-01818921" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277274v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05277377v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468500v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547464v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546297v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547933v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Adam" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936013v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Landolt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184312v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fichtl" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468495v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961641v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Camberlein" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>