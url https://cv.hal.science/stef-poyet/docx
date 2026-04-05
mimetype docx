--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -481,51 +481,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Gamma Irradiation on Cementitious Materials Hydration</w:t>
+                <w:t xml:space="preserve">C-S-H Quantification Using XRD: A Comparison of the Rietveld and PONKCS Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Hoarau Belkhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
@@ -564,102 +564,102 @@
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Esnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Advanced Concrete Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 23 (12), pp.546 - 559. </w:t>
+              <w:t xml:space="preserve">, 2025, 23 (12), pp.560 - 570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3151/jact.23.546⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3151/jact.23.560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05453418v1</w:t>
+                <w:t xml:space="preserve">hal-05453353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-S-H Quantification Using XRD: A Comparison of the Rietveld and PONKCS Methods</w:t>
+                <w:t xml:space="preserve">Effect of Gamma Irradiation on Cementitious Materials Hydration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Hoarau Belkhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
@@ -698,78 +698,78 @@
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Esnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Advanced Concrete Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 23 (12), pp.560 - 570. </w:t>
+              <w:t xml:space="preserve">, 2025, 23 (12), pp.546 - 559. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3151/jact.23.560⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3151/jact.23.546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05453353v1</w:t>
+                <w:t xml:space="preserve">hal-05453418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l'irradiation sur l'hydratation d'une pâte de C3S</w:t>
               </w:r>
@@ -1130,624 +1130,624 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonation of model cement pastes: The mineralogical origin of microstructural changes and shrinkage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A simple method to measure the isosteric energy of adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Kangni-Foli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Poyet</w:t>
+                <w:t xml:space="preserve">Gaëtan Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Le Bescop</w:t>
+                <w:t xml:space="preserve">Jean-Luc Adia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Charpentier</w:t>
+                <w:t xml:space="preserve">Laurent Charpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bernachy-Barbé</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Michel-Ponnelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 144, pp.106446. </w:t>
+              <w:t xml:space="preserve">, 2021, 147, pp.106520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03194818v1</w:t>
+                <w:t xml:space="preserve">cea-03293409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple method to measure the isosteric energy of adsorption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbonation of model cement pastes: The mineralogical origin of microstructural changes and shrinkage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kangni-Foli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Adia</w:t>
+                <w:t xml:space="preserve">P. Le Bescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Charpin</w:t>
+                <w:t xml:space="preserve">T. Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Michel-Ponnelle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Bernachy-Barbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 147, pp.106520. </w:t>
+              <w:t xml:space="preserve">, 2021, 144, pp.106446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03293409v1</w:t>
+                <w:t xml:space="preserve">hal-03194818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the atmospheric carbonation of cementitious materials using fully coupled two-phase reactive transport modelling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data-based modeling of early-age concrete mechanical behavior for structural calculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lagneau</w:t>
+                <w:t xml:space="preserve">M Neji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dauzères</w:t>
+                <w:t xml:space="preserve">F Bernachy-Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Bary</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2019.105966⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(asce)mt.1943-5533.0002958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02456212v1</w:t>
+                <w:t xml:space="preserve">cea-03293675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-based modeling of early-age concrete mechanical behavior for structural calculation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F Bernachy-Barbe</w:t>
+                <w:t xml:space="preserve">Predicting the atmospheric carbonation of cementitious materials using fully coupled two-phase reactive transport modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seigneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kangni-Foli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Imbert</w:t>
+                <w:t xml:space="preserve">Vincent Lagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dauzères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 32, </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 130, pp.105966. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(asce)mt.1943-5533.0002958⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2019.105966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03293675v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model synthetic pastes for low pH cements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kangni-Foli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Bescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernachy-Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2026,1744 +2026,1744 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02339768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between natural and accelerated carbonation (3% CO 2 ): Impact on mineralogy, microstructure, water retention and cracking</w:t>
+                <w:t xml:space="preserve">Sr immobilization in irradiated Portland cement paste exposed to carbonation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Auroy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Bescop</w:t>
+                <w:t xml:space="preserve">Gabriela Bar-Nes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+                <w:t xml:space="preserve">Ofra Klein-Bendavid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Chomat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Arbel-Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 109, pp.64 - 80. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2018.04.012⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 107, pp.152 - 162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2018.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01771687v1</w:t>
+                <w:t xml:space="preserve">cea-03293668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation between crack opening and extent of the damage induced at the steel/mortar interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Maria Ghantous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bernachy-Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 193, pp.97-104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.10.176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03293418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The link between gas diffusion and carbonation in hardened cement pastes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">W. Dridi</w:t>
+                <w:t xml:space="preserve">Comparison between natural and accelerated carbonation (3% CO 2 ): Impact on mineralogy, microstructure, water retention and cracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Auroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Bescop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2019.105795⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 109, pp.64 - 80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2018.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02339644v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01771687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sr immobilization in irradiated Portland cement paste exposed to carbonation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The link between gas diffusion and carbonation in hardened cement pastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Chomat</w:t>
+                <w:t xml:space="preserve">V. Dutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Macé</w:t>
+                <w:t xml:space="preserve">W. Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Bescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michal Arbel-Haddad</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">X. Bourbon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 107, pp.152 - 162. </w:t>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2018.02.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2019.105795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03293668v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02339644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of accelerated carbonation conditions on the characterization of load-induced damage in reinforced concrete members</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microstructure and diffusion coefficient of an old corrosion product layer and impact on steel rebar corrosion in carbonated concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie L'Hostis</w:t>
+                <w:t xml:space="preserve">Wissem Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nhu-Cuong Tran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raoul François</w:t>
+                <w:t xml:space="preserve">Valérie L’hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietmar Meinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-017-1044-4⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 125, pp.48-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2017.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01847539v1</w:t>
+                <w:t xml:space="preserve">cea-02381278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonation of low-alkalinity mortars: Influence on corrosion of steel and on mortar microstructure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marijana Serdar</w:t>
+                <w:t xml:space="preserve">Effect of crack openings on carbonation-induced corrosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Maria Ghantous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dubravka Bjegović</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhu-Cuong Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 101, pp.33-45. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2017.08.013⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 95, pp.257--269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2017.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02380646v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and diffusion coefficient of an old corrosion product layer and impact on steel rebar corrosion in carbonated concrete</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of accelerated carbonation conditions on the characterization of load-induced damage in reinforced concrete members</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Maria Ghantous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dietmar Meinel</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhu-Cuong Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2017.06.002⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (3), pp.175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-017-1044-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">cea-02381278v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of crack openings on carbonation-induced corrosion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rita Maria Ghantous</w:t>
+                <w:t xml:space="preserve">Carbonation of low-alkalinity mortars: Influence on corrosion of steel and on mortar microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marijana Serdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raoul François</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dubravka Bjegović</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 95, pp.257--269. </w:t>
+              <w:t xml:space="preserve">, 2017, 101, pp.33-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2017.02.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2017.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847524v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02380646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of sorption balance for the characterization of the water retention curve of cement-based materials</w:t>
+                <w:t xml:space="preserve">Describing the influence of temperature on water retention using van Genuchten equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advanced Concrete Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3151/jact.14.354⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 84, pp.41-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2016.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02389315v1</w:t>
+                <w:t xml:space="preserve">cea-02383829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling hydration kinetics based on boundary nucleation and space-filling growth in a fixed confined zone</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The use of sorption balance for the characterization of the water retention curve of cement-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Trentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2016.01.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Advanced Concrete Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (7), pp.354-367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3151/jact.14.354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01695961v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02389315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Describing the influence of temperature on water retention using van Genuchten equation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling hydration kinetics based on boundary nucleation and space-filling growth in a fixed confined zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Túlio Honório</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 84, pp.41-47. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 83, pp.31 - 44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2016.01.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2016.03.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-02383829v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature influence on water transport in hardened cement pastes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accelerated leaching of cementitious materials using ammonium nitrate (6M): influence of test conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Bescop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Chomat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2015.05.002⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16, pp.336 - 351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2012.667712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01272801v1</w:t>
+                <w:t xml:space="preserve">cea-03293603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of carbonation on unsaturated water transport properties of cement-based materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Auroy</w:t>
+                <w:t xml:space="preserve">Temperature influence on water transport in hardened cement pastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 74, pp.44-58. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2015.04.002⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 76, pp.37-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2015.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01272793v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01272801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated leaching of cementitious materials using ammonium nitrate (6M): influence of test conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of carbonation on unsaturated water transport properties of cement-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Auroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Bescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16, pp.336 - 351. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 74, pp.44-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2012.667712⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2015.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03293603v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01272793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of concrete carbonation in deep geological disposal of intermediate level waste</w:t>
               </w:r>
@@ -3877,351 +3877,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02866058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the variability of concrete durability properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution to the French program dedicated to cementitious and clayey materials behavior in the context of Intermediate Level Waste management – Hydrogen transfer and materials durability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Bary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+                <w:t xml:space="preserve">P Bouniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Capra</w:t>
+                <w:t xml:space="preserve">L Chomat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Carcasses</w:t>
+                <w:t xml:space="preserve">W Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gatabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2012.11.002⟩</w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56, pp.05001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20135605001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00845982v1</w:t>
+                <w:t xml:space="preserve">cea-03293621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to the French program dedicated to cementitious and clayey materials behavior in the context of Intermediate Level Waste management – Hydrogen transfer and materials durability</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental investigation of the variability of concrete durability properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Chomat</w:t>
+                <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Torrenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W Dridi</w:t>
+                <w:t xml:space="preserve">Bruno Capra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Gatabin</w:t>
+                <w:t xml:space="preserve">Myriam Carcasses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 56, pp.05001. </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45, pp. 21-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20135605001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2012.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03293621v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of carbonation on the durability of cementitious materials: water transport properties characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Auroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Bescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-M. Torrenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4475,51 +4475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Larrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4583,51 +4583,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations of the thermo-hydro-mechanical behaviour of an annular reinforced concrete structure heated up to 200°C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus V G de Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4694,373 +4694,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03293563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic and predictive performance-based approach for assessing reinforced concrete structures lifetime: The applet project</w:t>
+                <w:t xml:space="preserve">Visual parameters of chloride-induced corrosion of reinforced concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cremona</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poyet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (1), pp.9-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01272795v1</w:t>
+                <w:t xml:space="preserve">cea-03293535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the unsaturated water transport properties of an old concrete: Determination of the pore-interaction factor</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Probabilistic and predictive performance-based approach for assessing reinforced concrete structures lifetime: The applet project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cremona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Adélaide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. L’hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2011.06.002⟩</w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (01004), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20111201004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03293541v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01272795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual parameters of chloride-induced corrosion of reinforced concrete structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Assessment of the unsaturated water transport properties of an old concrete: Determination of the pore-interaction factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie L'Hostis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41, pp.1015 - 1023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2011.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03293535v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03293541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of the effect of temperature on the first desorption isotherm of concrete</w:t>
               </w:r>
@@ -5137,51 +5137,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence of the sorption isotherms of cement-based materials: Heat of sorption and Clausius–Clapeyron formula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 39, pp.1060 - 1067. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5355,239 +5355,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01272817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Water on Alkali-Silica Reaction: Experimental Study and Numerical Simulations</w:t>
+                <w:t xml:space="preserve">The Belgian supercontainer concept: Study of the concrete buffer behaviour in service life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)0899-1561(2006)18:4(588)⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Corrosion and Long Term Performance of Concrete in NPP and Waste Facilities, 136, pp.167-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2006136018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01272814v1</w:t>
+                <w:t xml:space="preserve">cea-01272807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Belgian supercontainer concept: Study of the concrete buffer behaviour in service life</w:t>
+                <w:t xml:space="preserve">Influence of Water on Alkali-Silica Reaction: Experimental Study and Numerical Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Capra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Thèvenin-Foray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Corrosion and Long Term Performance of Concrete in NPP and Waste Facilities, 136, pp.167-175. </w:t>
+              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:2006136018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)0899-1561(2006)18:4(588)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01272807v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01272814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale et modélisation de l'influence de l'eau sur la réaction alcali-silice</w:t>
               </w:r>
@@ -5612,64 +5612,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Thevenin-Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Capra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Génie Civil </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 8 (2-3), pp.345 - 366. </w:t>
@@ -5746,64 +5746,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Thevenin-Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Capra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Génie Civil </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 8 (8), pp.905 - 929. </w:t>
@@ -5886,77 +5886,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion induced by carbonation in cracked materials - efficiency of protection products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Timhadjelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissem Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhu Cuong Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5992,277 +5992,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency and durability of surface protection products of concrete</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wissem Dridi</w:t>
+                <w:t xml:space="preserve">Calcium alumino-silicates hydrates (C-A-S-H) carbonation kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekoé Kangni-Foli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nhu-Cuong Tran</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Bescop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dauzeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">ICCC 2019 - 15th International Congress on the Chemistry of Cement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04970983v1</w:t>
+                <w:t xml:space="preserve">cea-03211966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium alumino-silicates hydrates (C-A-S-H) carbonation kinetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ekoé Kangni-Foli</w:t>
+                <w:t xml:space="preserve">Efficiency and durability of surface protection products of concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Timhadjelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissem Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Dauzeres</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhu-Cuong Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCC 2019 - 15th International Congress on the Chemistry of Cement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03211966v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to the micro-mechanical analysis of corrosion products formed during long-term carbonation induced corrosion of steel</w:t>
               </w:r>
@@ -6356,90 +6356,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing model system for low-pH cement carbonation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kangni-Foli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. L'Hôpital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dauzères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Bescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6533,51 +6533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nc. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Universitaires de Genie Civil de l'AUGC - Prix Jeunes Chercheurs Rene Houppert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6654,51 +6654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nc. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurocorr 2016, the european corrosion congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6762,51 +6762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Millard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6991,51 +6991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.C. Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7073,51 +7073,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representativeness of accelerated carbonation testing of cement pastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Auroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7564,51 +7564,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513167v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Herin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poyet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouniol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2026.113715" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149373v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Alessi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.150042" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042412v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Listwan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Caer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cau Dit Coumes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20523" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453418v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Hoarau Belkhiri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Neji" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Leoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Esnouf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.23.546" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453353v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.23.560" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04637829v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Hoarau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.15" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086019v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Masara" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107179" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03753082v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seigneur" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Windt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Soci&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dauzeres" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106906" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194818v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kangni-Foli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bescop" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpentier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernachy-Barb&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106446" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293409v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Touz&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Adia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charpin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Michel-Ponnelle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106520" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02456212v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagneau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauz&#232;res" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105966" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293675v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Neji" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bernachy-Barbe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Imbert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bary" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(asce)mt.1943-5533.0002958" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02894517v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernachy-Barbe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106168" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982390v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Drouet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Bescop" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Torrenti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourbon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.09.019" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339768v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bary" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coppens" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.02.034" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01771687v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Auroy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Torrenti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.04.012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293418v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Maria Ghantous" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L'Hostis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernachy-Barbe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.10.176" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339644v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dutzer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dridi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bourbon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105795" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293668v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Bar-Nes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofra Klein-Bendavid" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chomat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mac&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Arbel-Haddad" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.02.015" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847539v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie L'Hostis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu-Cuong Tran" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-017-1044-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02380646v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijana Serdar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubravka Bjegovi&#263;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.08.013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02381278v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Dridi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#8217;hostis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Meinel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2017.06.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RSRGNSX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847524v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.02.014" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389315v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Trentin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Amblard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.14.354" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695961v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#250;lio Hon&#243;rio" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bary" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2016.01.012" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFKRXM1T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02383829v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2016.03.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01272801v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.05.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01272793v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.04.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293603v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Pierre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.667712" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866058v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thouvenot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bildstein" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Munier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cochepin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135605004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845982v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim A&#238;t-Mokhtar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Capra" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carcasses" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2012.11.002" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293621v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bouniol" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chomat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Dridi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gatabin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135605001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01272787v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Torrenti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135601008" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293609v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-012-0032-y" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5621519FE4ABEEF77C0834000ADD9C7EE8BE5521/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293548v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2012.08.023" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695970v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Larrard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.675175" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293563v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus V G de Morais" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Durand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2011.12.007" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01272795v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cremona" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ad&#233;laide" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berthaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouteiller" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L&#8217;hostis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20111201004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293541v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charles" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Honor&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2011.06.002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293535v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01272821v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.06.019" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293509v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.07.018" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01272817v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sellier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Capra" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foray" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Torrenti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-006-9139-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QT319V30-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01272814v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Th&#232;venin-Foray" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0899-1561(2006)18:4(588)" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01272807v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006136018" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293500v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Thevenin-Foray" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2004.9692610" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293493v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2004.9692634" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781155v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Timhadjelt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu Cuong Tran" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970983v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03211966v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eko&#233; Kangni-Foli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416218v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serdar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L'Hostis" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Feron" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338743v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L'H&#244;pital" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433872v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rm. Ghantous" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nc. Tran" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442358v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02439439v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R-M. Ghantous" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Millard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC9.018" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442357v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489491v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Ghantous" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Tran" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02361500v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006479v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/tel-03414176v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513167v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Herin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poyet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouniol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2026.113715" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149373v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Alessi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.150042" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042412v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Listwan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Caer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cau Dit Coumes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20523" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453353v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Hoarau Belkhiri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Neji" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Leoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Esnouf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.23.560" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453418v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.23.546" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04637829v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Hoarau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.15" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086019v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Masara" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107179" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03753082v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seigneur" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Windt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Soci&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dauzeres" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106906" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293409v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Touz&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Adia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charpin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Michel-Ponnelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106520" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194818v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kangni-Foli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bescop" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpentier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernachy-Barb&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106446" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293675v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Neji" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bernachy-Barbe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Imbert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bary" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(asce)mt.1943-5533.0002958" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02456212v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauz&#232;res" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105966" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02894517v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernachy-Barbe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106168" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982390v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Drouet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Bescop" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Torrenti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourbon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.09.019" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339768v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bary" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coppens" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.02.034" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293668v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Bar-Nes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofra Klein-Bendavid" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chomat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mac&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Arbel-Haddad" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.02.015" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293418v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Maria Ghantous" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L'Hostis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernachy-Barbe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.10.176" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01771687v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Auroy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Torrenti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.04.012" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339644v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dutzer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dridi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bourbon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105795" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02381278v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Dridi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#8217;hostis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Meinel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2017.06.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RSRGNSX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847524v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie L'Hostis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu-Cuong Tran" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.02.014" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847539v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-017-1044-4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02380646v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijana Serdar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubravka Bjegovi&#263;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.08.013" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02383829v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2016.03.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389315v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Trentin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Amblard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.14.354" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695961v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#250;lio Hon&#243;rio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bary" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2016.01.012" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFKRXM1T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293603v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Pierre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.667712" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01272801v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.05.002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01272793v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.04.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866058v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thouvenot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bildstein" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Munier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cochepin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135605004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293621v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bouniol" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chomat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Dridi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gatabin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135605001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845982v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim A&#238;t-Mokhtar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Capra" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carcasses" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2012.11.002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01272787v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Torrenti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135601008" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293609v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-012-0032-y" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5621519FE4ABEEF77C0834000ADD9C7EE8BE5521/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293548v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2012.08.023" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695970v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Larrard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.675175" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293563v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus V G de Morais" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Durand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2011.12.007" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293535v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charles" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01272795v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cremona" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ad&#233;laide" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berthaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouteiller" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L&#8217;hostis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20111201004" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293541v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Honor&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2011.06.002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01272821v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.06.019" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293509v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.07.018" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01272817v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sellier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Capra" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foray" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Torrenti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-006-9139-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QT319V30-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01272807v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006136018" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01272814v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Th&#232;venin-Foray" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0899-1561(2006)18:4(588)" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293500v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Thevenin-Foray" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2004.9692610" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293493v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2004.9692634" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781155v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Timhadjelt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu Cuong Tran" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03211966v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eko&#233; Kangni-Foli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970983v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416218v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serdar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L'Hostis" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Feron" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338743v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L'H&#244;pital" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433872v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rm. Ghantous" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nc. Tran" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442358v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02439439v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R-M. Ghantous" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Millard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC9.018" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442357v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489491v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Ghantous" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Tran" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02361500v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006479v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/tel-03414176v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>