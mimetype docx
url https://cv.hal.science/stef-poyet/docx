--- v1 (2026-04-05)
+++ v2 (2026-04-26)
@@ -481,51 +481,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-S-H Quantification Using XRD: A Comparison of the Rietveld and PONKCS Methods</w:t>
+                <w:t xml:space="preserve">Effect of Gamma Irradiation on Cementitious Materials Hydration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Hoarau Belkhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
@@ -564,102 +564,102 @@
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Esnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Advanced Concrete Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 23 (12), pp.560 - 570. </w:t>
+              <w:t xml:space="preserve">, 2025, 23 (12), pp.546 - 559. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3151/jact.23.560⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3151/jact.23.546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05453353v1</w:t>
+                <w:t xml:space="preserve">hal-05453418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Gamma Irradiation on Cementitious Materials Hydration</w:t>
+                <w:t xml:space="preserve">C-S-H Quantification Using XRD: A Comparison of the Rietveld and PONKCS Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Hoarau Belkhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
@@ -698,78 +698,78 @@
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Esnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Advanced Concrete Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 23 (12), pp.546 - 559. </w:t>
+              <w:t xml:space="preserve">, 2025, 23 (12), pp.560 - 570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3151/jact.23.546⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3151/jact.23.560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05453418v1</w:t>
+                <w:t xml:space="preserve">hal-05453353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l'irradiation sur l'hydratation d'une pâte de C3S</w:t>
               </w:r>
@@ -1130,624 +1130,624 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03753082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple method to measure the isosteric energy of adsorption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbonation of model cement pastes: The mineralogical origin of microstructural changes and shrinkage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kangni-Foli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Adia</w:t>
+                <w:t xml:space="preserve">P. Le Bescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Charpin</w:t>
+                <w:t xml:space="preserve">T. Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Michel-Ponnelle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Bernachy-Barbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 147, pp.106520. </w:t>
+              <w:t xml:space="preserve">, 2021, 144, pp.106446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03293409v1</w:t>
+                <w:t xml:space="preserve">hal-03194818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonation of model cement pastes: The mineralogical origin of microstructural changes and shrinkage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A simple method to measure the isosteric energy of adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Kangni-Foli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Poyet</w:t>
+                <w:t xml:space="preserve">Gaëtan Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Le Bescop</w:t>
+                <w:t xml:space="preserve">Jean-Luc Adia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Charpentier</w:t>
+                <w:t xml:space="preserve">Laurent Charpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bernachy-Barbé</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Michel-Ponnelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 144, pp.106446. </w:t>
+              <w:t xml:space="preserve">, 2021, 147, pp.106520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2021.106520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03194818v1</w:t>
+                <w:t xml:space="preserve">cea-03293409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-based modeling of early-age concrete mechanical behavior for structural calculation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting the atmospheric carbonation of cementitious materials using fully coupled two-phase reactive transport modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seigneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kangni-Foli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Neji</w:t>
+                <w:t xml:space="preserve">Vincent Lagneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Bernachy-Barbe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C Imbert</w:t>
+                <w:t xml:space="preserve">A. Dauzères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(asce)mt.1943-5533.0002958⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 130, pp.105966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2019.105966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03293675v1</w:t>
+                <w:t xml:space="preserve">hal-02456212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the atmospheric carbonation of cementitious materials using fully coupled two-phase reactive transport modelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Kangni-Foli</w:t>
+                <w:t xml:space="preserve">Data-based modeling of early-age concrete mechanical behavior for structural calculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Neji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Bernachy-Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lagneau</w:t>
+                <w:t xml:space="preserve">C Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dauzères</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B Bary</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 130, pp.105966. </w:t>
+              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2019.105966⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/(asce)mt.1943-5533.0002958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02456212v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03293675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model synthetic pastes for low pH cements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kangni-Foli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Bescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bernachy-Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2026,1744 +2026,1744 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02339768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sr immobilization in irradiated Portland cement paste exposed to carbonation</w:t>
+                <w:t xml:space="preserve">Relation between crack opening and extent of the damage induced at the steel/mortar interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Bar-Nes</w:t>
+                <w:t xml:space="preserve">Rita Maria Ghantous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ofra Klein-Bendavid</w:t>
+                <w:t xml:space="preserve">Raoul François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Chomat</w:t>
+                <w:t xml:space="preserve">Valérie L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Macé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michal Arbel-Haddad</w:t>
+                <w:t xml:space="preserve">Fabien Bernachy-Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2018.02.015⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 193, pp.97-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.10.176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03293668v1</w:t>
+                <w:t xml:space="preserve">cea-03293418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between crack opening and extent of the damage induced at the steel/mortar interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison between natural and accelerated carbonation (3% CO 2 ): Impact on mineralogy, microstructure, water retention and cracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Auroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Bescop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Maria Ghantous</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fabien Bernachy-Barbe</w:t>
+                <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.10.176⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 109, pp.64 - 80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2018.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03293418v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01771687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between natural and accelerated carbonation (3% CO 2 ): Impact on mineralogy, microstructure, water retention and cracking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Auroy</w:t>
+                <w:t xml:space="preserve">The link between gas diffusion and carbonation in hardened cement pastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dutzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Bescop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Bourbon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 109, pp.64 - 80. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2018.04.012⟩</w:t>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2019.105795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01771687v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02339644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The link between gas diffusion and carbonation in hardened cement pastes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sr immobilization in irradiated Portland cement paste exposed to carbonation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Bar-Nes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ofra Klein-Bendavid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Dutzer</w:t>
+                <w:t xml:space="preserve">Laure Chomat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Dridi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Le Bescop</w:t>
+                <w:t xml:space="preserve">Nathalie Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Bourbon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michal Arbel-Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">, 2018, 107, pp.152 - 162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2019.105795⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2018.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02339644v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03293668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and diffusion coefficient of an old corrosion product layer and impact on steel rebar corrosion in carbonated concrete</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of accelerated carbonation conditions on the characterization of load-induced damage in reinforced concrete members</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Maria Ghantous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wissem Dridi</w:t>
+                <w:t xml:space="preserve">Valerie L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie L’hostis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dietmar Meinel</w:t>
+                <w:t xml:space="preserve">Nhu-Cuong Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2017.06.002⟩</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (3), pp.175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-017-1044-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02381278v1</w:t>
+                <w:t xml:space="preserve">hal-01847539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of crack openings on carbonation-induced corrosion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rita Maria Ghantous</w:t>
+                <w:t xml:space="preserve">Carbonation of low-alkalinity mortars: Influence on corrosion of steel and on mortar microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marijana Serdar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raoul François</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dubravka Bjegović</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 95, pp.257--269. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2017.02.014⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 101, pp.33-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2017.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847524v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02380646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of accelerated carbonation conditions on the characterization of load-induced damage in reinforced concrete members</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Effect of crack openings on carbonation-induced corrosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Maria Ghantous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhu-Cuong Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1617/s11527-017-1044-4⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp.257--269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2017.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847539v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonation of low-alkalinity mortars: Influence on corrosion of steel and on mortar microstructure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructure and diffusion coefficient of an old corrosion product layer and impact on steel rebar corrosion in carbonated concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissem Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie L’hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marijana Serdar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dubravka Bjegović</w:t>
+                <w:t xml:space="preserve">Dietmar Meinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 125, pp.48-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2017.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2017.08.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-02380646v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02381278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Describing the influence of temperature on water retention using van Genuchten equation</w:t>
+                <w:t xml:space="preserve">The use of sorption balance for the characterization of the water retention curve of cement-based materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Trentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2016.03.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Advanced Concrete Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (7), pp.354-367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3151/jact.14.354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02383829v1</w:t>
+                <w:t xml:space="preserve">cea-02389315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of sorption balance for the characterization of the water retention curve of cement-based materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling hydration kinetics based on boundary nucleation and space-filling growth in a fixed confined zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Túlio Honório</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Amblard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advanced Concrete Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3151/jact.14.354⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 83, pp.31 - 44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2016.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02389315v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01695961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling hydration kinetics based on boundary nucleation and space-filling growth in a fixed confined zone</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Describing the influence of temperature on water retention using van Genuchten equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 83, pp.31 - 44. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 84, pp.41-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2016.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2016.01.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01695961v1</w:t>
+                <w:t xml:space="preserve">cea-02383829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated leaching of cementitious materials using ammonium nitrate (6M): influence of test conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature influence on water transport in hardened cement pastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cécile Blanc</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2012.667712⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 76, pp.37-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2015.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03293603v1</w:t>
+                <w:t xml:space="preserve">cea-01272801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature influence on water transport in hardened cement pastes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emeline Drouet</w:t>
+                <w:t xml:space="preserve">Impact of carbonation on unsaturated water transport properties of cement-based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Auroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Bescop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 76, pp.37-50. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2015.05.002⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 74, pp.44-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2015.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01272801v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01272793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of carbonation on unsaturated water transport properties of cement-based materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accelerated leaching of cementitious materials using ammonium nitrate (6M): influence of test conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Bescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Chomat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 74, pp.44-58. </w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16, pp.336 - 351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2015.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2012.667712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01272793v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03293603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of concrete carbonation in deep geological disposal of intermediate level waste</w:t>
               </w:r>
@@ -3883,51 +3883,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to the French program dedicated to cementitious and clayey materials behavior in the context of Intermediate Level Waste management – Hydrogen transfer and materials durability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Bary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Bouniol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4151,77 +4151,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of carbonation on the durability of cementitious materials: water transport properties characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Auroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Bescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-M. Torrenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4475,51 +4475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas de Larrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4583,51 +4583,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations of the thermo-hydro-mechanical behaviour of an annular reinforced concrete structure heated up to 200°C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus V G de Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4694,373 +4694,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03293563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual parameters of chloride-induced corrosion of reinforced concrete structures</w:t>
+                <w:t xml:space="preserve">Probabilistic and predictive performance-based approach for assessing reinforced concrete structures lifetime: The applet project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Charles</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Cremona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Adélaide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. L’hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (01004), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20111201004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03293535v1</w:t>
+                <w:t xml:space="preserve">cea-01272795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic and predictive performance-based approach for assessing reinforced concrete structures lifetime: The applet project</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of the unsaturated water transport properties of an old concrete: Determination of the pore-interaction factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20111201004⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41, pp.1015 - 1023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2011.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01272795v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03293541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the unsaturated water transport properties of an old concrete: Determination of the pore-interaction factor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visual parameters of chloride-induced corrosion of reinforced concrete structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (1), pp.9-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2011.06.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-03293541v1</w:t>
+                <w:t xml:space="preserve">cea-03293535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of the effect of temperature on the first desorption isotherm of concrete</w:t>
               </w:r>
@@ -5137,51 +5137,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence of the sorption isotherms of cement-based materials: Heat of sorption and Clausius–Clapeyron formula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 39, pp.1060 - 1067. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5355,239 +5355,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01272817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Belgian supercontainer concept: Study of the concrete buffer behaviour in service life</w:t>
+                <w:t xml:space="preserve">Influence of Water on Alkali-Silica Reaction: Experimental Study and Numerical Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Capra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Thèvenin-Foray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:2006136018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)0899-1561(2006)18:4(588)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01272807v1</w:t>
+                <w:t xml:space="preserve">cea-01272814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Water on Alkali-Silica Reaction: Experimental Study and Numerical Simulations</w:t>
+                <w:t xml:space="preserve">The Belgian supercontainer concept: Study of the concrete buffer behaviour in service life</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 18 (4), </w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Corrosion and Long Term Performance of Concrete in NPP and Waste Facilities, 136, pp.167-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)0899-1561(2006)18:4(588)⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2006136018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01272814v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01272807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale et modélisation de l'influence de l'eau sur la réaction alcali-silice</w:t>
               </w:r>
@@ -5625,51 +5625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Thevenin-Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Capra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Génie Civil </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 8 (2-3), pp.345 - 366. </w:t>
@@ -5759,51 +5759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Thevenin-Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Capra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Génie Civil </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 8 (8), pp.905 - 929. </w:t>
@@ -5886,77 +5886,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion induced by carbonation in cracked materials - efficiency of protection products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Timhadjelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissem Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhu Cuong Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5992,277 +5992,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium alumino-silicates hydrates (C-A-S-H) carbonation kinetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ekoé Kangni-Foli</w:t>
+                <w:t xml:space="preserve">Efficiency and durability of surface protection products of concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Timhadjelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissem Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Dauzeres</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhu-Cuong Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCC 2019 - 15th International Congress on the Chemistry of Cement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03211966v1</w:t>
+                <w:t xml:space="preserve">hal-04970983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency and durability of surface protection products of concrete</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wissem Dridi</w:t>
+                <w:t xml:space="preserve">Calcium alumino-silicates hydrates (C-A-S-H) carbonation kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekoé Kangni-Foli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nhu-Cuong Tran</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Bescop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dauzeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">ICCC 2019 - 15th International Congress on the Chemistry of Cement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04970983v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03211966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to the micro-mechanical analysis of corrosion products formed during long-term carbonation induced corrosion of steel</w:t>
               </w:r>
@@ -6356,90 +6356,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing model system for low-pH cement carbonation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kangni-Foli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. L'Hôpital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dauzères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Bescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6533,51 +6533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nc. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Universitaires de Genie Civil de l'AUGC - Prix Jeunes Chercheurs Rene Houppert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6654,51 +6654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nc. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurocorr 2016, the european corrosion congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6762,51 +6762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Millard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6991,51 +6991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.C. Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7073,51 +7073,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representativeness of accelerated carbonation testing of cement pastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Auroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7564,51 +7564,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513167v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Herin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poyet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouniol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2026.113715" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149373v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Alessi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.150042" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042412v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Listwan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Caer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cau Dit Coumes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20523" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453353v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Hoarau Belkhiri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Neji" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Leoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Esnouf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.23.560" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453418v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.23.546" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04637829v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Hoarau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.15" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086019v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Masara" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107179" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03753082v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seigneur" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Windt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Soci&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dauzeres" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106906" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293409v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Touz&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Adia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charpin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Michel-Ponnelle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106520" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194818v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kangni-Foli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bescop" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpentier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernachy-Barb&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106446" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293675v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Neji" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bernachy-Barbe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Imbert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bary" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(asce)mt.1943-5533.0002958" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02456212v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauz&#232;res" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105966" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02894517v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernachy-Barbe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106168" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982390v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Drouet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Bescop" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Torrenti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourbon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.09.019" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339768v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bary" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coppens" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.02.034" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293668v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Bar-Nes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofra Klein-Bendavid" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chomat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mac&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Arbel-Haddad" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.02.015" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293418v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Maria Ghantous" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L'Hostis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernachy-Barbe" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.10.176" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01771687v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Auroy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Torrenti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.04.012" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339644v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dutzer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dridi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bourbon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105795" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02381278v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Dridi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#8217;hostis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Meinel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2017.06.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RSRGNSX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847524v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie L'Hostis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu-Cuong Tran" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.02.014" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847539v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-017-1044-4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02380646v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijana Serdar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubravka Bjegovi&#263;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.08.013" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02383829v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2016.03.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389315v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Trentin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Amblard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.14.354" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695961v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#250;lio Hon&#243;rio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bary" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2016.01.012" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFKRXM1T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293603v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Pierre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.667712" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01272801v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.05.002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01272793v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.04.002" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866058v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thouvenot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bildstein" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Munier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cochepin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135605004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293621v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bouniol" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chomat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Dridi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gatabin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135605001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845982v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim A&#238;t-Mokhtar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Capra" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carcasses" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2012.11.002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01272787v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Torrenti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135601008" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293609v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-012-0032-y" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5621519FE4ABEEF77C0834000ADD9C7EE8BE5521/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293548v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2012.08.023" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695970v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Larrard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.675175" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293563v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus V G de Morais" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Durand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2011.12.007" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293535v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charles" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01272795v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cremona" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ad&#233;laide" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berthaud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouteiller" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L&#8217;hostis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20111201004" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293541v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Honor&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2011.06.002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01272821v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.06.019" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293509v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.07.018" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01272817v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sellier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Capra" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foray" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Torrenti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-006-9139-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QT319V30-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01272807v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006136018" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01272814v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Th&#232;venin-Foray" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0899-1561(2006)18:4(588)" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293500v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Thevenin-Foray" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2004.9692610" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293493v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2004.9692634" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781155v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Timhadjelt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu Cuong Tran" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03211966v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eko&#233; Kangni-Foli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970983v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416218v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serdar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L'Hostis" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Feron" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338743v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L'H&#244;pital" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433872v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rm. Ghantous" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nc. Tran" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442358v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02439439v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R-M. Ghantous" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Millard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC9.018" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442357v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489491v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Ghantous" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Tran" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02361500v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006479v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/tel-03414176v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513167v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Herin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poyet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouniol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2026.113715" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149373v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Alessi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.150042" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042412v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Listwan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Caer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cau Dit Coumes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20523" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453418v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Hoarau Belkhiri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Neji" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Leoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Esnouf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.23.546" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453353v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.23.560" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04637829v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Hoarau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.15" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086019v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Masara" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107179" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03753082v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seigneur" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Windt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Soci&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dauzeres" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106906" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194818v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kangni-Foli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bescop" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpentier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernachy-Barb&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106446" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293409v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Touz&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Adia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charpin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Michel-Ponnelle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106520" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02456212v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagneau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauz&#232;res" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105966" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293675v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Neji" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bernachy-Barbe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Imbert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bary" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(asce)mt.1943-5533.0002958" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02894517v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernachy-Barbe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106168" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982390v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Drouet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Bescop" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Torrenti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourbon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.09.019" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339768v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bary" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coppens" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.02.034" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293418v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Maria Ghantous" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L'Hostis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernachy-Barbe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.10.176" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01771687v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Auroy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Torrenti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.04.012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339644v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dutzer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dridi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bourbon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105795" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293668v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Bar-Nes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofra Klein-Bendavid" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chomat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mac&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Arbel-Haddad" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.02.015" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847539v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie L'Hostis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu-Cuong Tran" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-017-1044-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02380646v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijana Serdar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubravka Bjegovi&#263;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.08.013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847524v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.02.014" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02381278v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Dridi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#8217;hostis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Meinel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2017.06.002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RSRGNSX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389315v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Trentin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Amblard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.14.354" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695961v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#250;lio Hon&#243;rio" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bary" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2016.01.012" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFKRXM1T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02383829v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2016.03.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01272801v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.05.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01272793v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.04.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293603v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Pierre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.667712" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866058v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thouvenot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bildstein" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Munier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cochepin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135605004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293621v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bouniol" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chomat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Dridi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gatabin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135605001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845982v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim A&#238;t-Mokhtar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Capra" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carcasses" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2012.11.002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01272787v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Torrenti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135601008" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293609v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-012-0032-y" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5621519FE4ABEEF77C0834000ADD9C7EE8BE5521/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293548v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2012.08.023" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695970v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Larrard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.675175" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293563v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus V G de Morais" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Durand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2011.12.007" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01272795v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cremona" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ad&#233;laide" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berthaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouteiller" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L&#8217;hostis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20111201004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293541v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charles" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Honor&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2011.06.002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293535v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01272821v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.06.019" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293509v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.07.018" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01272817v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sellier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Capra" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foray" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Torrenti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-006-9139-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QT319V30-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01272814v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Th&#232;venin-Foray" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0899-1561(2006)18:4(588)" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01272807v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006136018" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293500v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Thevenin-Foray" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2004.9692610" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293493v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2004.9692634" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781155v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Timhadjelt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu Cuong Tran" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970983v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03211966v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eko&#233; Kangni-Foli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416218v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serdar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L'Hostis" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Feron" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338743v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L'H&#244;pital" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433872v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rm. Ghantous" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nc. Tran" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442358v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02439439v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R-M. Ghantous" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Millard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC9.018" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442357v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489491v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Ghantous" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Tran" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02361500v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006479v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/tel-03414176v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>