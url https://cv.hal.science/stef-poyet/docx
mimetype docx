--- v2 (2026-04-26)
+++ v3 (2026-05-19)
@@ -217,315 +217,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05513167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of Constitution vs. Crystallization Water Under Irradiation: Insights from Tobermorites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resolution enhancement of $^1$H NMR shifts in K‐struvite and newberyite via partial deuteration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonino Alessi</w:t>
+                <w:t xml:space="preserve">Arthur Listwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Caer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cau Dit Coumes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.150042⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.e20523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.20523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05149373v1</w:t>
+                <w:t xml:space="preserve">hal-05042412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolution enhancement of $^1$H NMR shifts in K‐struvite and newberyite via partial deuteration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Listwan</w:t>
+                <w:t xml:space="preserve">Reactivity of Constitution vs. Crystallization Water Under Irradiation: Insights from Tobermorites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Herin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Alessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bouniol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.e20523. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 149, pp.150042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jace.20523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2025.150042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05042412v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05149373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Gamma Irradiation on Cementitious Materials Hydration</w:t>
+                <w:t xml:space="preserve">C-S-H Quantification Using XRD: A Comparison of the Rietveld and PONKCS Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Hoarau Belkhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
@@ -564,102 +564,102 @@
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Esnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Advanced Concrete Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 23 (12), pp.546 - 559. </w:t>
+              <w:t xml:space="preserve">, 2025, 23 (12), pp.560 - 570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3151/jact.23.546⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3151/jact.23.560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05453418v1</w:t>
+                <w:t xml:space="preserve">hal-05453353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-S-H Quantification Using XRD: A Comparison of the Rietveld and PONKCS Methods</w:t>
+                <w:t xml:space="preserve">Effect of Gamma Irradiation on Cementitious Materials Hydration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Hoarau Belkhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
@@ -698,78 +698,78 @@
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Esnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Advanced Concrete Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 23 (12), pp.560 - 570. </w:t>
+              <w:t xml:space="preserve">, 2025, 23 (12), pp.546 - 559. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3151/jact.23.560⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3151/jact.23.546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05453353v1</w:t>
+                <w:t xml:space="preserve">hal-05453418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de l'irradiation sur l'hydratation d'une pâte de C3S</w:t>
               </w:r>
@@ -1394,291 +1394,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03293409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the atmospheric carbonation of cementitious materials using fully coupled two-phase reactive transport modelling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data-based modeling of early-age concrete mechanical behavior for structural calculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lagneau</w:t>
+                <w:t xml:space="preserve">M Neji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dauzères</w:t>
+                <w:t xml:space="preserve">F Bernachy-Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Bary</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2019.105966⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(asce)mt.1943-5533.0002958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02456212v1</w:t>
+                <w:t xml:space="preserve">cea-03293675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-based modeling of early-age concrete mechanical behavior for structural calculation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F Bernachy-Barbe</w:t>
+                <w:t xml:space="preserve">Predicting the atmospheric carbonation of cementitious materials using fully coupled two-phase reactive transport modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Seigneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kangni-Foli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Imbert</w:t>
+                <w:t xml:space="preserve">Vincent Lagneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dauzères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 32, </w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 130, pp.105966. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(asce)mt.1943-5533.0002958⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2019.105966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03293675v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model synthetic pastes for low pH cements</w:t>
               </w:r>
@@ -2026,295 +2026,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02339768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between crack opening and extent of the damage induced at the steel/mortar interface</w:t>
+                <w:t xml:space="preserve">Comparison between natural and accelerated carbonation (3% CO 2 ): Impact on mineralogy, microstructure, water retention and cracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Maria Ghantous</w:t>
+                <w:t xml:space="preserve">Martin Auroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Bescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raoul François</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabien Bernachy-Barbe</w:t>
+                <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.10.176⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 109, pp.64 - 80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2018.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03293418v1</w:t>
+                <w:t xml:space="preserve">cea-01771687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between natural and accelerated carbonation (3% CO 2 ): Impact on mineralogy, microstructure, water retention and cracking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relation between crack opening and extent of the damage induced at the steel/mortar interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Maria Ghantous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Auroy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Bescop</w:t>
+                <w:t xml:space="preserve">Valérie L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+                <w:t xml:space="preserve">Fabien Bernachy-Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 109, pp.64 - 80. </w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 193, pp.97-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2018.04.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.10.176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01771687v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03293418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The link between gas diffusion and carbonation in hardened cement pastes</w:t>
               </w:r>
@@ -2564,51 +2564,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of accelerated carbonation conditions on the characterization of load-induced damage in reinforced concrete members</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Maria Ghantous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2616,51 +2616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhu-Cuong Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials and structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 50 (3), pp.175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2805,286 +2805,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02380646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of crack openings on carbonation-induced corrosion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microstructure and diffusion coefficient of an old corrosion product layer and impact on steel rebar corrosion in carbonated concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Raoul François</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissem Dridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie L’hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dietmar Meinel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2017.02.014⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 125, pp.48-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2017.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01847524v1</w:t>
+                <w:t xml:space="preserve">cea-02381278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and diffusion coefficient of an old corrosion product layer and impact on steel rebar corrosion in carbonated concrete</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of crack openings on carbonation-induced corrosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Maria Ghantous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dietmar Meinel</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhu-Cuong Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp.257--269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2017.02.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2017.06.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">cea-02381278v1</w:t>
+                <w:t xml:space="preserve">hal-01847524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of sorption balance for the characterization of the water retention curve of cement-based materials</w:t>
               </w:r>
@@ -3407,51 +3407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 76, pp.37-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3485,103 +3485,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of carbonation on unsaturated water transport properties of cement-based materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Auroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Bescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 74, pp.44-58. </w:t>
@@ -3743,459 +3743,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03293603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of concrete carbonation in deep geological disposal of intermediate level waste</w:t>
+                <w:t xml:space="preserve">Experimental investigation of the variability of concrete durability properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Thouvenot</w:t>
+                <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Torrenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Benboudjema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bildstein</w:t>
+                <w:t xml:space="preserve">Bruno Capra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Munier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Poyet</w:t>
+                <w:t xml:space="preserve">Myriam Carcasses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20135605004⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45, pp. 21-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2012.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02866058v1</w:t>
+                <w:t xml:space="preserve">hal-00845982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to the French program dedicated to cementitious and clayey materials behavior in the context of Intermediate Level Waste management – Hydrogen transfer and materials durability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B Bary</w:t>
+                <w:t xml:space="preserve">Modeling of concrete carbonation in deep geological disposal of intermediate level waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Bouniol</w:t>
+                <w:t xml:space="preserve">Olivier Bildstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Chomat</w:t>
+                <w:t xml:space="preserve">I. Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W Dridi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C Gatabin</w:t>
+                <w:t xml:space="preserve">B. Cochepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 56, pp.05001. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20135605001⟩</w:t>
+              <w:t xml:space="preserve">, 2013, International Workshop NUCPERF 2012: Long-Term Performance of Cementitious Barriers and Reinforced Concrete in Nuclear Power Plant and Radioactive Waste Storage and Disposal (RILEM Event TC 226-CNM and EFC Event 351), 56, pp.05004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20135605004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03293621v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02866058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the variability of concrete durability properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution to the French program dedicated to cementitious and clayey materials behavior in the context of Intermediate Level Waste management – Hydrogen transfer and materials durability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Bary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Bouniol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkarim Aît-Mokhtar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Farid Benboudjema</w:t>
+                <w:t xml:space="preserve">L Chomat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Capra</w:t>
+                <w:t xml:space="preserve">W Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Carcasses</w:t>
+                <w:t xml:space="preserve">C Gatabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 45, pp. 21-36. </w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 56, pp.05001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconres.2012.11.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20135605001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845982v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03293621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of carbonation on the durability of cementitious materials: water transport properties characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Auroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4873,51 +4873,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 41, pp.1015 - 1023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4964,51 +4964,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual parameters of chloride-induced corrosion of reinforced concrete structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5387,77 +5387,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Capra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Thèvenin-Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 18 (4), </w:t>
@@ -5612,64 +5612,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Thevenin-Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Capra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Génie Civil </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 8 (2-3), pp.345 - 366. </w:t>
@@ -5746,64 +5746,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Sellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Thevenin-Foray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Capra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Génie Civil </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 8 (8), pp.905 - 929. </w:t>
@@ -5886,77 +5886,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion induced by carbonation in cracked materials - efficiency of protection products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Timhadjelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wissem Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhu Cuong Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5992,277 +5992,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency and durability of surface protection products of concrete</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wissem Dridi</w:t>
+                <w:t xml:space="preserve">Calcium alumino-silicates hydrates (C-A-S-H) carbonation kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekoé Kangni-Foli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nhu-Cuong Tran</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Bescop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dauzeres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">ICCC 2019 - 15th International Congress on the Chemistry of Cement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04970983v1</w:t>
+                <w:t xml:space="preserve">cea-03211966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium alumino-silicates hydrates (C-A-S-H) carbonation kinetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ekoé Kangni-Foli</w:t>
+                <w:t xml:space="preserve">Efficiency and durability of surface protection products of concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Timhadjelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissem Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Dauzeres</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhu-Cuong Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCC 2019 - 15th International Congress on the Chemistry of Cement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03211966v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to the micro-mechanical analysis of corrosion products formed during long-term carbonation induced corrosion of steel</w:t>
               </w:r>
@@ -6382,51 +6382,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Kangni-Foli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. L'Hôpital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dauzères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Bescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6533,51 +6533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nc. Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Universitaires de Genie Civil de l'AUGC - Prix Jeunes Chercheurs Rene Houppert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6596,282 +6596,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02433872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of rebar corrosion induced by carbonation in cracked concrete subjected to different environmental conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rm. Ghantous</w:t>
+                <w:t xml:space="preserve">Experimental and numerical characterisation of load-induced damage in reinforced concrete members</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R-M. Ghantous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Millard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurocorr 2016, the european corrosion congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FraMCoS-9 - The 9th International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Berkley, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21012/FC9.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02442358v1</w:t>
+                <w:t xml:space="preserve">cea-02439439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical characterisation of load-induced damage in reinforced concrete members</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Millard</w:t>
+                <w:t xml:space="preserve">Identification of rebar corrosion induced by carbonation in cracked concrete subjected to different environmental conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rm. Ghantous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nc. Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FraMCoS-9 - The 9th International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurocorr 2016, the european corrosion congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21012/FC9.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-02439439v1</w:t>
+                <w:t xml:space="preserve">cea-02442358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbonation induced corrosion of steel in concrete based on low pH binders</w:t>
               </w:r>
@@ -6991,51 +6991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.C. Tran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7073,51 +7073,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representativeness of accelerated carbonation testing of cement pastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Auroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Poyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7125,51 +7125,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Bescop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Torrenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXII nordic Concrete Research Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nordic Concrete Federation, Aug 2014, Reykjavik, Iceland. pp.447-450</w:t>
@@ -7564,51 +7564,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513167v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Herin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poyet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouniol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2026.113715" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149373v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Alessi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.150042" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042412v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Listwan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Caer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cau Dit Coumes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20523" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453418v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Hoarau Belkhiri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Neji" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Leoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Esnouf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.23.546" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453353v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.23.560" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04637829v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Hoarau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.15" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086019v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Masara" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107179" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03753082v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seigneur" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Windt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Soci&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dauzeres" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106906" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194818v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kangni-Foli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bescop" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpentier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernachy-Barb&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106446" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293409v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Touz&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Adia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charpin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Michel-Ponnelle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106520" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02456212v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagneau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauz&#232;res" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105966" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293675v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Neji" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bernachy-Barbe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Imbert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bary" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(asce)mt.1943-5533.0002958" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02894517v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernachy-Barbe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106168" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982390v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Drouet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Bescop" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Torrenti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourbon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.09.019" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339768v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bary" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coppens" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.02.034" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293418v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Maria Ghantous" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L'Hostis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernachy-Barbe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.10.176" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01771687v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Auroy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Torrenti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.04.012" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339644v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dutzer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dridi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bourbon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105795" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293668v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Bar-Nes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofra Klein-Bendavid" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chomat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mac&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Arbel-Haddad" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.02.015" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847539v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie L'Hostis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu-Cuong Tran" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-017-1044-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02380646v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijana Serdar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubravka Bjegovi&#263;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.08.013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847524v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.02.014" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02381278v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Dridi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#8217;hostis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Meinel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2017.06.002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RSRGNSX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389315v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Trentin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Amblard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.14.354" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695961v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#250;lio Hon&#243;rio" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bary" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2016.01.012" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFKRXM1T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02383829v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2016.03.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01272801v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.05.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01272793v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.04.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293603v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Pierre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.667712" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866058v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thouvenot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bildstein" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Munier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cochepin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135605004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293621v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bouniol" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chomat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Dridi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gatabin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135605001" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845982v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim A&#238;t-Mokhtar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Capra" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carcasses" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2012.11.002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01272787v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Torrenti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135601008" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293609v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-012-0032-y" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5621519FE4ABEEF77C0834000ADD9C7EE8BE5521/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293548v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2012.08.023" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695970v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Larrard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.675175" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293563v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus V G de Morais" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Durand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2011.12.007" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01272795v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cremona" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ad&#233;laide" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berthaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouteiller" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L&#8217;hostis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20111201004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293541v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charles" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Honor&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2011.06.002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293535v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01272821v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.06.019" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293509v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.07.018" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01272817v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sellier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Capra" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foray" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Torrenti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-006-9139-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QT319V30-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01272814v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Th&#232;venin-Foray" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0899-1561(2006)18:4(588)" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01272807v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006136018" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293500v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Thevenin-Foray" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2004.9692610" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293493v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2004.9692634" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781155v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Timhadjelt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu Cuong Tran" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970983v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03211966v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eko&#233; Kangni-Foli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416218v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serdar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L'Hostis" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Feron" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338743v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L'H&#244;pital" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433872v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rm. Ghantous" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nc. Tran" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442358v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02439439v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R-M. Ghantous" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Millard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC9.018" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442357v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489491v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Ghantous" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Tran" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02361500v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006479v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/tel-03414176v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513167v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Herin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poyet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouniol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Ca&#235;r" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2026.113715" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042412v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Listwan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Caer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cau Dit Coumes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20523" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149373v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Alessi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2025.150042" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453353v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Hoarau Belkhiri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Neji" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Leoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Esnouf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.23.560" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453418v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.23.546" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04637829v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Hoarau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.1.15" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086019v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tulio Honorio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Masara" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benboudjema" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2023.107179" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03753082v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Seigneur" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Windt" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Soci&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dauzeres" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2022.106906" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194818v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kangni-Foli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bescop" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charpentier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernachy-Barb&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106446" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293409v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Touz&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Adia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charpin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Michel-Ponnelle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2021.106520" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293675v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Neji" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bernachy-Barbe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Imbert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bary" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(asce)mt.1943-5533.0002958" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02456212v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauz&#232;res" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105966" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02894517v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernachy-Barbe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2020.106168" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982390v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Drouet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Bescop" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Torrenti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourbon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.09.019" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339768v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bary" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coppens" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.02.034" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01771687v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Auroy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Torrenti" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.04.012" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293418v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Maria Ghantous" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L'Hostis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernachy-Barbe" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.10.176" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02339644v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dutzer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dridi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bourbon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105795" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293668v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Bar-Nes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofra Klein-Bendavid" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chomat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mac&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Arbel-Haddad" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.02.015" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847539v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie L'Hostis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu-Cuong Tran" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-017-1044-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02380646v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijana Serdar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubravka Bjegovi&#263;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.08.013" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02381278v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Dridi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#8217;hostis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Meinel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2017.06.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RSRGNSX-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01847524v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2017.02.014" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389315v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Trentin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Amblard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.14.354" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695961v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#250;lio Hon&#243;rio" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bary" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2016.01.012" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WFKRXM1T-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02383829v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2016.03.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01272801v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.05.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01272793v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2015.04.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293603v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Pierre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.667712" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845982v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim A&#238;t-Mokhtar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Capra" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carcasses" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2012.11.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866058v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thouvenot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bildstein" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Munier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cochepin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135605004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293621v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bouniol" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chomat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Dridi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gatabin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135605001" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01272787v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Torrenti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135601008" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293609v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-012-0032-y" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5621519FE4ABEEF77C0834000ADD9C7EE8BE5521/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293548v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2012.08.023" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695970v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas de Larrard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.675175" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293563v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus V G de Morais" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Durand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2011.12.007" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01272795v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cremona" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ad&#233;laide" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berthaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouteiller" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L&#8217;hostis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20111201004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293541v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Charles" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Honor&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2011.06.002" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293535v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01272821v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.06.019" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293509v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2009.07.018" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01272817v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sellier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Capra" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Foray" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Torrenti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-006-9139-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QT319V30-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01272814v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Th&#232;venin-Foray" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0899-1561(2006)18:4(588)" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01272807v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006136018" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293500v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Thevenin-Foray" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2004.9692610" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293493v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12795119.2004.9692634" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781155v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Timhadjelt" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhu Cuong Tran" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03211966v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eko&#233; Kangni-Foli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970983v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416218v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Serdar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. L'Hostis" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Feron" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338743v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L'H&#244;pital" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433872v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rm. Ghantous" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nc. Tran" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02439439v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R-M. Ghantous" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Millard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC9.018" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442358v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442357v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02489491v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Ghantous" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.C. Tran" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02361500v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006479v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/tel-03414176v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>