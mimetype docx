--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -731,459 +731,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une Europe de l'énergie ? Les politiques européennes de l'énergie entre &amp;quot;paradoxe de l'énergie&amp;quot;, politiques du marché unique et politiques climatiques</w:t>
+                <w:t xml:space="preserve">Climate Change Controversies in French Mass Media 1990-2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Cihan Aykut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudier Réfléchir Interpréter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Mai, pp.11-17</w:t>
+              <w:t xml:space="preserve">Journalism Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (2), pp.157-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00758041v1</w:t>
+                <w:t xml:space="preserve">hal-00757066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate Change Controversies in French Mass Media 1990-2010</w:t>
+                <w:t xml:space="preserve">Vers une Europe de l'énergie ? Les politiques européennes de l'énergie entre &amp;quot;paradoxe de l'énergie&amp;quot;, politiques du marché unique et politiques climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Cihan Aykut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journalism Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 13 (2), pp.157-174</w:t>
+              <w:t xml:space="preserve">Etudier Réfléchir Interpréter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Mai, pp.11-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00757066v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouvernement des risques par l'éthique et par les normes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Baya Laffite</w:t>
+                <w:t xml:space="preserve">Le régime climatique avant et après Copenhague: sciences, politiques et l'objectif des deux degrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Cihan Aykut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Borraz</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Dahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de veille scientifique </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (2), pp.144-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2011144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02005587v1</w:t>
+                <w:t xml:space="preserve">hal-00758040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le régime climatique avant et après Copenhague: sciences, politiques et l'objectif des deux degrés</w:t>
+                <w:t xml:space="preserve">La France et l'Allemagne dans le cadre du processus post-Copenhague</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Cihan Aykut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amy Dahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annuaire français de relations internationales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, pp.511-529</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00758040v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00764140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La France et l'Allemagne dans le cadre du processus post-Copenhague</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gouvernement des risques par l'éthique et par les normes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baya Laffite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Cihan Aykut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Benoît Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Borraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annuaire français de relations internationales </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 12, pp.511-529</w:t>
+              <w:t xml:space="preserve">Bulletin de veille scientifique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, pp.136 - 141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00764140v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02005587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1540,165 +1540,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opening up and closing down energy futures: energy scenarios in Germany and France</w:t>
+                <w:t xml:space="preserve">Les controverses climatiques comme défi pour les sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Cihan Aykut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference STS Perspectives on Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Le journalisme scientifique dans les controverses. Colloque de l'ISCC et de l'AJSPI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00942088v1</w:t>
+                <w:t xml:space="preserve">hal-00985852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les controverses climatiques comme défi pour les sciences sociales</w:t>
+                <w:t xml:space="preserve">Opening up and closing down energy futures: energy scenarios in Germany and France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Cihan Aykut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le journalisme scientifique dans les controverses. Colloque de l'ISCC et de l'AJSPI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Conference STS Perspectives on Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00985852v1</w:t>
+                <w:t xml:space="preserve">hal-00942088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2097,251 +2097,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03393833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de controverses : faut-il encore être symétrique ?</w:t>
+                <w:t xml:space="preserve">Le futur est ouvert ! Quelques leçons du tournant énergétique allemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Cihan Aykut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Haeringer; Maxime Combes; Jeanne Planche; Christophe Bonneuil. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le journalisme scientifique dans les controverses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Editions, pp.31-34, 2015</w:t>
+              <w:t xml:space="preserve">Crime climatique, Stop! L’appel de la société civile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Seuil, pp.217-230, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01403082v1</w:t>
+                <w:t xml:space="preserve">hal-01275994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What might one hope for from the climate negotiations?</w:t>
+                <w:t xml:space="preserve">Analyse de controverses : faut-il encore être symétrique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Cihan Aykut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amy Dahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Designing solutions to climate change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Éditions, pp.85-93, 2015</w:t>
+              <w:t xml:space="preserve">Le journalisme scientifique dans les controverses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.31-34, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01403067v1</w:t>
+                <w:t xml:space="preserve">hal-01403082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le futur est ouvert ! Quelques leçons du tournant énergétique allemand</w:t>
+                <w:t xml:space="preserve">What might one hope for from the climate negotiations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Cihan Aykut</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy Dahan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crime climatique, Stop! L’appel de la société civile</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Seuil, pp.217-230, 2015</w:t>
+              <w:t xml:space="preserve">Designing solutions to climate change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.85-93, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01275994v1</w:t>
+                <w:t xml:space="preserve">hal-01403067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que peut-on espérer des négociations climatiques ?</w:t>
               </w:r>
@@ -3533,51 +3533,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040541v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Cihan Aykut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Dahan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300660v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcc.391" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275978v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276135v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ruedinger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168594v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015022" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168611v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168627v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.062.0039" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00914548v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillemot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758041v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00757066v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Comby" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02005587v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baya Laffite" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Beno&#238;t Joly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borraz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758040v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2011144" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00764140v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00915120v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00942073v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00915066v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00908352v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00942866v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00942088v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00985852v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04720981v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Foyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Morena" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315560595" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403128v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Joussaume" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pacteau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168644v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?gcoi=27246100821210" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393833v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403082v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403067v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275994v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276133v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276134v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403103v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403122v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Michaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00907738v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00825729v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pacreau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00872115v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00825798v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403152v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00914540v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00764148v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00757106v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040541v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Cihan Aykut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Dahan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300660v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcc.391" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275978v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276135v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Ruedinger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168594v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2015022" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168611v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168627v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.062.0039" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00914548v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guillemot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00757066v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Comby" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758041v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758040v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2011144" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00764140v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02005587v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baya Laffite" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Beno&#238;t Joly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borraz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00915120v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00942073v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00915066v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00908352v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00942866v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00985852v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00942088v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04720981v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Foyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Morena" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315560595" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403128v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Joussaume" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pacteau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168644v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?gcoi=27246100821210" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03393833v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275994v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403082v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403067v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276133v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276134v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403103v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403122v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Michaux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00907738v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00825729v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pacreau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00872115v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00825798v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403152v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00914540v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00764148v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00757106v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>