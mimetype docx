--- v0 (2026-03-18)
+++ v1 (2026-05-04)
@@ -186,19972 +186,20370 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (168)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (171)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal excitation of single mode resonators: demonstration with a 3 T MRI metasolenoid</w:t>
+                <w:t xml:space="preserve">Mechanically Adjustable Inductive Impedance Matching Of A Low-Field 0.1 T MRI Solenoid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitrii Tikhonenko</w:t>
+                <w:t xml:space="preserve">Ma. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaizad Rustomji</w:t>
+                <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Vilmen</w:t>
+                <w:t xml:space="preserve">T. Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Durand</w:t>
+                <w:t xml:space="preserve">A. Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Nouari</w:t>
+                <w:t xml:space="preserve">J. Schmid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 382, pp.107992. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmr.2025.107992⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2026.3683548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05401008v1</w:t>
+                <w:t xml:space="preserve">hal-05593891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave analogy of Förster resonance energy transfer and effect of finite antenna length</w:t>
+                <w:t xml:space="preserve">Optimal excitation of single mode resonators: demonstration with a 3 T MRI metasolenoid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kseniia Lezhennikova</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Dmitrii Tikhonenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaizad Rustomji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislav Glybovski</w:t>
+                <w:t xml:space="preserve">Christophe Vilmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Martijn de Sterke</w:t>
+                <w:t xml:space="preserve">Arnaud Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Nouari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-59824-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 382, pp.107992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmr.2025.107992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04912411v1</w:t>
+                <w:t xml:space="preserve">hal-05401008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collimated beam formation in 3D acoustic sonic crystals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anomalous Reflection from Hyperbolic Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Dubois</w:t>
+                <w:t xml:space="preserve">Ilya Deriy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Tronche</w:t>
+                <w:t xml:space="preserve">Kseniia Lezhennikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Fu</w:t>
+                <w:t xml:space="preserve">Stanislav Glybovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y-T Wang</w:t>
+                <w:t xml:space="preserve">Ivan Iorsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleh Yermakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/ad5c94⟩</w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 182, pp.85-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2528/PIER24121702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04912298v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence of Förster energy transfer enhancement in the near field through engineered metamaterial surface waves</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On-fiber photonic nanojet enables super-resolution in en face optical coherence tomography and scattering nanoscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tryfon Antonakakis</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kaushal Vairagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasleen Kaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pooja Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Enoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Mondal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 6, pp.229. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42005-023-01347-1⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 8 (1), pp.89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42005-025-02007-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196820v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encaved optical fiber nano-probe exciting whispering gallery mode resonance with focused far off-axis beam</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stefan Enoch</w:t>
+                <w:t xml:space="preserve">Microwave analogy of Förster resonance energy transfer and effect of finite antenna length</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kseniia Lezhennikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaizad Rustomji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Mondal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Jomin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Glybovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martijn de Sterke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.495702⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.10485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-59824-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04412762v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband Terahertz Near-Field Excitation and Detection of Silicon Photonic Crystal Modes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collimated beam formation in 3D acoustic sonic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Kuhlmey</w:t>
+                <w:t xml:space="preserve">A L Vanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redha Abdeddaim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stefan Enoch</w:t>
+                <w:t xml:space="preserve">M Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Tronche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y-T Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c01312⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (7), pp.073021. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/ad5c94⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04412838v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform Huygens Metasurfaces with Postfabrication Phase Pattern Recording Functionality</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice Genevet</w:t>
+                <w:t xml:space="preserve">Experimental evidence of Förster energy transfer enhancement in the near field through engineered metamaterial surface waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kseniia Lezhennikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaizad Rustomji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Bedu</w:t>
+                <w:t xml:space="preserve">Boris T Kuhlmey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Ozerov</w:t>
+                <w:t xml:space="preserve">Tryfon Antonakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10, pp.1538-1546. </w:t>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6, pp.229. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c00128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42005-023-01347-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03994382v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Antenna Based on Three Coupled Dipoles With Minimized E-Field for Ultra-High-Field MRI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Encaved optical fiber nano-probe exciting whispering gallery mode resonance with focused far off-axis beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasleen Kaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaushal Vairagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rustam Balafendiev</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Rashmi Achla Minz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Mondal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2022.3195515⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (17), pp.27203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.495702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05143956v1</w:t>
+                <w:t xml:space="preserve">hal-04412762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of new MR invisible silicon carbide based dielectric pads for 7 T MRI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Broadband Terahertz Near-Field Excitation and Detection of Silicon Photonic Crystal Modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kseniia Lezhennikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahand Mahmoodian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kuhlmey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zo Raolison</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Franck Mauconduit</w:t>
+                <w:t xml:space="preserve">Redha Abdeddaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mri.2022.04.002⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (12), pp.4447-4455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c01312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03636946v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hilbert fractal inspired dipoles for passive RF shimming in ultra-high field MRI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uniform Huygens Metasurfaces with Postfabrication Phase Pattern Recording Functionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Mikheeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Colom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Genevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania Vergara Gomez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kaizad Rustomji</w:t>
+                <w:t xml:space="preserve">Frederic Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Georget</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tryfon Antonakakis</w:t>
+                <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics and Nanostructures - Fundamentals and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 48, pp.100988. </w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.1538-1546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.photonics.2021.100988⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c00128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03573242v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design considerations for a new generation of SiPMs with unprecedented timing resolution</w:t>
+                <w:t xml:space="preserve">An Antenna Based on Three Coupled Dipoles With Minimized E-Field for Ultra-High-Field MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Enoch</w:t>
+                <w:t xml:space="preserve">Rustam Balafendiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gola</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Georgiy Solomakha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redha Abdeddaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Enoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/16/02/P02019⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (10), pp.9083-9092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2022.3195515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03129549v1</w:t>
+                <w:t xml:space="preserve">hal-05143956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete Electromagnetic Dyadic Green Function Characterization in a Complex Environment—Resonant Dipole-Dipole Interaction and Cooperative Effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of new MR invisible silicon carbide based dielectric pads for 7 T MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zo Raolison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaizad Rustomji</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stefan Enoch</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Luong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Wenger</w:t>
+                <w:t xml:space="preserve">Ana Luisa Neves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mauconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevx.11.021004⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 90, pp.37-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mri.2022.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330915v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03636946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoupling of Closely Spaced Dipole Antennas for Ultrahigh Field MRI With Metasurfaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hilbert fractal inspired dipoles for passive RF shimming in ultra-high field MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masoud Sharifian Mazraeh Mollaei</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Tania Vergara Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaizad Rustomji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergei Kurdjumov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Redha Abdeddaim</w:t>
+                <w:t xml:space="preserve">Elodie Georget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tryfon Antonakakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 69 (2), pp.1094 - 1106. </w:t>
+              <w:t xml:space="preserve">Photonics and Nanostructures - Fundamentals and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48, pp.100988. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/tap.2020.3016495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.photonics.2021.100988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05143992v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging of two samples with a single transmit/receive channel using coupled ceramic resonators for MR microscopy at 17.2 T</w:t>
+                <w:t xml:space="preserve">Design considerations for a new generation of SiPMs with unprecedented timing resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine A.C. Moussu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Redha Abdeddaim</w:t>
+                <w:t xml:space="preserve">S. Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Craeye</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Gola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rivetti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nbm.4397⟩</w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (02), pp.P02019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/16/02/P02019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03164084v1</w:t>
+                <w:t xml:space="preserve">hal-03129549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A practical realization of an artificial magnetic shield for preclinical birdcage RF coils</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Hurshkainen</w:t>
+                <w:t xml:space="preserve">Complete Electromagnetic Dyadic Green Function Characterization in a Complex Environment—Resonant Dipole-Dipole Interaction and Cooperative Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaizad Rustomji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jomin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Simovski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Enoch</w:t>
+                <w:t xml:space="preserve">Jérôme Wenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1461/1/012085⟩</w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (2), pp.021004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevx.11.021004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03224912v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructive Near-Field Interference Effect in a Birdcage MRI Coil with an Artificial Magnetic Shield</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Decoupling of Closely Spaced Dipole Antennas for Ultrahigh Field MRI With Metasurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Hurshkainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masoud Sharifian Mazraeh Mollaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Kurdjumov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redha Abdeddaim</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (6), </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69 (2), pp.1094 - 1106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.13.064004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/tap.2020.3016495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02876034v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05143992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Semi-Analytical Model Of High Permittivity Dielectric Ring Resonators for Magnetic Resonance Imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Imaging of two samples with a single transmit/receive channel using coupled ceramic resonators for MR microscopy at 17.2 T</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine A.C. Moussu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Glybovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redha Abdeddaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elodie Georget</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Craeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2020.2980771⟩</w:t>
+              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (11), pp.e4397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nbm.4397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02541027v2</w:t>
+                <w:t xml:space="preserve">hal-03164084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of quasiperiodic structures and two-scale cut-and-projection convergence</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A practical realization of an artificial magnetic shield for preclinical birdcage RF coils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Guenneau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K. Lezhennikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hurshkainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Simovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abdeddaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Enoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modern Physics Letters A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physleta.2019.126034⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1461, pp.012085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1461/1/012085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02399063v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiofrequency Coil for Dual-nuclei MR Muscle Energetics Investigation Based on Two Capacitively Coupled Periodic Wire Arrays</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Homogenization of quasiperiodic structures and two-scale cut-and-projection convergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Enoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Guenneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Modern Physics Letters A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 384 (1), pp.126034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physleta.2019.126034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2019.2960610⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02476037v1</w:t>
+                <w:t xml:space="preserve">hal-02399063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CMOS-compatible all-dielectric metalens for improving pixel photodetector arrays</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Wenger</w:t>
+                <w:t xml:space="preserve">Constructive Near-Field Interference Effect in a Birdcage MRI Coil with an Artificial Magnetic Shield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lezhennikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redha Abdeddaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hurshkainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lumeau</w:t>
+                <w:t xml:space="preserve">A. Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0022162⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.13.064004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02995978v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic flat lensing using an indefinite medium</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Clément Tronche</w:t>
+                <w:t xml:space="preserve">A Semi-Analytical Model Of High Permittivity Dielectric Ring Resonators for Magnetic Resonance Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine A.C. Moussu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine A.C. Moussu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redha Abdeddaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Achaoui</w:t>
+                <w:t xml:space="preserve">Marc A. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Georget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 99, pp.100301(R). </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.100301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2020.2980771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917261v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02541027v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing surface coil sensitive volume with hybridized electric dipoles at 17.2 T</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Radiofrequency Coil for Dual-nuclei MR Muscle Energetics Investigation Based on Two Capacitively Coupled Periodic Wire Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Hurshkainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Jouvaud</w:t>
+                <w:t xml:space="preserve">Anton Nikulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vilmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien de Rosny</w:t>
+                <w:t xml:space="preserve">David Bendahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmr.2019.106567⟩</w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (5), pp.721-725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2019.2960610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02283032v1</w:t>
+                <w:t xml:space="preserve">hal-02476037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of nanophotonics in the birth of seismic megastructures</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CMOS-compatible all-dielectric metalens for improving pixel photodetector arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Mikheeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Salomoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanophotonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/nanoph-2019-0106⟩</w:t>
+              <w:t xml:space="preserve">APL Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (18), pp.26060-26069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0022162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02399050v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photosensitive chalcogenide metasurfaces supporting bound states in the continuum</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Lumeau</w:t>
+                <w:t xml:space="preserve">Acoustic flat lensing using an indefinite medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Perchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A L Vanel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Tronche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Achaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.27.033847⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99, pp.100301(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.100301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02350454v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of building interactions on seismic and elastic body waves</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Younes Achaoui</w:t>
+                <w:t xml:space="preserve">Enhancing surface coil sensitive volume with hybridized electric dipoles at 17.2 T</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Vergara Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Diatta</w:t>
+                <w:t xml:space="preserve">Camille Jouvaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Farhat</w:t>
+                <w:t xml:space="preserve">Abdelwaheb Ourir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Rosny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Applied Metamaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjam/2019015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 307, pp.106567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmr.2019.106567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02399087v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling frequency dispersion in electromagnetic invisibility cloaks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Role of nanophotonics in the birth of seismic megastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Enoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Guenneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-42481-7⟩</w:t>
+              <w:t xml:space="preserve">Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (10), pp.1591-1605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/nanoph-2019-0106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01897279v2</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Imaging of the Energy-Transfer Enhancement between Two Dipoles in a Photonic Cavity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Boris Kuhlmey</w:t>
+                <w:t xml:space="preserve">Photosensitive chalcogenide metasurfaces supporting bound states in the continuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Mikheeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirill Koshelev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Martijn de Sterke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stefan Enoch</w:t>
+                <w:t xml:space="preserve">Duk-Yong Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Kruk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.9.011041⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (23), pp.33847-33853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.27.033847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056157v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic Analysis of the Improvements in Magnetic Resonance Microscopy with Ferroelectric Composite Ceramics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The influence of building interactions on seismic and elastic body waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luisa Ciobanu</w:t>
+                <w:t xml:space="preserve">Bogdan Ungureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergej Kurdjumov</w:t>
+                <w:t xml:space="preserve">Younes Achaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizaveta Nenasheva</w:t>
+                <w:t xml:space="preserve">Andre Diatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boucif Djemai</w:t>
+                <w:t xml:space="preserve">Mohamed Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 31, pp.1900912. </w:t>
+              <w:t xml:space="preserve">EPJ Applied Metamaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (18), </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.201900912⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjam/2019015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135592v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Low Frequency Acoustic Stop Bands in Cubic Arrays of Thick Spherical Shells With Holes</w:t>
+                <w:t xml:space="preserve">Controlling frequency dispersion in electromagnetic invisibility cloaks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dupont</w:t>
+                <w:t xml:space="preserve">Geoffroy Klotz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Movchan</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Nicolas Mallejac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Guenneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Materials. Computational Materials Science section</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.6022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmats.2019.00050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-42481-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02399029v1</w:t>
+                <w:t xml:space="preserve">hal-01897279v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless coils based on resonant and nonresonant coupled-wire structure for small animal multinuclear imaging</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Direct Imaging of the Energy-Transfer Enhancement between Two Dipoles in a Photonic Cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaizad Rustomji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stanislav Glybovski</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kuhlmey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Larrat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien de Rosny</w:t>
+                <w:t xml:space="preserve">C Martijn de Sterke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 32 (5), pp.e4079. </w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.011041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nbm.4079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.9.011041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02043238v1</w:t>
+                <w:t xml:space="preserve">hal-02056157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métamatériaux pour la protection sismique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systematic Analysis of the Improvements in Magnetic Resonance Microscopy with Ferroelectric Composite Ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Colombi</w:t>
+                <w:t xml:space="preserve">Marine Moussu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Roux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luisa Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergej Kurdjumov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizaveta Nenasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boucif Djemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/photon/20189037⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31, pp.1900912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.201900912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01915140v1</w:t>
+                <w:t xml:space="preserve">hal-02135592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Metamaterial-Inspired RF-coil for Preclinical Dual-Nuclei MRI</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of Low Frequency Acoustic Stop Bands in Cubic Arrays of Thick Spherical Shells With Holes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Movchan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Enoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Guenneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Materials. Computational Materials Science section</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmats.2019.00050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-27327-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01951316v1</w:t>
+                <w:t xml:space="preserve">hal-02399029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerker Effect in Ultrahigh-Field Magnetic Resonance Imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Wireless coils based on resonant and nonresonant coupled-wire structure for small animal multinuclear imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Vergara Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Tryfon Antonakakis</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Glybovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Larrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Rosny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevx.8.031083⟩</w:t>
+              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (5), pp.e4079. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nbm.4079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951368v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02043238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mimicking Electromagnetic Wave Coupling in Tokamak Plasma with Fishnet Metamaterials</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Chmiaa</w:t>
+                <w:t xml:space="preserve">Métamatériaux pour la protection sismique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Guenneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Georget</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrea Colombi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brule</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-24250-0⟩</w:t>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 90, pp.37-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/photon/20189037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01786013v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressed perovskite aqueous mixtures near their phase transitions show very high permittivities: New prospects for high-field MRI dielectric shimming</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zo Raolison</w:t>
+                <w:t xml:space="preserve">A Novel Metamaterial-Inspired RF-coil for Preclinical Dual-Nuclei MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Hurshkainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Nikulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Georget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cochinaire</w:t>
+                <w:t xml:space="preserve">Benoît Larrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Letertre</w:t>
+                <w:t xml:space="preserve">Djamel Berrahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 76, pp.1951 - 0. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.9190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrm.26771⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-27327-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01540002v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Rayleigh-like waves in thick plate Willis metamaterials</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kerker Effect in Ultrahigh-Field Magnetic Resonance Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Leroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zo Raolison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redha Abdeddaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tryfon Antonakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4972280⟩</w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevx.8.031083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01422525v1</w:t>
+                <w:t xml:space="preserve">hal-01951368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free-Space Characterization of the Permeability of Inhomogeneous Magneto-Dielectric Materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mimicking Electromagnetic Wave Coupling in Tokamak Plasma with Fishnet Metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelie Litman</w:t>
+                <w:t xml:space="preserve">K. Rustomji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Abdeddaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Dieudonné</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chmiaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Georget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2017.2722402⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-24250-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579256v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01786013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sols structurés sous sollicitation dynamique : des métamatériaux en géotechnique</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Compressed perovskite aqueous mixtures near their phase transitions show very high permittivities: New prospects for high-field MRI dielectric shimming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana L. Neves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Leroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zo Raolison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cochinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Letertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/geotech/2017010⟩</w:t>
+              <w:t xml:space="preserve">Magnetic Resonance in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76, pp.1951 - 0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrm.26771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637684v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01540002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stacked magnetic resonators for MRI RF coils decoupling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Free-Space Characterization of the Permeability of Inhomogeneous Magneto-Dielectric Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Faget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Litman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Dieudonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Enoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mallejac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmr.2016.11.012⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65 (12), pp.5035 - 5045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2017.2722402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01571588v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type of dike using C-shaped vertical cylinders</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control of Rayleigh-like waves in thick plate Willis metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Diatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Achaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Enoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Guenneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 96 (18), pp.379 - 393. </w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, pp.121707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.180302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4972280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637665v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spanning the scales of mechanical metamaterials using time domain simulations in transformed crystals, graphene flakes and structured soils</w:t>
+                <w:t xml:space="preserve">Sols structurés sous sollicitation dynamique : des métamatériaux en géotechnique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronald Aznavourian</w:t>
+                <w:t xml:space="preserve">Stéphane Brulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 29 (43), </w:t>
+              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 151, </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/aa81ff⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/geotech/2017010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01637681v1</w:t>
+                <w:t xml:space="preserve">hal-01637684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamaterial-like transformed urbanism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ronald Aznavourian</w:t>
+                <w:t xml:space="preserve">Stacked magnetic resonators for MRI RF coils decoupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Georget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Luong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Giacomini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Chazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Infrastructure Solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41062-017-0063-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 275, pp.11-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmr.2016.11.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635890v1</w:t>
+                <w:t xml:space="preserve">hal-01571588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarizability expressions for predicting resonances in plasmonic and Mie scatterers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Brian Stout</w:t>
+                <w:t xml:space="preserve">Type of dike using C-shaped vertical cylinders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bonod</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabien Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kimmoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Molin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guenneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.95.063833⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96 (18), pp.379 - 393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.96.180302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01571594v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flat lens effect on seismic waves propagation in the subsoil</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Metamaterial-like transformed urbanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Ungureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Achaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Diatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Aznavourian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-17661-y⟩</w:t>
+              <w:t xml:space="preserve">Innovative Infrastructure Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41062-017-0063-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546831v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement and simulation of the polarization-dependent Purcell factor in a microwave fishnet metamaterial</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Spanning the scales of mechanical metamaterials using time domain simulations in transformed crystals, graphene flakes and structured soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Aznavourian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania M Puvirajesinghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (43), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/aa81ff⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.035156⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02471890v1</w:t>
+                <w:t xml:space="preserve">hal-01637681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic waves damping with arrays of inertial resonators</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Guenneau</w:t>
+                <w:t xml:space="preserve">Polarizability expressions for predicting resonances in plasmonic and Mie scatterers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Colom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Devilez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Enoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Stout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extreme Mechanics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eml.2016.02.004⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (6), pp.063833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.95.063833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396034v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auxetic-like metamaterials as novel earthquake protections</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Measurement and simulation of the polarization-dependent Purcell factor in a microwave fishnet metamaterial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaizad Rustomji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redha Abdeddaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Martijn de Sterke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Kuhlmey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Applied Metamaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjam/2016001⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (3), pp.035156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.035156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01283651v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelength-scale light concentrator made by direct 3D laser writing of polymer metamaterials</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Suzanna Akil</w:t>
+                <w:t xml:space="preserve">Flat lens effect on seismic waves propagation in the subsoil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Battie</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Brûlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Javelaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guenneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 6, pp.33627. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep33627⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.18066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-17661-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02473116v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloaking a vertical cylinder via homogenization in the mild-slope equation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Auxetic-like metamaterials as novel earthquake protections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Ungureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Achaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Enoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guenneau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPJ Applied Metamaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, pp.17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjam/2016001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2016.249⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01318053v1</w:t>
+                <w:t xml:space="preserve">hal-01283651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic sunscreen model: Design of experiments on particle specifications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Lécureux</w:t>
+                <w:t xml:space="preserve">Seismic waves damping with arrays of inertial resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Achaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Ungureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Deumié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stefan Enoch</w:t>
+                <w:t xml:space="preserve">S Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle Sergent</w:t>
+                <w:t xml:space="preserve">S Brûlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Extreme Mechanics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, pp.30-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eml.2016.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01281293v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molding acoustic, electromagnetic and water waves with a single cloak</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wavelength-scale light concentrator made by direct 3D laser writing of polymer metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xu Jiang</w:t>
+                <w:t xml:space="preserve">Johnny Moughames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Fang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Redha Abdeddaim</w:t>
+                <w:t xml:space="preserve">Safi Jradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanna Akil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Battie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 5, pp.10678. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep10678⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 6, pp.33627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep33627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01283608v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Driven Superoscillations with Negative Refraction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Cloaking a vertical cylinder via homogenization in the mild-slope equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guenneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kimmoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Molin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 796, pp.R1-R12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2016.249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01283637v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single frequency microwave cloaking and subwavelength imaging with curved wired media</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Electromagnetic sunscreen model: Design of experiments on particle specifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lécureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Deumié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Redha Abdeddaim</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214107v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental study of an invisibility carpet in a water channel</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Molding acoustic, electromagnetic and water waves with a single cloak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Georget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redha Abdeddaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.91.023010⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.10678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep10678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01283609v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic effective anisotropy: Asymptotics, simulations, and microwave experiments with dielectric fibers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Chmiaa</w:t>
+                <w:t xml:space="preserve">Time-Driven Superoscillations with Negative Refraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Enoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guenneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Lerosey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 116, pp.013902</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280584v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering by complex inhomogeneous objects: a first-order reciprocity method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Enoch</w:t>
+                <w:t xml:space="preserve">Single frequency microwave cloaking and subwavelength imaging with curved wired media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilan Ktorza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauris Ceresoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Enoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guenneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redha Abdeddaim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 22, pp.16558-16570. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.22.016558⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 23, pp.10319-10326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.23.010319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288138v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments on Seismic Metamaterials: Molding Surface Waves</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Numerical and experimental study of an invisibility carpet in a water channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kimmoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Molin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guenneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.133901⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91, pp.023010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.91.023010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01283599v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic sunscreen model : implementation and comparison between several methods: step film model, differential method, Mie scattering, and scattering by a set of parallel cylinders</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamic effective anisotropy: Asymptotics, simulations, and microwave experiments with dielectric fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauris Ceresoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redha Abdeddaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tryfon Antonakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Maling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Chmiaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92, pp.174307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.174307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01281294v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invisible waveguides on metal plates for plasmonic analogs of electromagnetic wormholes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Guenneau</w:t>
+                <w:t xml:space="preserve">Scattering by complex inhomogeneous objects: a first-order reciprocity method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dieudonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Malléjac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Enoch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.90.043812⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22, pp.16558-16570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.22.016558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01283600v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sun protection and hydration of stratum corneum: a study by 2-D differential method</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Experiments on Seismic Metamaterials: Molding Surface Waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Javelaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cosmetic Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 112 (13), pp.133901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.112.133901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01281297v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biharmonic split ring resonator metamaterial: Artificially dispersive effective density in thin periodically perforated plates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Electromagnetic sunscreen model : implementation and comparison between several methods: step film model, differential method, Mie scattering, and scattering by a set of parallel cylinders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Deumié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lécureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Guenneau</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084743v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platonic Scattering Cancellation for Bending Waves in a Thin Plate</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Sun protection and hydration of stratum corneum: a study by 2-D differential method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Deumié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lécureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4 (4644)</w:t>
+              <w:t xml:space="preserve">International Journal of Cosmetic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36, pp.436-441</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01283604v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmon assisted thermal modulation in nanoparticles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Invisible waveguides on metal plates for plasmonic analogs of electromagnetic wormholes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muamer Kadic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Enoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guenneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.21.012145⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90, pp.043812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.90.043812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02479093v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface and bulk scattering by magnetic and dielectric inhomogeneities: a first-order method</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Enoch</w:t>
+                <w:t xml:space="preserve">Biharmonic split ring resonator metamaterial: Artificially dispersive effective density in thin periodically perforated plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Enoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A, Optics and image science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 107, pp.44002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/107/44002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.30.001772⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01288148v1</w:t>
+                <w:t xml:space="preserve">hal-01084743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmon assisted thermal modulation in nanoparticles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Platonic Scattering Cancellation for Bending Waves in a Thin Plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pai-Yen Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakan Bagci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T.G. Thundat</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (4644)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276491v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01283604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flat lens for pulse focusing of elastic waves in thin plates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Guenneau</w:t>
+                <w:t xml:space="preserve">Plasmon assisted thermal modulation in nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude L. L. Lereu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. H Farahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tetard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Enoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Thundat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (10), pp.12145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.21.012145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01281350v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02479093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flat lens for pulse focusing of elastic waves in thin plates</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Surface and bulk scattering by magnetic and dielectric inhomogeneities: a first-order method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É. Dieudonné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Malléjac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Amra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Enoch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4818716⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A, Optics and image science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30, pp.1772-1779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.30.001772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680699v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency-selective surface acoustic invisibility for three-dimensional immersed objects</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Plasmon assisted thermal modulation in nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude L. L. Lereu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. H. Farahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tetard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.G. Thundat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.174303⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (10), pp.12145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.21.012145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00759739v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation Plasmonics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Flat lens for pulse focusing of elastic waves in thin plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Enoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guenneau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luis Martin-Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanophotonics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103 (071915)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761138v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband cloaking of bending waves via homogenization of multiply perforated radially symmetric and isotropic thin elastic plates</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Flat lens for pulse focusing of elastic waves in thin plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bossy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Enoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guenneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.020301⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103 (7), pp.071915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4818716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761125v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced control of light and sound trajectories with three-dimensional gradient index lenses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Frequency-selective surface acoustic invisibility for three-dimensional immersed objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pai-Yen Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guenneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Guenneau</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Alu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/14/3/035011⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86, pp.174303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.86.174303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761128v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic scattering cancellation via Ultrathin Pseudo-Surface</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Transformation Plasmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muamer Kadic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloma Huidobro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Martin-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1 (1), pp.51-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/nanoph-2012-0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647948v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focussing light through a stack of toroidal channels in PMMA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Broadband cloaking of bending waves via homogenization of multiply perforated radially symmetric and isotropic thin elastic plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.19.016154⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85, pp.020301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.020301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647938v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling surface plasmon polaritons in transformed coordinates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Enhanced control of light and sound trajectories with three-dimensional gradient index lenses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tieh-Ming Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Enoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guenneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Modern Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09500340.2011.589913⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14, pp.035011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/14/3/035011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647941v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of three-dimensional acoustic cloaks and carpets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Acoustic scattering cancellation via Ultrathin Pseudo-Surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pai-Yen Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Alu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99, pp.191913</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647939v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The colors of cloaks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Focussing light through a stack of toroidal channels in PMMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tieh-Ming Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hazart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2040-8978/13/2/024014⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (17), pp.16154-16159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.19.016154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00544868v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ondes sous l'emprise des metamateriaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Controlling surface plasmon polaritons in transformed coordinates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muamer Kadic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ross Mcphedran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour la science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Modern Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (12), pp.994-1003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09500340.2011.589913⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647949v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curved trajectories on transformed metal surfaces : Luneburg lens, beam-splitter, invisibility carpet and black hole for surface plasmon polaritons</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+                <w:t xml:space="preserve">Numerical analysis of three-dimensional acoustic cloaks and carpets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Diatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics and Nanostructures - Fundamentals and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48 (6), pp.483-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2011.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647942v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite elements modelling of scattering problems for flexural waves in thin plates : Application to elliptic invisibility cloaks, rotators and the mirage eff ect</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">The colors of cloaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Mcphedran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Movchan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolae-Alexandru Nicorovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13, pp.024014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2040-8978/13/2/024014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647936v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00544868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-singular arbitrary cloaks dressing three-dimensional anisotropic obstacles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Les ondes sous l'emprise des metamateriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Mcphedran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Modern Optics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 409, pp.58-63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647940v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic interaction of visible light with gold nanoscale checkerboards</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Curved trajectories on transformed metal surfaces : Luneburg lens, beam-splitter, invisibility carpet and black hole for surface plasmon polaritons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muamer Kadic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tieh-Ming Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guenneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Enoch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 84, pp.245424</w:t>
+              <w:t xml:space="preserve">Photonics and Nanostructures - Fundamentals and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (4), pp.302-307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01281289v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the functionality of an array of invisibility cloaks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Finite elements modelling of scattering problems for flexural waves in thin plates : Application to elliptic invisibility cloaks, rotators and the mirage eff ect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 84, pp.235105</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 230, pp.2237-2245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647946v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic space folding : focussing surface plasmons via negative refraction in complementary media</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Non-singular arbitrary cloaks dressing three-dimensional anisotropic obstacles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Anantha Ramakrishna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Modern Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (9), pp.786-795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09500340.2011.573878⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00647944v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-Angle-Negative-Refraction and Ultra-Refraction for liquid surface waves in 2-D phononic crystals</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Plasmonic interaction of visible light with gold nanoscale checkerboards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Anantha Ramakrishna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mandal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Jeyadheepan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neeraj Shukla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chakrabarti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84, pp.245424</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00439084v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformational plasmonics: cloak, concentrator and rotator for SPPs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Understanding the functionality of an array of invisibility cloaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pai-Yen Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Mcphedran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 18 (11), pp.12027</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84, pp.235105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00509105v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic analysis of arbitrarily shaped pinched carpets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Plasmonic space folding : focussing surface plasmons via negative refraction in complementary media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muamer Kadic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Anantha Ramakrishna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 82 (3), pp.033840</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (9), pp.6819-6825</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00544541v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00647944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and properties of dielectric surface plasmon Bragg mirrors</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">All-Angle-Negative-Refraction and Ultra-Refraction for liquid surface waves in 2-D phononic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guenneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Quidant</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Movchan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.18.014496⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 234 (6), pp.2011-2019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2009.08.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288153v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00439084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-directivity and confinement of flexural waves through ultra-refraction in thin perforated plates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Electromagnetic analysis of arbitrarily shaped pinched carpets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 91 (5), pp.54003</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82 (3), pp.033840</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00544542v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00544541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focussing bending waves via negative refraction in perforated thin plates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Design and properties of dielectric surface plasmon Bragg mirrors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sukanya Randhawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Ujué González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Renger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gunnar Petursson</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Quidant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3327813⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18, pp.14496-14510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.18.014496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00459561v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidden progress: broadband plasmonic invisibility</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
+                <w:t xml:space="preserve">Transformational plasmonics: cloak, concentrator and rotator for SPPs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muamer Kadic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Enoch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 18 (15), pp.15757</w:t>
+              <w:t xml:space="preserve">, 2010, 18 (11), pp.12027</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00509111v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband cloaking and mirages with flying carpets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">High-directivity and confinement of flexural waves through ultra-refraction in thin perforated plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 91 (5), pp.54003</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00509103v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00544542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High directivity and confinement of flexural waves through ultra-refraction in thin perforated plates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Focussing bending waves via negative refraction in perforated thin plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Movchan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunnar Petursson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/91/54003⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 96, pp.081909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3327813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01281284v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00459561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfect lenses and corners for flexural waves</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Hidden progress: broadband plasmonic invisibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Renger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muamer Kadic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Acimovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 405 (14), pp.2947-2949</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (15), pp.15757</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00544547v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption of light by extremely shallow metallic gratings: metamaterial behavior</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Broadband cloaking and mirages with flying carpets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Diatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guenneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bonod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 17 (8), pp.6770-6781</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 18 (11), pp.11537-11551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.18.011537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00374831v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrabroadband Elastic Cloaking in Thin Plates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">High directivity and confinement of flexural waves through ultra-refraction in thin perforated plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.024301⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 91, pp.54003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/91/54003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00468905v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloaking bending waves propagating in thin elastic plates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Perfect lenses and corners for flexural waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexander Movchan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 405 (14), pp.2947-2949</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00468906v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00544547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative refraction, surface modes, and superlensing effect via homogenization near resonances for a finite array of split-ring resonators</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Absorption of light by extremely shallow metallic gratings: metamaterial behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexander Movchan</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (8), pp.6770-6781</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00468907v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00374831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revolution analysis of three-dimensional arbitrary cloaks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Ultrabroadband Elastic Cloaking in Thin Plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 103, pp.024301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.024301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00439106v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Directive emission from defect-free dodecagonal photonic quasicrystals: a leaky wave characterization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cloaking bending waves propagating in thin elastic plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guenneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Enoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Movchan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.075110⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79, pp.033102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.033102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00369778v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamaterial induced band-gap of surface plasmon propagation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Negative refraction, surface modes, and superlensing effect via homogenization near resonances for a finite array of split-ring resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guenneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bonod</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Movchan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80, pp.046309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.80.046309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00426589v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-TEM modes in rectangular waveguides: a study based on the properties of PMC and hard surfaces</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Revolution analysis of three-dimensional arbitrary cloaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guenneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Demesy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Nicolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Modern Optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (25), pp.22603</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09500340802604146⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00319510v1</w:t>
+                <w:t xml:space="preserve">hal-00439106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrabroadband Elastic Cloaking in Thin Plates</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Directive emission from defect-free dodecagonal photonic quasicrystals: a leaky wave characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Micco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Galdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Capolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Della Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Pierro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.024301⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79, pp.075110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.79.075110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00426584v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative refraction, surface modes, and superlensing effect via homogenization near resonances for a finite array of split-ring resonators</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Metamaterial induced band-gap of surface plasmon propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. B. Movchan</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 80, pp.046309</w:t>
+              <w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11, pp.114018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00426592v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00426589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloaking bending waves propagating in thin elastic plates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Quasi-TEM modes in rectangular waveguides: a study based on the properties of PMC and hard surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Gralak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. B. Movchan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Modern Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56 (4), pp.530-538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09500340802604146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00426585v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00319510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'invisibilité en vue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Ultrabroadband Elastic Cloaking in Thin Plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ross Mcphedran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour la science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 103 (2), pp.024301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.024301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00439094v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00426584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total absorption of light by lamellar metallic gratings</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Negative refraction, surface modes, and superlensing effect via homogenization near resonances for a finite array of split-ring resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guenneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Popov</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. B. Movchan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 16 (20), pp.15431-15438</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80, pp.046309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00321916v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00426592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compensation of loss to approach -1 effective index by gain in metal-dielectric stacks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Cloaking bending waves propagating in thin elastic plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guenneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. B. Movchan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, pp.2008148</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79, pp.033102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00315945v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00426585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical and numerical analysis of lensing effect for linear surface water waves through a square array of nearly touching rigid square cylinders</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">L'invisibilité en vue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Mcphedran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 77, pp.046308</w:t>
+              <w:t xml:space="preserve">Pour la science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 382, pp.42-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00276004v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00439094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solutions of Maxwell's equations in presence of lamellar gratings including infinitely conducting metal</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+                <w:t xml:space="preserve">Total absorption of light by lamellar metallic gratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bonod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Maystre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Popov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 25 (12), pp.3099</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16 (20), pp.15431-15438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00347267v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00321916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achieving invisibility over a finite range of frequencies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Compensation of loss to approach -1 effective index by gain in metal-dielectric stacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinlong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haitao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Gralak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 16, pp.5656-5661</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.2008148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00426576v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00315945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband cylindrical acoustic cloak for linear surface waves in a fluid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Analytical and numerical analysis of lensing effect for linear surface water waves through a square array of nearly touching rigid square cylinders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guenneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.B. Movchan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 101, pp.134501</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77, pp.046308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00426581v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00276004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compensation of loss to approach –1 effective index by gain in metal-dielectric stacks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solutions of Maxwell's equations in presence of lamellar gratings including infinitely conducting metal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Gralak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Raphaël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Enoch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25 (12), pp.3099</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00480178v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00347267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite wavelength cloaking by plasmonic resonance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Achieving invisibility over a finite range of frequencies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guenneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. B. Movchan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Tayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16, pp.5656-5661</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00369779v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00426576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aperiodic-Tiling-Based Mushroom-Type High-Impedance Surfaces</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Filippo Capolino</w:t>
+                <w:t xml:space="preserve">Compensation of loss to approach –1 effective index by gain in metal-dielectric stacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gralak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Enoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 46 (3), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2008148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00272792v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00480178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A homogenization route towards square cylindrical acoustic cloaks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Broadband cylindrical acoustic cloak for linear surface waves in a fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Enoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. B. Movchan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 101, pp.134501</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00468908v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00426581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of extracting photonic crystal lattices for guided modes of GaAs based heterostructures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Finite wavelength cloaking by plasmonic resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolae-Alexandru Nicorovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross C. Mcphedran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tayeb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10, pp.115020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/10/11/115020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00426579v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why a harmonic solution for lossless, perfectly homogeneous, left-handed material cannot exist</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aperiodic-Tiling-Based Mushroom-Type High-Impedance Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gallina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Della Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Galdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Maystre</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincenzo Pierro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Capolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 25, pp.1937-1943</w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7, pp.54-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00424375v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00272792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broadband Cylindrical Acoustic Cloak for Linear Surface Waves in a Fluid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">A homogenization route towards square cylindrical acoustic cloaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guenneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Movchan</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.134501⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10, pp.11530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/10/11/115030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00468909v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional complete band gaps in one-dimensional metal-dielectric periodic structures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Investigation of extracting photonic crystal lattices for guided modes of GaAs based heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Benisty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Danglot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Talneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Boris Gralak</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Pottage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 92, pp.053104</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Quantum Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44, pp.777-789</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00272793v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00426579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light confinement through negative refraction in photonic crystal and metamaterial checkerboards</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Why a harmonic solution for lossless, perfectly homogeneous, left-handed material cannot exist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Maystre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Boris Gralak</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross C. Mcphedran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 75, pp.063830</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25, pp.1937-1943</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00468489v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloaking and imaging effects in plasmonic checkerboards of negative e and μ and dielectric photonic crystal checkerboards</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Two-dimensional complete band gaps in one-dimensional metal-dielectric periodic structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinlong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haitao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Gralak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics and Nanostructures - Fundamentals and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.63-72</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92, pp.053104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00186538v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00272793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards -1 effective index with one-dimensional metal-dielectric metamaterial: a quantitative analysis of the role of absorption losses</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Broadband Cylindrical Acoustic Cloak for Linear Surface Waves in a Fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guenneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Movchan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 101, pp.134501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.134501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00186528v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of a single object embedded in a layered medium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Light confinement through negative refraction in photonic crystal and metamaterial checkerboards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Anantha Ramakrishna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guenneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Gralak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Modern Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 54 (6), pp.871-879</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75, pp.063830</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00139157v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confining light with negative refraction in checkerboard metamaterials and photonic crystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId418" w:history="1">
+                <w:t xml:space="preserve">Cloaking and imaging effects in plasmonic checkerboards of negative e and μ and dielectric photonic crystal checkerboards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guenneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anantha Ramakrishna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sangeeta Chakrabarti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 75, pp.063830</w:t>
+              <w:t xml:space="preserve">Photonics and Nanostructures - Fundamentals and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.63-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00186518v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmon engineering as a route to improving the light extraction through metal films</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Towards -1 effective index with one-dimensional metal-dielectric metamaterial: a quantitative analysis of the role of absorption losses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinlong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haitao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Gralak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 15, pp.10533-10539</w:t>
+              <w:t xml:space="preserve">, 2007, 15 (12), pp.7720-7729</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00426573v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmon surface waves and complex-type surface waves: comparative analysis on single interfaces, lamellar gratings, and 2-dimensional hole arrays</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Modelling of a single object embedded in a layered medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Benelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Nevière</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 46, pp.154-160</w:t>
+              <w:t xml:space="preserve">Journal of Modern Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 54 (6), pp.871-879</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00387443v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00139157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InGaN green light emitting diodes with deposited nanoparticles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Confining light with negative refraction in checkerboard metamaterials and photonic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anantha Ramakrishna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guenneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Ozbay</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Gralak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics and Nanostructures - Fundamentals and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 5, pp.86-90</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75, pp.063830</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00426574v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mystery of the double limit in homogenisation of finitely or perfectly conducting periodic structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Plasmon engineering as a route to improving the light extraction through metal films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cesario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. U. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cheylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. L. Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 32, pp.3441-3444</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 15, pp.10533-10539</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00387453v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00426573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Bloch plasmonic stop-band in real-metal gratings</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">InGaN green light emitting diodes with deposited nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Butun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cesario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Quidant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ozbay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 15 (10), pp.6241-3250</w:t>
+              <w:t xml:space="preserve">Photonics and Nanostructures - Fundamentals and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 5, pp.86-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00222979v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00426574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of plasmon surface waves on shallow and deep metallic 1D and 2D gratings</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Mystery of the double limit in homogenisation of finitely or perfectly conducting periodic structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeni Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 15 (7), pp.4224-4237</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 32, pp.3441-3444</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00222960v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00387453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stacking patterns in self-organized opal photonic crystal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Plasmon surface waves and complex-type surface waves: comparative analysis on single interfaces, lamellar gratings, and 2-dimensional hole arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeni Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Lopez</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Nevière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 90, pp.161131</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46, pp.154-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00426568v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00387443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic crystal lens : from negative refraction and negative index to negative permittivity and permeability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Gralak</w:t>
+                <w:t xml:space="preserve">Comparison of plasmon surface waves on shallow and deep metallic 1D and 2D gratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 97, pp.073905/1-4</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 15 (7), pp.4224-4237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00127067v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00222960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic crystal lens: from negative refraction and negative index to negative permittivity and permeability</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Non-Bloch plasmonic stop-band in real-metal gratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boris Gralak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 15 (10), pp.6241-3250</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00090196v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00222979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localized modes in photonic quasicrystals with Penrose-type lattice</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Stacking patterns in self-organized opal photonic crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Checoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 14, pp.10021-10027</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 90, pp.161131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00106985v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00426568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization insensitive blazed diffraction gratings</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Neauport</w:t>
+                <w:t xml:space="preserve">Photonic crystal lens : from negative refraction and negative index to negative permittivity and permeability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Decoopman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Tayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Enoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maystre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gralak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 1 (1), pp.06029-1-8</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 97, pp.073905/1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00222942v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00127067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A metallic Fabry-Perot directive antenna</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Polarization insensitive blazed diffraction gratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Neauport</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1 (1), pp.06029-1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023192v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00222942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of representative categories of EBG dielectric quasi-crystals</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Photonic crystal lens: from negative refraction and negative index to negative permittivity and permeability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Decoopman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Maystre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Gralak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 97, pp.073905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.97.073905⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00088410v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00090196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong modification of the nonlinear optical susceptibility of metallic subwavelength hole arrays</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.C. Prangsma</w:t>
+                <w:t xml:space="preserve">Localized modes in photonic quasicrystals with Penrose-type lattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Della Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Enoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Capolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Pierro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 97, pp.146102</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14, pp.10021-10027</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00108482v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00106985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic crystal surface modes narrow-band filtering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">A metallic Fabry-Perot directive antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54, pp.220-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2005.861578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00015536v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple layer-by-layer photonic crystal for the control of thermal emission</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">A comparative study of representative categories of EBG dielectric quasi-crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Della Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Galdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Capolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Pierro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Lemarquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 86, pp.261101</w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 5, p.331-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00081440v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00088410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamaterials: from microwaves to the visible region</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Strong modification of the nonlinear optical susceptibility of metallic subwavelength hole arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. van Nieuwstadt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sandtke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Harmsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.B. Segerink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Prangsma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 6, p.693-701</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 97, pp.146102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023190v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00108482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple layer-by-layer photonic crystal for the control of thermal emission.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Simple layer-by-layer photonic crystal for the control of thermal emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lemarquis</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Elalamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lemarquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 86, pp.261101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00015722v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00081440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the physical origin of surface modes on finite-size photonic crystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Photonic crystal surface modes narrow-band filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Bonod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 72, pp.155101-(1-7)</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 13, pp.5783-5790</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00015528v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00015536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic coupling between a metallic nano-particle grating and a metallic surface</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Metamaterials: from microwaves to the visible region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Maystre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Gralak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 30, pp.3404-3406</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6, p.693-701</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00108481v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Band gap formation and multiple scattering in photonic quasicrystals with a Penrose-type lattice</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Simple layer-by-layer photonic crystal for the control of thermal emission.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vincenzo Galdi</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Escoubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyad Elalamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lemarquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 18, pp.183903</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 86, pp.261101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00079230v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00015722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of shape and localized resonances in extraordinary transmission through periodic arrays of subwavelength holes: experiment and theory</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Analysis of the physical origin of surface modes on finite-size photonic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bonod</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 72, pp.045421</w:t>
+              <w:t xml:space="preserve">, 2005, 72, pp.155101-(1-7)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00082863v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00015528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced transmission due to nonplasmon resonances in one- and two-dimensional gratings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Electromagnetic coupling between a metallic nano-particle grating and a metallic surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Césario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Quidant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonçal Badenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 43, pp.999-1008</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 30, pp.3404-3406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00068995v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00108481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfect lenses made with left-handed materials: Alice's mirror</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Band gap formation and multiple scattering in photonic quasicrystals with a Penrose-type lattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Della Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Enoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Maystre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincenzo Pierro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Galdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 21, pp.122-131</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 18, pp.183903</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00082854v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00079230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Fictitious Sources - Scattering Matrix method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Role of shape and localized resonances in extraordinary transmission through periodic arrays of subwavelength holes: experiment and theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. L. van Der Molen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. J. Koerkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. B. Segerink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. F. van Hulst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 21, pp.1417-1423</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 72, pp.045421</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018351v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00082863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong influence of hole shape on extraordinary transmission through periodic arrays sub-wavelength holes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Enhanced transmission due to nonplasmon resonances in one- and two-dimensional gratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nevière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Gralak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 43, pp.999-1008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00082855v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00068995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical sensing based on plasmon coupling in nanoparticles arrays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Perfect lenses made with left-handed materials: Alice's mirror</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Maystre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gonçal Badenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 12, pp.3422-3427</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 21, pp.122-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00015721v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00082854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant optical transmission through thin metallic films with and without holes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Combined Fictitious Sources - Scattering Matrix method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 11, pp.482-490</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 21, pp.1417-1423</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00069005v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical study of photonic bandgaps in woodpile crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Gralak</w:t>
+                <w:t xml:space="preserve">Strong influence of hole shape on extraordinary transmission through periodic arrays sub-wavelength holes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. J. Klein Koerkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. de Dood</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Maystre</w:t>
+                <w:t xml:space="preserve">F. B. Segerink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. F. van Hulst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kuipers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 92 (18), pp.183901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.92.183901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00080870v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00082855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural colors in Nature and butterfly-wing modeling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Optical sensing based on plasmon coupling in nanoparticles arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Quidant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonçal Badenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and photonics news</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 14, pp.38-43</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 12, pp.3422-3427</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00080871v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00015721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The richness of the dispersion relation of electromagnetic band gap materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Structural colors in Nature and butterfly-wing modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Gralak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boris Gralak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 51, pp.2659-2666</w:t>
+              <w:t xml:space="preserve">Optics and photonics news</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 14, pp.38-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00079505v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00080871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion diagrams of Bloch modes applied to the design of directive sources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Resonant optical transmission through thin metallic films with and without holes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bonod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Maystre</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nevière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited paper in the special issue on "Electromagnetic Applications of Photonic Band Gap Materials and Structures", Progress In Electromagnetics Research series Vol.41. Editors: T. Itoh and A. Priou, p.61-81, 2003</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 11, pp.482-490</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00080861v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00069005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-guiding in two-dimensional photonic crystals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Theoretical study of photonic bandgaps in woodpile crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Gralak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Dood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérard Tayeb</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Maystre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 11, pp.1203-1211</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 67, pp.066601</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00080868v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00080870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced emission with angular confinement from photonic crystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Dispersion diagrams of Bloch modes applied to the design of directive sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Maystre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Invited paper in the special issue on "Electromagnetic Applications of Photonic Band Gap Materials and Structures", Progress In Electromagnetics Research series Vol.41. Editors: T. Itoh and A. Priou, p.61-81, 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 41, pp.61-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2528/PIER02010803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00081184v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00080861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced light transmission by hole arrays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">The richness of the dispersion relation of electromagnetic band gap materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R. Reinisch</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Gralak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 4, pp.S83-S87</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 51, pp.2659-2666</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00080056v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00079505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From scattering or impedance matrices of gratings to Bloch modes of photonic crystals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Self-guiding in two-dimensional photonic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.N. Chigrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M. Sotomayor Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 19, pp.1547-1554</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 11, pp.1203-1211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00081180v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00080868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A metamaterial for directive emission</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Enhanced emission with angular confinement from photonic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Gralak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tayeb</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 89, pp.213902</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 81, pp.1588-1590</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00081183v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00081184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sums of spherical waves for lattices, layers and lines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Enhanced light transmission by hole arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. N. Nixon</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nevière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Reinisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, pp.5859-5870</w:t>
+              <w:t xml:space="preserve">Journal of Optics A: Pure and Applied Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 4, pp.S83-S87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00426566v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00080056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly directive light-source using two-dimensional photonic crystal slabs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">From scattering or impedance matrices of gratings to Bloch modes of photonic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Gralak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Sentenac</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 79, pp.4280-4282</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 19, pp.1547-1554</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00081514v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00081180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined method for the computation of the doubly periodic Green's function</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId452" w:history="1">
+                <w:t xml:space="preserve">A metamaterial for directive emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Enoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérard Tayeb</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromagnetic Waves and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 15, pp.205-221</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 89, pp.213902</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00081698v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00081183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morpho butterflies wings color modeled with lamellar grating theory</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Sums of spherical waves for lattices, layers and lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross C. Mcphedran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A. Nicorovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. C. Botten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. N. Nixon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 9, pp.567-578</w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, pp.5859-5870</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00081681v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00426566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous refractive properties of photonic crystals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Combined method for the computation of the doubly periodic Green's function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 17, pp.1012-1020</w:t>
+              <w:t xml:space="preserve">Journal of Electromagnetic Waves and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 15, pp.205-221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00081690v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00081698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of light transmission through subwavelength periodic hole arrays</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Morpho butterflies wings color modeled with lamellar grating theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Gralak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Reinish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 9, pp.567-578</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00426561v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00081681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Highly directive light-source using two-dimensional photonic crystal slabs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fehrembach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Enoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 79, pp.4280-4282</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00081514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anomalous refractive properties of photonic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Gralak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Enoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 17, pp.1012-1020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00081690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theory of light transmission through subwavelength periodic hole arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nevière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Enoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Reinish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 62 (23), pp.16100-16108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.62.16100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00426561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Second harmonic scattered light from a zinc-sulfide thin film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Akhouayri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deumié Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Amra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 161, pp.177-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01324146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20161,12217 +20559,12217 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lightweight metasurface pads for passive RF shimming in 3T abdominal imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania S Vergara Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jomin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megdouda Benamara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Berrahou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the International Society for Magnetic Resonance in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03745453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive RF shimming for 7T head coil with hybridized meta-atom: In vivo investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Leroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zo Raolison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zo Raolison</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Redha Abdeddaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tryfon Antonakakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine 28th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Permittivity Dielectric Probes for Ultra-High Field MR Microscopy at 17.2 T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine A.C. Moussu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Ciobanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Georget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav B. Glybovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew G Webb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-analytical model for high permittivity dielectric resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine A.C. Moussu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redha Abdeddaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Georget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew G Webb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Nanophotonics, Metamaterials and Photovoltaics (ICNMP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Trinidad, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive RF shimming with fractal metasurfaces in a 7T head coil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania S. Vergara Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaizad Rustomji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Georget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tryfon Antonakakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. Intl. Soc. Mag. Reson. Med. 28</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilbert Fractal Inspired Dipoles for B1+ Field Control in Ultra-High Field MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania S. Vergara Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Rustomji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Georget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Antonakakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 Fourteenth International Congress on Artificial Materials for Novel Wave Phenomena (Metamaterials)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, New York City, United States. pp.327-329, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/Metamaterials49557.2020.9285012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectric Composite Ceramic Probe for MRM</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Antennes à tiges hybridée en résonance et hors résonance pour l'imagerie multinucléaire du petit animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania S. Vergara Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Glybovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stefan Enoch</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Larrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Rosny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Magnetic Resonance Microscopy (ICMRM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Société française de résonance magnétique en biologie et médecine (SFRMBM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516167v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antennes à tiges hybridée en résonance et hors résonance pour l'imagerie multinucléaire du petit animal</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Ferroelectric Composite Ceramic Probe for MRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine A.C. Moussu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Glybovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien de Rosny</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizaveta Nenasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redha Abdeddaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société française de résonance magnétique en biologie et médecine (SFRMBM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">International Conference on Magnetic Resonance Microscopy (ICMRM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164198v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Probes for Ultra-high-field Magnetic Resonance Microscopy Based on Coupled Ceramic Resonators</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Glybovski</w:t>
+                <w:t xml:space="preserve">Resonant and non-resonant coupled-wire coils for small-animal multinuclear imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania S. Vergara Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Glybovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Larrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien De Rosny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Conference on Microwaves, Antennas, Communications and Electronic Systems (COMCAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proc. Intl. Soc. Mag. Reson. Med. 27</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montreal, Canada. pp.1552</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02471895v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-orders fast multipole analysis of meta-atoms</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Efficient Probes for Ultra-high-field Magnetic Resonance Microscopy Based on Coupled Ceramic Resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kurdjumov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Djemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Belov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Glybovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEAA 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE International Conference on Microwaves, Antennas, Communications and Electronic Systems (COMCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Tel-Aviv, Israel. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/COMCAS44984.2019.8958418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02273852v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant and non-resonant coupled-wire coils for small-animal multinuclear imaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two-orders fast multipole analysis of meta-atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Klotz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mallejac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Enoch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Intl. Soc. Mag. Reson. Med. 27</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montreal, Canada. pp.1552</w:t>
+              <w:t xml:space="preserve">ICEAA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Grenade, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344544v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02273852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Permittivity Dielectric Probes for MRM at UHF: Theoretical Model and Experimental Validation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stanislav B. Glybovski</w:t>
+                <w:t xml:space="preserve">Enhancement of transmit and receive efficiencies with hybridized meta-atom in 7T head coil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Leroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zo Raolison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redha Abdeddaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tryfon Antonakakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minnesota Workshop on High and Ultra-high Field Imaging and training courses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Minneapolis, United States</w:t>
+              <w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine 27th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montréal, Canada. pp.1491</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03164394v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02508345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of transmit and receive efficiencies with hybridized meta-atom in 7T head coil</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lisa Leroi</w:t>
+                <w:t xml:space="preserve">MRM Probe at 17 Tesla based on High Permittivity Dielectric Resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine A.C. Moussu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zo Raolison</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Redha Abdeddaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tryfon Antonakakis</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Voznyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav Glybovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for Magnetic Resonance in Medicine 27th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montréal, Canada. pp.1491</w:t>
+              <w:t xml:space="preserve">Progress in Electromagnetic Research Symposium (PIERS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02508345v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRM Probe at 17 Tesla based on High Permittivity Dielectric Resonators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">High-Permittivity Dielectric Probes for MRM at UHF: Theoretical Model and Experimental Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine A.C. Moussu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stefan Enoch</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Ciobanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Georget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Krug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislav B. Glybovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Electromagnetic Research Symposium (PIERS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Minnesota Workshop on High and Ultra-high Field Imaging and training courses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516134v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable all-dielectric RF-coils for magnetic resonance microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kurdjumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redha Abdeddaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Glybovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A.C. Moussu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ciobanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Granada, France. pp.0680-0682, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICEAA.2019.8878984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02471902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RF Coils for Preclinical Multinuclear Imaging Based on Coupled-wire Structures Working in Resonant and Non-resonant Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania S. Vergara Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Glybovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Larrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Rosny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhotonIcs &amp; Electromagnetics Research Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rome, Italy. pp.771-778, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PIERS-Spring46901.2019.9017435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamaterials: opportunities in medical imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redha Abdeddaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metamaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Prague, France. pp.15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2523340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02471907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study of a high-permittivity dielectric ring resonator for Magnetic Resonance Microscopy applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine A.C. Moussu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Glybovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Ciobanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Voznyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redha Abdeddaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metamaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperbolic metamaterials based on metal-dielectric thin layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Mikheeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redha Abdeddaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Optical Thin Films VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Frankfurt, France. pp.63, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2313216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02471925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Study of a High Permittivity Dielectric Resonator as a Potential NMR Probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Ac. Moussu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Georget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redha Abdeddaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislav Glybovski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE Radio and Antenna Days of the Indian Ocean (RADIO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Wolmar, Mauritius. pp.1-3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/RADIO.2018.8572301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02471917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerker Effect with Hybridized Radiofrequency Resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redha Abdeddaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE Radio and Antenna Days of the Indian Ocean (RADIO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Grand Port, Mauritius. pp.1-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/RADIO.2018.8572359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02471914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Quantitative Study of a New RF-coil for 7 Tesla Small-Animal Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Hurshkainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Nikulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Melchakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Belov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE International Symposium on Antennas and Propagation &amp; USNC/URSI National Radio Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Boston, France. pp.1131-1132, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/APUSNCURSINRSM.2018.8609429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02471919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A metamaterial-inspired MR antenna independently tunable at two frequencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hurshkainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nikulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Glybovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redha Abdeddaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vilmen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 11th International Congress on Engineered Materials Platforms for Novel Wave Phenomena (Metamaterials)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Marseille, France. pp.115-117, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MetaMaterials.2017.8107858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02471936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridized eigenmodes of periodic wire arrays and their application in radiofrequency coils for preclinical MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hurshkainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nikulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Glybovski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Melchakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Belov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 Progress In Electromagnetics Research Symposium - Spring (PIERS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, St. Petersburg, France. pp.3661-3666, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/PIERS.2017.8262394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02471933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct laser writing of thick metamaterial blocks: Infrared light concentrators</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhancement of transmit and receive efficiencies with hybridized meta-atom in 7T head coil array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc A. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Leroi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Enoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redha Abdeddaim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Congress on Advanced Electromagnetic Materials in Microwaves and Optics – Metamaterials 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Granada, Spain. pp.0942-0942, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEAA.2019.8879166⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526127v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of transmit and receive efficiencies with hybridized meta-atom in 7T head coil array</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Direct laser writing of thick metamaterial blocks: Infrared light concentrators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Moughames</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safi Jradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tieh-Ming Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanna Akil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Battie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">9th International Congress on Advanced Electromagnetic Materials in Microwaves and Optics – Metamaterials 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Oxford, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02471898v1</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of 3D photonic crystals using sol-gel process for high power laser applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dieudonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bertussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Vallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Belleville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Nanoengineering - Fabrication, Properties, Optics, and Devices XII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, San Diego, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2187017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sols structurés et sollicitations sismiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Brule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03444788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flat lens for Lamb waves focusing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Etaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00810650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic metamaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Brûlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Javelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Komatitsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ETOPIM9 book abstract</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, S. Guenneau, S. Enoch, Sep 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01343908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles multi-échelles de métamatériaux pour le contrôle des ondes élastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Diatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Javelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées MAIRCI, Bull (MESOIMAGES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01343911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gain and Surface Plasmons to improve Metal-Dielectric multilayered Lenses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muamer Kadic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinlong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haitao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Gralak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIERS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Cambridge, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00545239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light absorption by nanostructured metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bonod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth international conference on surface plasmon photonics SPP4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00438432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negative refraction highlight in metallo-dielectric stacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude L. Lereu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muamer Kadic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lequime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European Topical Meeting on Nanophotonics and Metamaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Seefeld, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00453044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamaterial-induced band-gap of surface plasmon propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bonod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tacona Photonics, International Workshop on Theoretical and Computational Nano-Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Bad Honnef, Germany. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00438448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction and finite wavelength effects in cloaking by plasmonic resonance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross C. Mcphedran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolae-Alexandru Nicorovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graeme Milton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metamaterials'2008. 2nd International Congress on Advanced Electromagnetic Materials in Microwaves and Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Pamplona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00384748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study of directive emission from photonic quasicrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Micco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Galdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Pierro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Della Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Capolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics Europe, SPIE 2008 International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Strasbourg, France. pp.69890X, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.781686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00384800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light absorption by metallic gratings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bonod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Maystre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EOS Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00438426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directive emission from photonic quasicrystals with 12-fold symmetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Micco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Galdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Pierro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Della Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Capolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMTS 2007, International Symposium on Electromagnetic Theory, URSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Ottawa, Canada. xxx (3 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00384830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of Surface plasmons on corrugated metallic surfaces</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Surfaces périodiques métalliques pour le guidage d'ondes TEM: rôle des ondes évanescentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Raphaël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Gralak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Frontiers in Nanophotonics and Plasmonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Guaruja, France</w:t>
+              <w:t xml:space="preserve">15ièmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00490988v1</w:t>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfaces périodiques métalliques pour le guidage d'ondes TEM: rôle des ondes évanescentes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Propagation of Surface plasmons on corrugated metallic surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bonod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ièmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Workshop on Frontiers in Nanophotonics and Plasmonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Guaruja, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00186557v1</w:t>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00490988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards -1 effective index with transparent metallo-dielectric stacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haitao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Gralak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Conference on Surface Plasmon Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00186554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Periodic metallic surfaces: boundary conditions improvement assuring guided TEM propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Raphaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Gralak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Photonic and Electromagnetic Crystal Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Monterey, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00186552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negative refraction for linear surface water waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.B. Movchan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Mathematical and Numerical Aspects of Waves (Waves 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Reading, United Kingdom. pp.214-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00384819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Impedance Surfaces with Aperiodically-Ordered Textures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gallina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Della Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Galdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Pierro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Capolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electromagnetics in Advanced Applications (ICEAA 07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Torino, Italy. xxx (4 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00384821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards subwavelength resolution using transparent metal-dielectric stacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haitao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinlong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Gralak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Cathelinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Congress on Advanced Electromagnetic Materials and in Microwaves and Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00186551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equivalent permittivity and permeability of photonic crystals in the resonance domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Raphaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Gralak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Decoopman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Electromagnetics Research Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00186545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Modal Propagation in Slabs of Photonic Quasicrystals with Penrose-Type Lattice</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Focussing of water waves using negative refraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guenneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincenzo Pierro</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.B. Movchan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metamaterials'2007, First International Congress on Advanced Electromagnetic Materials in Microwaves and Optic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Rome, Italy. xxx (4 p.)</w:t>
+              <w:t xml:space="preserve">PECS-VII: International Symposium on Photonic and Electromagnetic Crystal Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00384831v1</w:t>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00384825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confining light with negative refraction in checkerboards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Gralak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anantha Ramakrishna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PECS-VII: International Symposium on Photonic and Electromagnetic Crystal Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Monterey, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00384828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focussing of water waves using negative refraction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Analysis of Modal Propagation in Slabs of Photonic Quasicrystals with Penrose-Type Lattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Della Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filippo Capolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Galdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A.B. Movchan</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Pierro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PECS-VII: International Symposium on Photonic and Electromagnetic Crystal Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Monterey, United States</w:t>
+              <w:t xml:space="preserve">Metamaterials'2007, First International Congress on Advanced Electromagnetic Materials in Microwaves and Optic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Rome, Italy. xxx (4 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00384825v1</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00384831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the Interface Separating a Homogeneous Medium and a Photonic Crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Gralak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Decoopman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIERS 2006 (Progress In Electromagnetics Research Symposium), August 2-5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of photonic crystals and metamaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Gralak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Maystre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Decoopman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Annual NoE-PhOREMOST Workshop on Advances in Nanophotonics, September 26-28, 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00102453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamaterials and optical resolution: the end of Rayleigh limit?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Maystre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Gralak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ETOP 2005, Conference on Education and Training in Optics and Photonics, Marseille, France, October 24-27th, 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00079861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métamatériaux: des microondes au domaine visible?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Maystre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Gralak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques CNFRS/URSI "Interaction du champ électromagnétique avec l'environnement", ENST Paris, 24-25 fév. 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00079865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LDOS analysis of the electromagnetic band-gap properties of certain categories of quasicrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Della Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Galdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Pierro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00079862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical method for the study of subwavelength apertures in metallic films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Benelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PECS-VI: International Symposium on Photonic and Electromagnetic Crystal Structures, Aghia Pelaghia, Crete, Greece, June 19-24, 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00079864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bandgap formation and multiple scattering in photonic quasicrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Della Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Pierro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Galdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICONO, St. Petersburg, Russia, May 11-15, 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00079866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonic crystals and left-handed materials: negative refraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Maystre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIERS 2004, Pisa (Italy), 28-31 march 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00079868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonic crystals, left-handed materials and perfect lenses: breakthrough or revolution?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Maystre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Analytical-Numerical Methods in Electromagnetism and Optics (ANMEO),Clermont-Ferrand and Olloix, France, June 10-12, 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Clermont-Ferrand and Olloix, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00079871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scattering by a finite set of cylinders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Maystre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIERS 2004, Pisa, Italy, 28-31 march 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00079870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape resonances in extraordinary transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Kuipers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. J. Klein Koerkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.L. van Der Molen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. B. Segerink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. F. van Hulst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO/IQEC 2004, May 16-21 2004, San Fransisco (USA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00082856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristal Photonique Tridimensionnel pour la Réalisation de Sources Directives Thermiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Elalamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Torchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ièmes Journées Nationales du Réseau de Recherche en Micro et Nano Technologies (RMNT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Cassis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00084153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of the scattering matrix theory and the fictitious sources method for the efficient solving of complex 2D problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PIERS 2004, Pisa (Italy), 28-31 march 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00079867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffraction par N objets cylindriques: méthode de la matrice de diffraction et couplage avec la méthode des sources fictives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GdR Ondes, Lille, 2-3 déc. 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00079876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-structured thin-film based photonic crystal for directive thermal sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Elalamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of OSA on "Optical Interference Coatings" Tucson (Arizona, USA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00082857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalous refraction phenomena in metamaterials, application to directive antennas and superlenses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Maystre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, Proceedings on CD-ROM (4 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00079873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Surface Efficiency Cavity Antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Benelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Capolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, Proceedings on CD-ROM (5 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00079874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude et réalisation d'antennes directives compactes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Ultra-refraction and negative refraction in metamaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Maystre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tayeb</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2004, pp.B11-B14</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on "Quantum Sensing and Nanophotonic Devices" at the SPIE Optoelectronics 2004 International Symposium, San Jose, CA, USA, January 24-29, 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00079872v1</w:t>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00079869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-refraction and negative refraction in metamaterials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Etude et réalisation d'antennes directives compactes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tayeb</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2004, United States</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004, pp.B11-B14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00079869v1</w:t>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00079872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristal Photonique Tridimensionnel pour la Réalisation de Sources Directives Thermiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Elalamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Torchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ièmes Journées Nationales du Réseau de Recherche en Micro et Nano Technologies (RMNT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00082858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant cavity antennas</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Germanium Anisotropic Etching for Infrared Antireflective Gratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Elalamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lo Monaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Escoubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2004, pp.107-111</w:t>
+              <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00079875v1</w:t>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00084118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germanium Anisotropic Etching for Infrared Antireflective Gratings</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Resonant cavity antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Benelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Geffrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2004</w:t>
+              <w:t xml:space="preserve">2004, pp.107-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00084118v1</w:t>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00079875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and fabrication of biperiodic AR gratings for the infrared</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Loli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Giovannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Flory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Optical Interference Coatings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00082108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A compact directive antenna using ultrarefractive properties of metamaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003, pp.426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00079508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultraréfraction et réfraction négative dans les méta-matériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Maystre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Général de la Société Francaise de Physique, Lyon, 7-10 juillet 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00079506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristaux photoniques et métamateriaux pour canaliser l'émission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIèmes Journées Nationales Micro-ondes, Lille, 21-23 mai 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Lille, France. pp.4B1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00081177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamaterial antenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003, pp.447-451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00081167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamaterials with low effective permittivity for directive antennas</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Application of Fabry-Perot cavities and EBG materials to the design of directive, multi-beam and frequency beam scanning antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claude Tarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halim Boutayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Collardey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouroch Mahdjoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited conference, IEEE AP-S International Symposium and USNC/CNC/URSI National Radio Science Meeting, Columbus, Ohio (USA), June 22-27, 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, United States</w:t>
+              <w:t xml:space="preserve">Workshop on electromagnetic bandgap materials and metamaterials: potential microwave circuit and antenna applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00079507v1</w:t>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00081171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réfraction anormale dans les structures BIP et matériaux main gauche</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Cristaux photoniques et métamatériaux pour des applications aux antennes plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérard Tayeb</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIèmes Journées Nationales Micro-ondes, Lille, 21-23 mai 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, France</w:t>
+              <w:t xml:space="preserve">European Test and Telemetry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00081159v1</w:t>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00083531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la théorie électromagnétique des réseaux à l'étude des couleurs des ailes de papillon de type Morpho</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+                <w:t xml:space="preserve">Metamaterials with low effective permittivity for directive antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Enoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stefan Enoch</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sabouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GdR "Couleur et Matériaux à effets visuels", Atelier No4: "Caractérisation et modélisation de la couleur et des effets visuels", Marseille, 13 Nov. 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, France</w:t>
+              <w:t xml:space="preserve">Invited conference, IEEE AP-S International Symposium and USNC/CNC/URSI National Radio Science Meeting, Columbus, Ohio (USA), June 22-27, 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00081174v1</w:t>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00079507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Fabry-Perot cavities and EBG materials to the design of directive, multi-beam and frequency beam scanning antenna</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réfraction anormale dans les structures BIP et matériaux main gauche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Maystre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Enoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tayeb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on electromagnetic bandgap materials and metamaterials: potential microwave circuit and antenna applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Rennes, France</w:t>
+              <w:t xml:space="preserve">XIIIèmes Journées Nationales Micro-ondes, Lille, 21-23 mai 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00081171v1</w:t>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00081159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristaux photoniques et métamatériaux pour des applications aux antennes plates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+                <w:t xml:space="preserve">Application de la théorie électromagnétique des réseaux à l'étude des couleurs des ailes de papillon de type Morpho</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Gralak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Test and Telemetry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Toulouse, France</w:t>
+              <w:t xml:space="preserve">GdR "Couleur et Matériaux à effets visuels", Atelier No4: "Caractérisation et modélisation de la couleur et des effets visuels", Marseille, 13 Nov. 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00083531v1</w:t>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00081174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réfraction négative dans les cristaux photoniques et les matériaux main gauche: Alice de l'autre côté du miroir?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Metamaterial antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numelec 2003, 4ème Conférence Européenne sur les méthodes numériques en Electromagnétisme, Toulouse, 28-30 octobre 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, France</w:t>
+              <w:t xml:space="preserve">Invited conference, CNR Workshop on the "Special Materials and Metamaterials for Electromagnetics and Telecommunications", Florence April 16th, 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00081157v1</w:t>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00081156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamaterial antenna</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Réfraction négative dans les cristaux photoniques et les matériaux main gauche: Alice de l'autre côté du miroir?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Maystre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tayeb</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited conference, CNR Workshop on the "Special Materials and Metamaterials for Electromagnetics and Telecommunications", Florence April 16th, 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Italy</w:t>
+              <w:t xml:space="preserve">Numelec 2003, 4ème Conférence Européenne sur les méthodes numériques en Electromagnétisme, Toulouse, 28-30 octobre 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00081156v1</w:t>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00081157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A compact directive antenna using ultrarefractive properties of metamaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electromagnetics in Advanced Applications, Torino, Italy, Sept. 08-12, 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00081165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonic crystals as negative index materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Maystre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invited conference, IEEE AP-S International Symposium and USNC/CNC/URSI National Radio Science Meeting, Columbus, Ohio (USA), June 22-27, 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00081163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near infrared antireflective silicon grating working in the resonance domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Loli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Berginc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Flory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Invited Conf. "Design and Technology of Optical Coatings", September 24-26, 2003, Bonassola, Italie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00082859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compact directive antennas using metamaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002, pp.101-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00081212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrarefraction properties of photonic crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Maystre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Electromagnetics Research Symposium, Cambridge, USA, July 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00081189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur une lentille parfaite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Maystre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GdR Ondes, Orsay 26-27 novembre 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00082862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude et réalisation d'antennes directives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002, pp.163-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00081215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-guiding in two-dimensional photonics crystals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Color rendering techniques applied to the study of butterflies wings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Gralak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Tayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2002, pp.63-72</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002, pp.407-409</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00081209v1</w:t>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00081223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiating dipoles in woodpile and simple cubic structures. Photonic Bandgap Materials and Devices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Self-guiding in two-dimensional photonics crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.N. Chigrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.M. Sotomayor Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2002, pp.241-250</w:t>
+              <w:t xml:space="preserve">2002, pp.63-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00081220v1</w:t>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00081209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Color rendering techniques applied to the study of butterflies wings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
+                <w:t xml:space="preserve">Radiating dipoles in woodpile and simple cubic structures. Photonic Bandgap Materials and Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Gralak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Enoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tayeb</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2002, pp.407-409</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2002, pp.241-250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00081223v1</w:t>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00081220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The richness of the dispersion relation of photonic crystals: application to superprism effect and other remarkable effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002, pp.219-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00081202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The richness of the dispersion relation of photonic crystals: application to superprism effect and other remarkable effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second IEEE Conference on Nanotechnology (IEEE-Nano'2002), August 26-28, 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00081193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristaux photoniques: état de l'art et propriétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de conférences de la SFP Marseille, Marseille 12 Juin 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00082861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Color rendering techniques applied to the study of butterflies wings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Gralak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Popov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002, pp.172-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00081201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly directive source devices using slab photonic crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fehrembach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE's International Symposium on Optical Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00081538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristaux photoniques pour la conception d'antennes directives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optix2001, Marseille, 26-28 Novembre 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00081701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green's function for biperiodic gratings. Application to the study of directive antennas using metallic photonic crystals properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001, pp.201-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00081700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Photonic Crystal Based Directive Antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001, pp.11-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00081699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly directive source devices using a photonic crystal slab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fehrembach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sentenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EOS topical meeting on Electromagnetic Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00081546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélectivité angulaire et taux d'émission d'une source: peut-on les réconcilier ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Gralak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GdR "Microcavités et Cristaux Photoniques - Montpellier 6-7 décembre 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00081685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of light in photonic band structures: numerical results and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Maystre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Photonics Conference (IPC'2000), Taiwan, 12-15 Decembre 2000, Conférence invitée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00081703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalous refractive properties of photonic crystals at the band edges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Gralak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Maystre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NATO Advanced Study Institute, Photonic Crystals And Light Localization Conference, Crete, Greece, June 19-30, 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00081694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usage des cristaux photoniques dans la conception d'émetteurs directifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Maystre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GdR "Microcavités et Cristaux Photoniques", Orsay 6 Juin 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00081704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonic crystals: from Bloch modes to T-matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Gralak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Electromagnetics Research Symposium, Cambridge, USA, July 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00081692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalies des propriétés réfractives des cristaux photoniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Gralak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GdR Microcavités et Cristaux Photoniques, Marseille, 10-11 décembre 1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00081695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -32381,695 +32779,695 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic Defence Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Achaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tryfon Antonakakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard V. Craster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : 16343605. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03091944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIGUE COMPORTANT UN RÉSEAU DE PIEUX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kimmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Molin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR1656272. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEISMIC DEFENCE STRUCTURES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Achaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tryfon Antonakakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard V. Craster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United Kingdom, Patent n° : 1617808.9. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de conception assistée par ordinateur d'un dispositif pour dévier, par diffraction sur des colonnes, la trajectoire de vagues dans un liquide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dupont Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Molin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kimmoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : ICG20451. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure de guide d'ondes élastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Achaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Diatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 100938FR. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01332151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure apte a canaliser une onde elastique se propageant dans une plaque,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Movchan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 1003671. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00544806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -33079,473 +33477,473 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonic Quasicrystals: Basics and Examples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Della Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Galdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Capolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Filippo Capolino. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theory and Phenomena of Metamaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Taylor and Francis Group - CRC Press, Part IV, Chapter 27, 2009, Metamaterials Handbook</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00463030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superprism Effects and EBG Antenna Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Gralak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nader Engheta and Richard W. Ziolkowski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metamaterials: Physics and Engineering Explorations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons Ltd., Chapter 10, p.261-283, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00082864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scattering Matrix Method applied to photonic crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Maystre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kiyotoshi Yasumoto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electromagnetic Theory and Applications for Photonic Crystals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, Taylor &amp; Francis, pp.1-45, 2006, Chapter 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic modelling of dielectric and metallic photonic crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Maystre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Guida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid Mechanics and Its Applications, Mechanical and Electromagnetic Waves in Structured Media, Vol. 91, Chapter 19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kluwer Academic Publishers, pp.241-256, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00081233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -33555,639 +33953,639 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neolithic stone settlements as locally resonant metasurfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brûlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Ungureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03854488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi-anisotropic homogenization of metamaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Klotz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mallejac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02533037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evidence of auxetic features in seismic metamaterials: Ellipticity of seismic Rayleigh waves for subsurface architectured ground with holes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01915135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Analysis of Three-dimensional Acoustic Cloaks and Carpets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Diatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revolution analysis of three-dimensional arbitrary cloaks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Demésy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Nicolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00431845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic cloaking and mirages with flying carpets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Diatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -34197,130 +34595,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation Wave Physics: Electromagnetics, Elastodynamics, and Thermodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pai-Yen Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Enoch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9789814669955</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -34330,168 +34728,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simple Design Rule for Light Concentrator Using Polymer Metamaterial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Moughames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safi Jradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tieh-Ming Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanna Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Battie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Workshop on Metamaterials-by-Design: Theory, Methods, and Applications to Communications and Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02526113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId727"/>
+      <w:footerReference w:type="default" r:id="rId741"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -34559,51 +34957,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="65053E85"/>
+    <w:nsid w:val="FAF0A3DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -34790,51 +35188,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stefan-enoch" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0335-726X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147216281" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-4339-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401008v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Tikhonenko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaizad Rustomji" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vilmen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Durand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nouari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2025.107992" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04912411v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniia Lezhennikova" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jomin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Glybovski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martijn de Sterke" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-59824-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04912298v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A L Vanel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dubois" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tronche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y-T Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ad5c94" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196820v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris T Kuhlmey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tryfon Antonakakis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01347-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04412762v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasleen Kaur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushal Vairagi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashmi Achla Minz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Enoch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Mondal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.495702" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412838v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahand Mahmoodian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kuhlmey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Abdeddaim" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01312" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994382v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mikheeva" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Colom" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Genevet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bedu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c00128" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143956v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Balafendiev" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiy Solomakha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2022.3195515" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03636946v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo Raolison" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Luong" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luisa Neves" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mauconduit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2022.04.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03573242v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Vergara Gomez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Georget" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2021.100988" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129549v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Enoch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gola" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecoq" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivetti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/16/02/P02019" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330915v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wenger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevx.11.021004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143992v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hurshkainen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Sharifian Mazraeh Mollaei" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Kurdjumov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2020.3016495" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164084v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine A.C. Moussu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Craeye" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4397" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03224912v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lezhennikova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hurshkainen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simovski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abdeddaim" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1461/1/012085" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876034v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vignaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.064004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541027v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Dubois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.2980771" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399063v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brule" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guenneau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2019.126034" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476037v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Nikulin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bendahan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2019.2960610" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02995978v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mikheeva" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Claude" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salomoni" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lumeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0022162" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917261v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perchoux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Achaoui" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.100301" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283032v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jouvaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Ourir" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2019.106567" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399050v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2019-0106" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350454v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Koshelev" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duk-Yong Choi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kruk" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.033847" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399087v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Ungureanu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Achaoui" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Diatta" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Farhat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjam/2019015" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897279v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Klotz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mallejac" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42481-7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056157v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Martijn de Sterke" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.9.011041" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135592v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Moussu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ciobanu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergej Kurdjumov" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Nenasheva" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boucif Djemai" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201900912" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399029v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupont" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Movchan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2019.00050" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02043238v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Larrat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4079" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915140v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Colombi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20189037" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01951316v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Larrat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Berrahou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27327-y" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01951368v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Leroi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevx.8.031083" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786013v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rustomji" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chmiaa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Georget" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24250-0" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540002v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L. Neves" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cochinaire" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Letertre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.26771" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422525v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972280" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579256v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faget" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Litman" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2017.2722402" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637684v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brul&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guenneau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2017010" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571588v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vignaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giacomini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Chazel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2016.11.012" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637665v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Remy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kimmoun" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Molin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.180302" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637681v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Aznavourian" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania M Puvirajesinghe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aa81ff" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635890v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41062-017-0063-x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571594v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Colom" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Devilez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Stout" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonod" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.063833" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546831v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Javelaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17661-y" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471890v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.035156" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396034v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Enoch" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2016.02.004" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283651v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjam/2016001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02473116v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Moughames" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safi Jradi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanna Akil" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Battie" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33627" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318053v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.249" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281293v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L&#233;cureux" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deumi&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Sergent" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283608v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Xu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Jiang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Fang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10678" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283637v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bossy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lerosey" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01214107v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Ktorza" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauris Ceresoli" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.010319" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283609v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.023010" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280584v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Maling" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chmiaa" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.174307" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288138v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mall&#233;jac" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.016558" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283599v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.133901" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281294v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tayeb" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283600v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muamer Kadic" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.043812" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281297v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084743v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/107/44002" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283604v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pai-Yen Chen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Bagci" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479093v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude L. L. Lereu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H Farahi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tetard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thundat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.012145" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288148v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amra" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.30.001772" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276491v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H. Farahi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Thundat" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281350v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01680699v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farhat" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bossy" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guenneau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818716" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759739v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Alu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.174303" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761138v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Huidobro" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martin-Moreno" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2012-0011" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761125v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.020301" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761128v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tieh-Ming Chan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/3/035011" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647948v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647938v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hazart" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.016154" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647941v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340.2011.589913" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647939v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2011.03.004" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544868v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Mcphedran" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae-Alexandru Nicorovici" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/13/2/024014" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-GJKS7TN2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647949v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647942v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647936v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647940v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340.2011.573878" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281289v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anantha Ramakrishna" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mandal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Jeyadheepan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeraj Shukla" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chakrabarti" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647946v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647944v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439084v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2009.08.052" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T062QFRK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509105v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544541v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288153v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanya Randhawa" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Uju&#233; Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Renger" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Quidant" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.014496" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544542v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459561v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Petursson" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3327813" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509111v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renger" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Acimovic" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509103v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.011537" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281284v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/91/54003" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544547v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374831v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Popov" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468905v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.024301" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468906v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.033102" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468907v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.046309" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439106v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demesy" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nicolet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369778v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Micco" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Galdi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Capolino" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Della Villa" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Pierro" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.075110" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426589v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319510v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pierre" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gralak" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340802604146" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426584v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426592v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Movchan" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426585v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439094v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321916v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonod" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maystre" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315945v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinlong Zhang" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitao Jiang" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276004v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Movchan" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347267v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rapha&#235;l" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426576v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426581v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480178v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jiang" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gralak" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tayeb" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008148" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/469DCF952132EF157411C45B596FE49D7F491EBA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369779v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross C. Mcphedran" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/10/11/115020" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272792v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gallina" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468908v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zolla" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/10/11/115030" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426579v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Benisty" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Danglot" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talneau" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Pottage" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424375v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468909v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.134501" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272793v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468489v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186538v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anantha Ramakrishna" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeeta Chakrabarti" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186528v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139157v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Benelli" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186518v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426573v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cesario" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. U. Gonzalez" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cheylan" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. L. Barnes" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387443v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeni Popov" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nevi&#232;re" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426574v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Butun" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ozbay" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387453v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222979v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222960v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426568v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Checoury" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanco" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopez" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127067v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Decoopman" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maystre" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090196v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Decoopman" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.073905" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106985v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222942v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Neauport" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023192v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;rin" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabouroux" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vincent" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2005.861578" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088410v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108482v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Nieuwstadt" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sandtke" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Harmsen" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.B. Segerink" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Prangsma" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015536v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081440v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Simon" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Escoubas" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Elalamy" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemarquis" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023190v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015722v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Simon" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyad Elalamy" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemarquis" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015528v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108481v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean C&#233;sario" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;al Badenes" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079230v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082863v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L. van Der Molen" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. Koerkamp" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B. Segerink" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. F. van Hulst" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068995v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nevi&#232;re" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082854v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018351v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082855v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. Klein Koerkamp" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kuipers" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.183901" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015721v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069005v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Li" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080870v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Dood" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080871v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079505v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080861v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER02010803" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080868v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Chigrin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Sotomayor Torres" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081184v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080056v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reinisch" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081180v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081183v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426566v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Nicorovici" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. Botten" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Nixon" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081514v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fehrembach" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sentenac" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081698v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081681v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081690v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426561v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reinish" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.62.16100" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324146v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Akhouayri" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deumi&#233; Carole" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amra" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03745453v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania S Vergara Gomez" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megdouda Benamara" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164015v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164105v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav B. Glybovski" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew G Webb" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164387v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164179v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania S. Vergara Gomez" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164033v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Antonakakis" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Metamaterials49557.2020.9285012" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516167v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164198v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471895v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kurdjumov" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ciobanu" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Djemai" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belov" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glybovski" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMCAS44984.2019.8958418" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273852v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344544v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien De Rosny" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164394v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Krug" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508345v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516134v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Voznyuk" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471902v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A.C. Moussu" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2019.8878984" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344548v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS-Spring46901.2019.9017435" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471907v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lecoq" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2523340" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516223v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471925v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lemarchand" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Moreau" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313216" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471917v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ac. Moussu" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/RADIO.2018.8572301" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471914v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/RADIO.2018.8572359" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471919v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Melchakova" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Belov" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2018.8609429" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471936v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nikulin" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vilmen" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetaMaterials.2017.8107858" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471933v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Melchakova" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS.2017.8262394" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02526127v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Battie" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471898v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2019.8879166" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291226v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benoit" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dieudonne" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertussi" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Vall&#233;" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belleville" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2187017" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444788v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Brule" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810650v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Etaix" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343908v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Javelaud" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343911v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Diatta" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545239v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438432v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453044v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude L. Lereu" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lequime" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438448v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384748v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Milton" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384800v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.781686" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438426v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384830v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490988v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186557v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186554v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186552v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384819v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384821v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186551v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelinaud" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186545v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Decoopman" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384831v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384828v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384825v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023553v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102453v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079861v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079865v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079862v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079864v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079866v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079868v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079871v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079870v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082856v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L. van Der Molen" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084153v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Simon" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Torchio" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079867v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079876v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082857v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fiere" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079873v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079874v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geffrin" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079872v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079869v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082858v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079875v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084118v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lo Monaco" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082108v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loli" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simon" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Giovannini" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flory" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079508v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079506v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081177v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081167v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079507v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081159v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081174v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081171v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Tarot" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Boutayeb" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Collardey" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouroch Mahdjoubi" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083531v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081157v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081156v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081165v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081163v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082859v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berginc" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081212v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081189v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082862v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081215v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081209v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081220v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081223v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081202v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081193v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082861v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081201v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081538v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081701v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081700v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081699v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081546v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081685v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081703v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081694v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081704v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081692v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081695v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091944v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard V. Craster" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396073v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396063v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297292v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupont Guillaume" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332151v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544806v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463030v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082864v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023191v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081233v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Guida" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854488v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533037v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915135v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942466v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431845v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dem&#233;sy" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942462v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396041v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02526113v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stefan-enoch" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0335-726X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/147216281" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-4339-2016" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593891v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma. Petit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dietrich" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cooper" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2026.3683548" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401008v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Tikhonenko" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaizad Rustomji" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vilmen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Durand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Nouari" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2025.107992" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572776v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Deriy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kseniia Lezhennikova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Glybovski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Iorsh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleh Yermakov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER24121702" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05573655v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaushal Vairagi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasleen Kaur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Gupta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Enoch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Mondal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-025-02007-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04912411v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jomin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martijn de Sterke" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-59824-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04912298v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A L Vanel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dubois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Tronche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y-T Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/ad5c94" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196820v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris T Kuhlmey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tryfon Antonakakis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01347-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04412762v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashmi Achla Minz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.495702" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412838v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahand Mahmoodian" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Kuhlmey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redha Abdeddaim" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01312" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994382v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mikheeva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Colom" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Genevet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bedu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c00128" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143956v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Balafendiev" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgiy Solomakha" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2022.3195515" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03636946v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo Raolison" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Luong" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luisa Neves" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mauconduit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2022.04.002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03573242v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Vergara Gomez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Georget" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.photonics.2021.100988" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129549v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Enoch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gola" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecoq" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rivetti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/16/02/P02019" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330915v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wenger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevx.11.021004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05143992v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hurshkainen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Sharifian Mazraeh Mollaei" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Kurdjumov" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2020.3016495" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164084v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine A.C. Moussu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Craeye" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4397" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03224912v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lezhennikova" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hurshkainen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Simovski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Abdeddaim" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1461/1/012085" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399063v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brule" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guenneau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2019.126034" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876034v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vignaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.064004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02541027v2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Dubois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.2980771" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476037v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Nikulin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bendahan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2019.2960610" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02995978v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mikheeva" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Claude" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Salomoni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lumeau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0022162" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917261v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perchoux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Achaoui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.100301" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283032v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jouvaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Ourir" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Rosny" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2019.106567" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399050v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2019-0106" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350454v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Koshelev" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duk-Yong Choi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Kruk" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.033847" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399087v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Ungureanu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Achaoui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Diatta" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Farhat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjam/2019015" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897279v2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Klotz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mallejac" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42481-7" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056157v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Martijn de Sterke" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.9.011041" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02135592v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Moussu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ciobanu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergej Kurdjumov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Nenasheva" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boucif Djemai" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201900912" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399029v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupont" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Movchan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2019.00050" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02043238v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Larrat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.4079" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915140v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Colombi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20189037" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01951316v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Larrat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Berrahou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27327-y" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01951368v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Leroi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevx.8.031083" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786013v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rustomji" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chmiaa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Georget" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-24250-0" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540002v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana L. Neves" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cochinaire" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Letertre" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrm.26771" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579256v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Faget" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Litman" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2017.2722402" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422525v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972280" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637684v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brul&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guenneau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2017010" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571588v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vignaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giacomini" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Chazel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2016.11.012" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637665v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Remy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kimmoun" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Molin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.180302" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635890v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Aznavourian" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41062-017-0063-x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637681v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania M Puvirajesinghe" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aa81ff" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571594v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Colom" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Devilez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Stout" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonod" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.95.063833" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471890v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.035156" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546831v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Javelaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-17661-y" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283651v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjam/2016001" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396034v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Enoch" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2016.02.004" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02473116v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Moughames" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safi Jradi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanna Akil" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Battie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33627" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318053v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.249" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281293v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L&#233;cureux" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Deumi&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Sergent" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283608v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Xu" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Jiang" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Fang" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10678" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283637v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bossy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Lerosey" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01214107v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilan Ktorza" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauris Ceresoli" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.010319" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283609v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.023010" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280584v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Maling" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Chmiaa" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.174307" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288138v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mall&#233;jac" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.016558" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283599v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.133901" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281294v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tayeb" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281297v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283600v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muamer Kadic" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.90.043812" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084743v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/107/44002" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283604v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pai-Yen Chen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakan Bagci" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479093v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude L. L. Lereu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H Farahi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tetard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thundat" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.012145" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288148v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Amra" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.30.001772" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276491v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. H. Farahi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Thundat" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281350v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01680699v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farhat" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bossy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guenneau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818716" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759739v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Alu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.174303" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761138v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Huidobro" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Martin-Moreno" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2012-0011" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761125v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.020301" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761128v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tieh-Ming Chan" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/3/035011" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647948v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647938v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hazart" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.016154" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647941v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340.2011.589913" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647939v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2011.03.004" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544868v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Mcphedran" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolae-Alexandru Nicorovici" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/13/2/024014" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-GJKS7TN2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647949v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647942v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647936v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647940v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340.2011.573878" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281289v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anantha Ramakrishna" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mandal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Jeyadheepan" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeraj Shukla" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chakrabarti" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647946v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647944v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439084v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2009.08.052" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T062QFRK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544541v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288153v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanya Randhawa" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Uju&#233; Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Renger" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Quidant" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.014496" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509105v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544542v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459561v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunnar Petursson" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3327813" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509111v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renger" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Acimovic" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509103v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.011537" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281284v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/91/54003" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544547v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374831v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Popov" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468905v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.024301" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468906v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.033102" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468907v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.046309" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439106v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demesy" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nicolet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369778v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Micco" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Galdi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Capolino" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Della Villa" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Pierro" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.075110" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426589v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319510v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pierre" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gralak" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500340802604146" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426584v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426592v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B. Movchan" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426585v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439094v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321916v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonod" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Maystre" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315945v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinlong Zhang" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitao Jiang" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276004v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Movchan" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347267v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rapha&#235;l" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426576v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480178v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jiang" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gralak" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tayeb" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008148" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/469DCF952132EF157411C45B596FE49D7F491EBA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426581v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369779v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross C. Mcphedran" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/10/11/115020" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272792v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gallina" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468908v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zolla" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/10/11/115030" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426579v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Benisty" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Danglot" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Talneau" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Pottage" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424375v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272793v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468909v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.134501" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468489v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186538v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anantha Ramakrishna" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangeeta Chakrabarti" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186528v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139157v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Benelli" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186518v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426573v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cesario" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. U. Gonzalez" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cheylan" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. L. Barnes" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426574v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Butun" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ozbay" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387453v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeni Popov" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387443v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nevi&#232;re" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222960v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222979v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426568v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Checoury" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanco" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopez" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00127067v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Decoopman" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maystre" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00222942v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Neauport" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00090196v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Decoopman" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.97.073905" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106985v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023192v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gu&#233;rin" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabouroux" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vincent" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2005.861578" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088410v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108482v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Nieuwstadt" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sandtke" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Harmsen" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.B. Segerink" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Prangsma" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081440v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Simon" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Escoubas" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Elalamy" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemarquis" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015536v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023190v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015722v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Simon" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyad Elalamy" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemarquis" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015528v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108481v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean C&#233;sario" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;al Badenes" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079230v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082863v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L. van Der Molen" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. Koerkamp" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B. Segerink" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. F. van Hulst" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068995v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nevi&#232;re" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082854v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018351v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082855v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. J. Klein Koerkamp" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kuipers" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.92.183901" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015721v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080871v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069005v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Li" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080870v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Dood" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080861v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER02010803" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079505v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080868v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Chigrin" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Sotomayor Torres" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081184v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080056v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reinisch" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081180v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081183v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426566v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Nicorovici" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. Botten" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. N. Nixon" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081698v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081681v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081514v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fehrembach" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sentenac" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081690v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426561v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Reinish" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.62.16100" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324146v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Akhouayri" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deumi&#233; Carole" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amra" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03745453v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania S Vergara Gomez" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megdouda Benamara" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164015v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164105v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav B. Glybovski" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew G Webb" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164387v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164179v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania S. Vergara Gomez" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164033v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Antonakakis" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Metamaterials49557.2020.9285012" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164198v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516167v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344544v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien De Rosny" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471895v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kurdjumov" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ciobanu" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Djemai" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belov" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Glybovski" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMCAS44984.2019.8958418" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273852v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508345v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516134v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Voznyuk" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164394v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Krug" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471902v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A.C. Moussu" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2019.8878984" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344548v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS-Spring46901.2019.9017435" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471907v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lecoq" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2523340" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516223v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471925v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lemarchand" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Moreau" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2313216" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471917v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ac. Moussu" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/RADIO.2018.8572301" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471914v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/RADIO.2018.8572359" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471919v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Melchakova" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Belov" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2018.8609429" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471936v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nikulin" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vilmen" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetaMaterials.2017.8107858" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471933v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Melchakova" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIERS.2017.8262394" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471898v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2019.8879166" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02526127v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Battie" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291226v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Benoit" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dieudonne" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bertussi" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Vall&#233;" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belleville" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2187017" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444788v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Brule" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810650v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Etaix" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343908v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Javelaud" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343911v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Diatta" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545239v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438432v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453044v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude L. Lereu" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lequime" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438448v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384748v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graeme Milton" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384800v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.781686" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438426v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384830v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186557v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490988v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186554v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186552v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384819v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384821v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186551v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cathelinaud" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186545v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Decoopman" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384825v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384828v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384831v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023553v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00102453v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079861v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079865v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079862v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079864v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079866v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079868v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079871v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079870v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082856v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L. van Der Molen" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084153v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Simon" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Torchio" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079867v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079876v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082857v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fiere" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079873v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079874v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Geffrin" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079869v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079872v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082858v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084118v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lo Monaco" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079875v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082108v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loli" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simon" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Giovannini" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flory" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079508v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079506v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081177v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081167v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081171v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sauleau" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Tarot" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halim Boutayeb" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Collardey" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouroch Mahdjoubi" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083531v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079507v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081159v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081174v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081156v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081157v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081165v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081163v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082859v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berginc" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081212v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081189v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082862v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081215v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081223v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081209v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081220v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081202v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081193v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082861v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081201v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081538v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081701v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081700v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081699v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081546v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081685v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081703v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081694v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081704v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081692v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081695v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091944v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard V. Craster" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396073v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396063v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297292v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupont Guillaume" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332151v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544806v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463030v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082864v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023191v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081233v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Guida" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854488v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533037v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915135v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942466v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431845v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dem&#233;sy" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942462v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396041v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02526113v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>