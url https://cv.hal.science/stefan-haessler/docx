--- v1 (2026-03-31)
+++ v2 (2026-04-29)
@@ -3199,295 +3199,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071424v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase distortions of attosecond pulses produced by resonance-enhanced high harmonic generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular orbital tomography from multi-channel harmonic emission in N2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Diveki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Caillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Camper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haessler</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 15, pp.013051. </w:t>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 414, pp.121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/15/1/013051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2012.03.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164753v1</w:t>
+                <w:t xml:space="preserve">hal-01164764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular orbital tomography from multi-channel harmonic emission in N2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase distortions of attosecond pulses produced by resonance-enhanced high harmonic generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Haessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z Diveki</w:t>
+                <w:t xml:space="preserve">V. Strelkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Guichard</w:t>
+                <w:t xml:space="preserve">L B Elouga Bom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Caillat</w:t>
+                <w:t xml:space="preserve">M Khokhlova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Camper</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stefan Haessler</w:t>
+                <w:t xml:space="preserve">Olivier Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 414, pp.121. </w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15, pp.013051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2012.03.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/15/1/013051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164764v1</w:t>
+                <w:t xml:space="preserve">hal-01164753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging orbitals with attosecond and Ångström resolutions: toward attochemistry? Imaging orbitals with attosecond and Ångström resolutions: toward attochemistry?</w:t>
               </w:r>
@@ -3512,51 +3512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Maquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Taïeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3609,800 +3609,800 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectrally resolved multi-channel contributions to the harmonic emission in N 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Femtosecond envelope of the high-harmonic emission from ablation plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Haessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L B Elouga Bom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zsolt Diveki</w:t>
+                <w:t xml:space="preserve">O Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Camper</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stefan Haessler</w:t>
+                <w:t xml:space="preserve">J-F Hergott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Auguste</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ruchon</w:t>
+                <w:t xml:space="preserve">F Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 14, pp.023062. </w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic and Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45, pp.074012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/14/2/023062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/45/7/074012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164759v1</w:t>
+                <w:t xml:space="preserve">hal-01164768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond envelope of the high-harmonic emission from ablation plasmas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectrally resolved multi-channel contributions to the harmonic emission in N 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsolt Diveki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Camper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F Lepetit</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic and Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/45/7/074012⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14, pp.023062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/14/2/023062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01164768v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attosecond Resolved Electron Release in Two-Color Near-Threshold Photoionization of N 2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Attosecond emission from chromium plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L B Elouga Bom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Haessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Caillat</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thierry Ruchon</w:t>
+                <w:t xml:space="preserve">M Perdrix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.093002⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (4), pp.3677. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.19.003677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164772v1</w:t>
+                <w:t xml:space="preserve">hal-01164777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attosecond emission from chromium plasma</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PhD tutorial: Self-probing of molecules with high harmonic generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Caillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Salières</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.19.003677⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics B: Atomic and Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44, pp.203001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-4075/44/20/203001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164777v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhD tutorial: Self-probing of molecules with high harmonic generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Attosecond Resolved Electron Release in Two-Color Near-Threshold Photoionization of N 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Caillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Maquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Ruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics B: Atomic and Molecular Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-4075/44/20/203001⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106, pp.093002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.093002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01164771v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attosecond Resolved Electron Release in Two-Color Near-Threshold Photoionization of N 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Maquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Ruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 106 (9), pp.093002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.093002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955579v1</w:t>
@@ -4426,51 +4426,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attosecond imaging of molecular electronic wavepackets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W Boutu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4586,51 +4586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Higuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Ruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6341,64 +6341,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J M Dahlström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Maquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Haessler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7015,51 +7015,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="92D63CEA"/>
+    <w:nsid w:val="DC0B4F37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7246,51 +7246,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stefan-haessler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7003-2089" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140493816" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/haessler_s_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-1057-2011" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986897v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoneng Wu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Xu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Kalouguine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaismeen Kaur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cavagna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/adbc1c" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878790v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo Eder" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enam Chowdhury" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kalouguine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.545912" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677478v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ouill&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Cheng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haessler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Lopez-Martens" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.534255" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259703v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Levy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Daniault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Robbes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0157390" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318834v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ruchon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cornaggia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sali&#232;res" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202212221" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767700v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Bocoum" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik B&#246;hle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2022/9893418" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04308129v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haessler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fabre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Higuet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caillat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ruchon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.106.029901" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788792v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Andriyash" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.25.093402" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767708v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chopineau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Blaclard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Denoeud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Vincenti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.L012030" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301605v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theocharis Lamprou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo B. Lopez-Martens" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Liontos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhendu Kahaly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics8060192" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978236v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vernier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jullien" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-020-0280-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978239v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Th&#233;venet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/ab9715" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978218v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Richter" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Lytova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Morales" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Smirnova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.390665" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02057189v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominikas Gustas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gu&#233;not" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aae047" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02149608v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zaim" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#246;hle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bocoum" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vernier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5084783" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01818757v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Mondal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Shirozhan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Ahmed" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Boehle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.35.000A93" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01533395v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Chatziathanasiou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Skantzakis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sansone" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics4020026" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01634510v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei K&#252;hn" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dumergue" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s F&#252;le" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/aa6ee8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01634502v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bal&#269;i&#363;nas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourcade-Dutin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Voronin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.012713" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164321v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bal&#269;i&#363;nas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chipperfield" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baltuska" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10084" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164337v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bal&#269;iunas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lorenc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ivanov" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Smirnova" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Zheltikov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.015278" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071424v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Andriukaitis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pug&#382;lys" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.4.021028" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164753v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Strelkov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L B Elouga Bom" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khokhlova" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gobert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/1/013051" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164764v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Diveki" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guichard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Caillat" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Camper" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2012.03.021" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164756v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maquet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ta&#239;eb" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0034-4885/75/6/062401" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/58A09C6606FD3667481B92CA32B5BC66350CD770/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164759v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Diveki" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Camper" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Auguste" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/2/023062" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164768v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Gobert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Hergott" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lepetit" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/45/7/074012" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3BA20804057547EF40CB6D4494446B3C94F57FBA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164772v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Caillat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Maquet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fabre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.093002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164777v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perdrix" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.003677" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164771v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/44/20/203001" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1594543D8EA45572DA4EC590351214623D6FFA52/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01955579v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164779v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Boutu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giovanetti-Teixeira" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ruchon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS1511" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01955607v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.80.011404" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164781v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Stankiewicz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L J Frasinski" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/42/13/134002" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8393524B7CE55713490EB2ED00B01ABC2726E283/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164790v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Merdji" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Breger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Waters" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys964" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00267577v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mairesse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boutu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/10/2/025028" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878845v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274574v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2021.FTu1K.1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466485v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haessler Stefan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466654v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouill&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lozano" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466460v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301619v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466577v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominykas Gustas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466544v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denoeud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chopineau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274571v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maimouna Bocoum" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/HILAS.2018.HT2A.3" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341634v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Balciunas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fourcade Dutin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Voronin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164799v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Dahlstr&#246;m" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Vacher" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380377v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chopineau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blaclard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Denoeud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vincenti Fabien Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991825v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Haessler" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F B&#246;hle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bocoum" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ouill&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kaur" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817893v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Za&#239;m" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00440190v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stefan-haessler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7003-2089" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140493816" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/haessler_s_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-1057-2011" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986897v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoneng Wu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Xu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Kalouguine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaismeen Kaur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cavagna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/adbc1c" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878790v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo Eder" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enam Chowdhury" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kalouguine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.545912" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677478v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ouill&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Cheng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haessler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Lopez-Martens" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.534255" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259703v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Levy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Daniault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Robbes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0157390" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318834v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ruchon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cornaggia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sali&#232;res" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202212221" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767700v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Bocoum" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik B&#246;hle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2022/9893418" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04308129v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haessler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fabre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Higuet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caillat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ruchon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.106.029901" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788792v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Andriyash" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.25.093402" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767708v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chopineau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Blaclard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Denoeud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Vincenti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.L012030" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301605v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theocharis Lamprou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo B. Lopez-Martens" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Liontos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhendu Kahaly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics8060192" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978236v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vernier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jullien" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-020-0280-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978239v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Th&#233;venet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/ab9715" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978218v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Richter" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Lytova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Morales" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Smirnova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.390665" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02057189v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominikas Gustas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gu&#233;not" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aae047" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02149608v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zaim" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#246;hle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bocoum" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vernier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5084783" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01818757v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Mondal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Shirozhan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Ahmed" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Boehle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.35.000A93" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01533395v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Chatziathanasiou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Skantzakis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sansone" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics4020026" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01634510v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei K&#252;hn" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dumergue" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s F&#252;le" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/aa6ee8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01634502v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bal&#269;i&#363;nas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourcade-Dutin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Voronin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.012713" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164321v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bal&#269;i&#363;nas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chipperfield" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baltuska" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10084" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164337v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bal&#269;iunas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lorenc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ivanov" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Smirnova" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Zheltikov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.015278" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071424v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Andriukaitis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pug&#382;lys" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.4.021028" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164764v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Diveki" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guichard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Caillat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Camper" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2012.03.021" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164753v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Strelkov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L B Elouga Bom" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khokhlova" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gobert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/1/013051" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164756v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maquet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ta&#239;eb" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0034-4885/75/6/062401" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/58A09C6606FD3667481B92CA32B5BC66350CD770/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164768v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Gobert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Hergott" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lepetit" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/45/7/074012" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3BA20804057547EF40CB6D4494446B3C94F57FBA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164759v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Diveki" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Camper" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Auguste" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/2/023062" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164777v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perdrix" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.003677" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164771v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/44/20/203001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1594543D8EA45572DA4EC590351214623D6FFA52/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164772v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Caillat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Maquet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fabre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.093002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01955579v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164779v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Boutu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giovanetti-Teixeira" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ruchon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS1511" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01955607v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.80.011404" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164781v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Stankiewicz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L J Frasinski" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/42/13/134002" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8393524B7CE55713490EB2ED00B01ABC2726E283/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164790v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Merdji" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Breger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Waters" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys964" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00267577v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mairesse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boutu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/10/2/025028" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878845v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274574v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2021.FTu1K.1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466485v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haessler Stefan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466654v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouill&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lozano" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466460v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301619v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466577v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominykas Gustas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466544v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denoeud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chopineau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274571v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maimouna Bocoum" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/HILAS.2018.HT2A.3" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341634v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Balciunas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fourcade Dutin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Voronin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164799v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Dahlstr&#246;m" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Vacher" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380377v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chopineau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blaclard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Denoeud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vincenti Fabien Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991825v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Haessler" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F B&#246;hle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bocoum" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ouill&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kaur" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817893v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Za&#239;m" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00440190v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>