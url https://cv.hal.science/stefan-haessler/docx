--- v2 (2026-04-29)
+++ v3 (2026-05-22)
@@ -1,6960 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...6908 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stefan Haessler </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stefan-haessler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7003-2089</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">140493816</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">haessler_s_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=63pcn-UAAAAJ&hl=de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-1057-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chargé de Recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous relativistic high-harmonic generation from a kHz liquid-sheet plasma mirror</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cavagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milo Eder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enam Chowdhury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Kalouguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaismeen Kaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (1), pp.165. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.545912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beam pointing of relativistic high-order harmonics generated on a nonuniform pre-plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaoneng Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiming Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Kalouguine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaismeen Kaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Cavagna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 67 (4), pp.045009. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/adbc1c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lightwave-controlled relativistic plasma mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaismeen Kaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Haessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Lopez-Martens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49 (17), pp.4847. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.534255⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High repetition rate relativistic laser–solid–plasma interaction platform featuring simultaneous particle and radiation detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaismeen Kaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Daniault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Robbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 94 (11), pp.113002. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0157390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attosecond Science: an emerging field brought to light by the Physics Nobel Prize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Cornaggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Haessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Monot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 122, pp.21-24. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/photon/202212221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Harmonic Generation and Correlated Electron Emission from Relativistic Plasma Mirrors at 1 kHz Repetition Rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Haessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaismeen Kaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Bocoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Böhle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrafast Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022, pp.1 - 9. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34133/2022/9893418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum: Phase-resolved attosecond near-threshold photoionization of molecular nitrogen [Phys. Rev. A 80 , 011404(R) (2009)]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Higuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 106 (2), pp.029901. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.106.029901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low divergence proton beams from a laser-plasma accelerator at kHz repetition rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Andriyash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Haessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaismeen Kaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Accelerators and Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (9), pp.093402. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevAccelBeams.25.093402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03788792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-laser-cycle control of relativistic plasma mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Chopineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Blaclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Denoeud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Vincenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (1), pp.L012030. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevResearch.4.L012030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum-Optical Spectrometry in Relativistic Laser–Plasma Interactions Using the High-Harmonic Generation Process: A Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theocharis Lamprou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo B. Lopez-Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Haessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Liontos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhendu Kahaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (6), pp.192. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/photonics8060192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic-intensity near-single-cycle light waveforms at kHz repetition rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Böhle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Bocoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jullien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Light: Science and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9, pp.47. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41377-020-0280-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of XUV spectral continua from relativistic plasma mirrors driven in the near-single-cycle limit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Böhle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Bocoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Haessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, pp.034010. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2515-7647/ab9715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotational quantum beat lasing without inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Lytova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Haessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Smirnova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (6), pp.586-592. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPTICA.390665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Few-cycle laser wakefield acceleration on solid targets with controlled plasma scale length</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Böhle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bocoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Haessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (3), pp.033112. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5084783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of recent progress on laser-plasma acceleration at kHz repetition rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominikas Gustas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Guénot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Böhle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61 (1), pp.014012. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6587/aae047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface plasma attosource beamlines at ELI-ALPS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Mondal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mojtaba Shirozhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveed Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Bocoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Boehle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Optical Society of America B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (5), pp.A93. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/JOSAB.35.000A93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Attosecond Light Pulses from Gas and Solid State Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Chatziathanasiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhendu Kahaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanouil Skantzakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Sansone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Lopez-Martens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (2), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/photonics4020026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ELI-ALPS facility: the next generation of attosecond sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei Kühn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Dumergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subhendu Kahaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sudipta Mondal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miklós Füle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (13), pp.132002. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6455/aa6ee8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-SEA-F-SPIDER characterization of over octave spanning pulses in the infrared range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Balčiūnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fourcade-Dutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Haessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Voronin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 24 (12), pp.1614-1617. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.24.012713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced multi-colour gating for the generation of high-power isolated attosecond pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Haessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Balčiūnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Chipperfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baltuska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.10084. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep10084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEP-stable tunable THz-emission originating from laser-waveform-controlled sub-cycle plasma-electron bursts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Balčiunas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Lorenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Smirnova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A M Zheltikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23, pp.15278. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.23.015278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of Quantum Trajectories Driven by Strong-Field Waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Haessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Balčiunas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Andriukaitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pugžlys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.021028. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevX.4.021028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071424v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase distortions of attosecond pulses produced by resonance-enhanced high harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Haessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Strelkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L B Elouga Bom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Khokhlova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15, pp.013051. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/15/1/013051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular orbital tomography from multi-channel harmonic emission in N2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Diveki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Camper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Haessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 414, pp.121. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemphys.2012.03.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond envelope of the high-harmonic emission from ablation plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Haessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L B Elouga Bom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F Hergott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic and Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45, pp.074012. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/45/7/074012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging orbitals with attosecond and Ångström resolutions: toward attochemistry? Imaging orbitals with attosecond and Ångström resolutions: toward attochemistry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Haessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Taïeb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reports on Progress in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 75, pp.062401. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0034-4885/75/6/062401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectrally resolved multi-channel contributions to the harmonic emission in N 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsolt Diveki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Camper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Haessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Auguste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14, pp.023062. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/14/2/023062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PhD tutorial: Self-probing of molecules with high harmonic generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Haessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic and Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44, pp.203001. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/44/20/203001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attosecond emission from chromium plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L B Elouga Bom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Haessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Gobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Perdrix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 (4), pp.3677. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.19.003677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attosecond Resolved Electron Release in Two-Color Near-Threshold Photoionization of N 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Haessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106, pp.093002. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.093002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attosecond Resolved Electron Release in Two-Color Near-Threshold Photoionization of N 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Haessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 106 (9), pp.093002. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.093002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attosecond imaging of molecular electronic wavepackets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Haessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Boutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Giovanetti-Teixeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Ruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.200. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/NPHYS1511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attosecond chirp-encoded dynamics of light nuclei Attosecond chirp-encoded dynamics of light nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Haessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Boutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Stankiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L J Frasinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien J. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic and Molecular Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42, pp.134002. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/42/13/134002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase-resolved attosecond near-threshold photoionization of molecular nitrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Haessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Higuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 80 (1), pp.011404(R). </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.80.011404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent control of attosecond emission from aligned molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W Boutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Haessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Merdji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Breger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Waters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4, pp.545. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nphys964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polarization-resolved pump-probe spectroscopy with high harmonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Haessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Higuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Boutu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (2), pp.025028. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/10/2/025028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00267577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface high harmonic generation on a relativistic plasma mirror for generating intense isolated attosecond field transients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Haessler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Attosecond Science and Technology (ATTO IX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-Cycle Control of Relativistic Plasma Mirror Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaismeen Kaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Haessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: QELS_Fundamental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, San Jose, United States. pp.FTu1K.1, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_QELS.2021.FTu1K.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser wakefield acceleration driven by few-cycle pulses on plasma mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Böhle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Bocoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haessler Stefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optics and Optoelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic-intensity near-single-cycle light source at 1kHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Boehle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Bocoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Extreme Light 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Dolni Brezany, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Few-cycle laser wakefield acceleration on solid targets with controlled plasma scalelength</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zaim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Böhle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Bocoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haessler Stefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPAW 2019 (Laser and Plasma Accelerator Workshop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Split, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The current status of plasma-mirror surface-high-harmonics as secondary ultrafast XUV sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Haessler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HHG&amp;MAC workshop: Science with coherent XUV sources at ELI Beamlines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Dolní Břežany, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic-intensity waveform-controlled near-single-cycle pulses from a stretched hollow fiber compressor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Böhle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Bocoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominykas Gustas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrafast Optics XII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Bol, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Relativistic Plasma-Mirrors with Few-Cycle and Two-Colour Laser Waveforms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haessler Stefan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Böhle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïmouna Bocoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Denoeud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chopineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International conference on attosecond science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Szeged, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic-Intensity Near-Single-Cycle KHz Laser Driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Boehle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Thévenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maimouna Bocoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Intensity Lasers and High Field Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Strasbourg, France. pp.HT2A.3, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/HILAS.2018.HT2A.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SEA-SPIDER Characterization of Over Octave Spanning Pulses in the Mid-IR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Balciunas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Fourcade Dutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Haessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandr Voronin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mid-Infrared Coherent Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Long Beach, United States. pp.MM6C. 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoionization time delays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J M Dahlström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Maquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Haessler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Markus Kitzler; Stefanie Gräfe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultrafast Dynamics Driven by Intense Light Pulses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2016, 978-3-319-20172-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-laser-cycle control of relativistic plasma mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Chopineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blaclard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Denoeud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Vincenti Fabien Quéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Haessler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativistic high-harmonic generation and correlated electron acceleration from plasma mirrors at 1 kHz repetition rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Haessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Böhle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bocoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ouillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Kaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser wakefield acceleration driven by few-cycle laser pulses in overdense plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zaïm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Böhle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bocoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Haessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Attosecond Pulses in Atoms and Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Haessler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atomic Physics [physics.atom-ph]. Université Paris Sud - Paris XI, 2009. English. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00440190v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId235"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -7015,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DC0B4F37"/>
+    <w:nsid w:val="914F072D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7246,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stefan-haessler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7003-2089" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140493816" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/haessler_s_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-1057-2011" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986897v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoneng Wu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Xu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Kalouguine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaismeen Kaur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cavagna" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/adbc1c" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878790v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo Eder" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enam Chowdhury" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kalouguine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.545912" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677478v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ouill&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Cheng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haessler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Lopez-Martens" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.534255" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259703v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Levy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Daniault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Robbes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0157390" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318834v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ruchon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cornaggia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sali&#232;res" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202212221" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767700v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Bocoum" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik B&#246;hle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2022/9893418" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04308129v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haessler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fabre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Higuet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caillat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ruchon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.106.029901" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788792v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Andriyash" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.25.093402" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767708v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chopineau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Blaclard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Denoeud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Vincenti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.L012030" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301605v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theocharis Lamprou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo B. Lopez-Martens" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Liontos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhendu Kahaly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics8060192" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978236v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vernier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jullien" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-020-0280-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978239v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Th&#233;venet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/ab9715" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978218v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Richter" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Lytova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Morales" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Smirnova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.390665" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02057189v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominikas Gustas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gu&#233;not" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aae047" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02149608v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zaim" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#246;hle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bocoum" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vernier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5084783" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01818757v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Mondal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Shirozhan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Ahmed" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Boehle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.35.000A93" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01533395v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Chatziathanasiou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Skantzakis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sansone" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics4020026" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01634510v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei K&#252;hn" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dumergue" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s F&#252;le" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/aa6ee8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01634502v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bal&#269;i&#363;nas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourcade-Dutin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Voronin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.012713" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164321v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bal&#269;i&#363;nas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chipperfield" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baltuska" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10084" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164337v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bal&#269;iunas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lorenc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ivanov" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Smirnova" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Zheltikov" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.015278" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071424v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Andriukaitis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pug&#382;lys" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.4.021028" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164764v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Diveki" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guichard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Caillat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Camper" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2012.03.021" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164753v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Strelkov" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L B Elouga Bom" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khokhlova" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gobert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/1/013051" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164756v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maquet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ta&#239;eb" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0034-4885/75/6/062401" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/58A09C6606FD3667481B92CA32B5BC66350CD770/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164768v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Gobert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Hergott" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lepetit" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/45/7/074012" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3BA20804057547EF40CB6D4494446B3C94F57FBA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164759v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Diveki" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Camper" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Auguste" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/2/023062" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164777v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perdrix" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.003677" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164771v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/44/20/203001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1594543D8EA45572DA4EC590351214623D6FFA52/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164772v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Caillat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Maquet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fabre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.093002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01955579v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164779v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Boutu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giovanetti-Teixeira" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ruchon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS1511" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01955607v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.80.011404" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164781v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Stankiewicz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L J Frasinski" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/42/13/134002" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8393524B7CE55713490EB2ED00B01ABC2726E283/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164790v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Merdji" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Breger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Waters" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys964" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00267577v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mairesse" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boutu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/10/2/025028" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878845v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274574v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2021.FTu1K.1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466485v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haessler Stefan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466654v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouill&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lozano" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466460v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301619v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466577v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominykas Gustas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466544v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denoeud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chopineau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274571v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maimouna Bocoum" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/HILAS.2018.HT2A.3" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341634v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Balciunas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fourcade Dutin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Voronin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164799v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Dahlstr&#246;m" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Vacher" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380377v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chopineau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blaclard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Denoeud" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vincenti Fabien Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991825v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Haessler" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F B&#246;hle" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bocoum" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ouill&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kaur" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817893v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Za&#239;m" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00440190v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stefan-haessler" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7003-2089" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140493816" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/haessler_s_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=63pcn-UAAAAJ&amp;hl=de" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-1057-2011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878790v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Cavagna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo Eder" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enam Chowdhury" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Kalouguine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaismeen Kaur" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.545912" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986897v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoneng Wu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Xu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Kalouguine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/adbc1c" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677478v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ouill&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Cheng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Haessler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Lopez-Martens" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.534255" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259703v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Levy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Daniault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Robbes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0157390" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318834v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ruchon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cornaggia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Monot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sali&#232;res" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202212221" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767700v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;mouna Bocoum" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik B&#246;hle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34133/2022/9893418" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04308129v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Haessler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fabre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Higuet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Caillat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ruchon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.106.029901" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788792v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Andriyash" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.25.093402" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767708v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chopineau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Blaclard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Denoeud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Vincenti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.L012030" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301605v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theocharis Lamprou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo B. Lopez-Martens" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Liontos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhendu Kahaly" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics8060192" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978236v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vernier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jullien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-020-0280-5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978239v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Th&#233;venet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7647/ab9715" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978218v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Richter" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Lytova" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Morales" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Smirnova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.390665" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02149608v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zaim" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#246;hle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bocoum" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vernier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5084783" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02057189v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Faure" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominikas Gustas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gu&#233;not" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/aae047" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01818757v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudipta Mondal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojtaba Shirozhan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Ahmed" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Boehle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.35.000A93" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01533395v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Chatziathanasiou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Skantzakis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Sansone" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics4020026" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01634510v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei K&#252;hn" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Dumergue" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s F&#252;le" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6455/aa6ee8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01634502v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bal&#269;i&#363;nas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fourcade-Dutin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Voronin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.012713" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164321v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bal&#269;i&#363;nas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chipperfield" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baltuska" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10084" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164337v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Bal&#269;iunas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lorenc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ivanov" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Smirnova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Zheltikov" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.015278" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071424v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Andriukaitis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Pug&#382;lys" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.4.021028" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164753v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Strelkov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L B Elouga Bom" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khokhlova" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gobert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/1/013051" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164764v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Diveki" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Guichard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Caillat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Camper" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2012.03.021" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164768v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Gobert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Hergott" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lepetit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/45/7/074012" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3BA20804057547EF40CB6D4494446B3C94F57FBA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164756v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maquet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ta&#239;eb" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0034-4885/75/6/062401" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/58A09C6606FD3667481B92CA32B5BC66350CD770/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164759v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Diveki" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Camper" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Auguste" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/2/023062" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164771v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/44/20/203001" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1594543D8EA45572DA4EC590351214623D6FFA52/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164777v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Perdrix" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.19.003677" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164772v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Caillat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Maquet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Fabre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.093002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01955579v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164779v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Boutu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giovanetti-Teixeira" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ruchon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NPHYS1511" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164781v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Stankiewicz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L J Frasinski" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/42/13/134002" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8393524B7CE55713490EB2ED00B01ABC2726E283/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01955607v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.80.011404" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164790v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Merdji" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Breger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Waters" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys964" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00267577v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mairesse" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boutu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/10/2/025028" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878845v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274574v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2021.FTu1K.1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466485v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haessler Stefan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466654v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ouill&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lozano" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466460v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301619v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466577v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominykas Gustas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02466544v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denoeud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chopineau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274571v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maimouna Bocoum" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/HILAS.2018.HT2A.3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341634v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Balciunas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Fourcade Dutin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Voronin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01164799v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Dahlstr&#246;m" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Vacher" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380377v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chopineau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blaclard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Denoeud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Vincenti Fabien Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991825v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Haessler" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F B&#246;hle" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bocoum" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ouill&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kaur" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817893v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Za&#239;m" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00440190v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>